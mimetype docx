--- v0 (2026-03-05)
+++ v1 (2026-04-08)
@@ -66,2957 +66,2957 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (73)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (74)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How well are aerosol–cloud interactions represented in climate models? – Part 2: Isolating the aerosol impact on clouds following the 2014–2015 Holuhraun eruption</w:t>
+                <w:t xml:space="preserve">How do CMIP6 Models Represent the Vertical Structure and Chemical Properties of Biomass‐Burning Aerosols Emitted in Central Africa?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Jordan</w:t>
+                <w:t xml:space="preserve">M. Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Malavelle</w:t>
+                <w:t xml:space="preserve">P. Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jim Haywood</w:t>
+                <w:t xml:space="preserve">S P Burton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying Chen</w:t>
+                <w:t xml:space="preserve">F. Solmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Johnson</w:t>
+                <w:t xml:space="preserve">A. Dobracki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (20), pp.13393-13428. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 53 (6), pp.e2025GL121595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-25-13393-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025gl121595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445762v1</w:t>
+                <w:t xml:space="preserve">hal-05560232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in global climate models to represent cloud response to aerosols: insights from volcanic eruptions</w:t>
+                <w:t xml:space="preserve">How well are aerosol–cloud interactions represented in climate models? – Part 2: Isolating the aerosol impact on clouds following the 2014–2015 Holuhraun eruption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Wang</w:t>
+                <w:t xml:space="preserve">George Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Neubauer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Florent Malavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Haywood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florent Malavelle</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-67359-3⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (20), pp.13393-13428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-13393-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445793v1</w:t>
+                <w:t xml:space="preserve">hal-05445762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-model assessment of the role of anthropogenic aerosols in summertime climate change in Europe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">GCM Selection and Ensemble Design: Best Practices and Recommendations from the EURO-CORDEX Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Sobolowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Somot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E Katragkou</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swen Brands</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024GL112474⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106 (9), pp.E1834-E1850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-23-0189.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04867901v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">East Asian aerosol cleanup has likely contributed to the recent acceleration in global warming</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-model assessment of the role of anthropogenic aerosols in summertime climate change in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilla Stjern</w:t>
+                <w:t xml:space="preserve">Pierre Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Lund</w:t>
+                <w:t xml:space="preserve">J Boé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Katragkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-025-02527-3⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024GL112474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05162367v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GCM Selection and Ensemble Design: Best Practices and Recommendations from the EURO-CORDEX Community</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">East Asian aerosol cleanup has likely contributed to the recent acceleration in global warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Evin</w:t>
+                <w:t xml:space="preserve">Bjørn Samset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swen Brands</w:t>
+                <w:t xml:space="preserve">Laura Wilcox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Stjern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Lund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-23-0189.1⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (1), pp.543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-025-02527-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05445707v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saharan dust impacts on the surface mass balance of Argentière Glacier (French Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Réveillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Kneib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cryosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 19, pp.5201 - 5230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/tc-19-5201-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of large-scale atmospheric circulation and anthropogenic aerosols to recent summer warming over western Europe</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Challenges in global climate models to represent cloud response to aerosols: insights from volcanic eruptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Neubauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Malavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-67359-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-025-07689-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05435369v1</w:t>
+                <w:t xml:space="preserve">hal-05445793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative and climate effects of aerosol scattering in long-wave radiation based on global climate modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Drugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Michou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25 (19), pp.11651-11671. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-25-11651-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-inspired fusion strategies for the inference of PM 2.5 values with a neural network</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of large-scale atmospheric circulation and anthropogenic aerosols to recent summer warming over western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaabane Djeraba</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Hervé Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Roehrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-18-3707-2025⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (5), pp.208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-025-07689-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128704v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dust Aerosol Radiative Effects During a Dust Event and Heatwave in Summer 2019 Simulated with a Regional Climate Atmospheric Model over the Iberian Peninsula</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Knowledge-inspired fusion strategies for the inference of PM 2.5 values with a neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michäel Sicard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Matthieu Dabrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Mennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Riedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaabane Djeraba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs17111817⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (12), pp.3707-3733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-18-3707-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05080874v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snowmelt duration controls red algal blooms in the snow of the European Alps</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dust Aerosol Radiative Effects During a Dust Event and Heatwave in Summer 2019 Simulated with a Regional Climate Atmospheric Model over the Iberian Peninsula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Monteiro</w:t>
+                <w:t xml:space="preserve">Cristina Gil-Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Bavay</w:t>
+                <w:t xml:space="preserve">Michäel Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantino Muñoz-Porcar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2400362121⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (11), pp.1817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs17111817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731766v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher absorption enhancement of black carbon in summer shown by 2-year measurements at the high-altitude mountain site of Pic du Midi Observatory in the French Pyrenees</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Snowmelt duration controls red algal blooms in the snow of the European Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrielle Denjean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nabat</w:t>
+                <w:t xml:space="preserve">Leon Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bourrianne</w:t>
+                <w:t xml:space="preserve">Simon Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Pont</w:t>
+                <w:t xml:space="preserve">Diego Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Bavay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-24-1801-2024⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (41), pp.e2400362121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2400362121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446173v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of biomass burning aerosols (BBA) on the tropical African climate in an ocean–atmosphere–aerosol coupled climate model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Higher absorption enhancement of black carbon in summer shown by 2-year measurements at the high-altitude mountain site of Pic du Midi Observatory in the French Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Solmon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Sarah Tinorua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Drugé</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bourrianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 24 (21), pp.12509-12535. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-24-12509-2024⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 24 (3), pp.1801-1824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-24-1801-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04867718v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2-year intercomparison of three methods for measuring black carbon concentration at a high-altitude research station in Europe</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Impact of biomass burning aerosols (BBA) on the tropical African climate in an ocean–atmosphere–aerosol coupled climate model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Solmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Arnaud</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Drugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-17-3897-2024⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (21), pp.12509-12535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-24-12509-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04691225v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol Direct Radiative Effects From Extreme Fire Events in Australia, California and Siberia Occurring in 2019–2020</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A 2-year intercomparison of three methods for measuring black carbon concentration at a high-altitude research station in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Tinorua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024JD041002⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (13), pp.3897-3915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-17-3897-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04867874v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposing the effective radiative forcing of anthropogenic aerosols based on CMIP6 Earth system models</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aerosol Direct Radiative Effects From Extreme Fire Events in Australia, California and Siberia Occurring in 2019–2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaishali Naik</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Vescovini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Solmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (13), pp.7837 - 7872. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (24), pp.e2024JD041002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-24-7837-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024JD041002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04675361v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of CMIP6 model simulations of PM 2.5 and its components over China</w:t>
+                <w:t xml:space="preserve">Decomposing the effective radiative forcing of anthropogenic aerosols based on CMIP6 Earth system models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fangxuan Ren</w:t>
+                <w:t xml:space="preserve">Alkiviadis Kalisoras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jintai Lin</w:t>
+                <w:t xml:space="preserve">Aristeidis K Georgoulias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chenghao Xu</w:t>
+                <w:t xml:space="preserve">Dimitris Akritidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamiu A Adeniran</w:t>
+                <w:t xml:space="preserve">Robert J Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingxu Wang</w:t>
+                <w:t xml:space="preserve">Vaishali Naik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (12), pp.4821-4836. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (13), pp.7837 - 7872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-17-4821-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-24-7837-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04867686v1</w:t>
+                <w:t xml:space="preserve">hal-04675361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the convection-permitting regional climate model CNRM-AROME41t1 over Northwestern Europe</w:t>
+                <w:t xml:space="preserve">Evaluation of CMIP6 model simulations of PM 2.5 and its components over China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lucas-Picher</w:t>
+                <w:t xml:space="preserve">Fangxuan Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Brisson</w:t>
+                <w:t xml:space="preserve">Jintai Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Caillaud</w:t>
+                <w:t xml:space="preserve">Chenghao Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoinette Alias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nabat</w:t>
+                <w:t xml:space="preserve">Jamiu A Adeniran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingxu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-022-06637-y⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (12), pp.4821-4836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-17-4821-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03975260v1</w:t>
+                <w:t xml:space="preserve">hal-04867686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description and evaluation of the tropospheric aerosol scheme in the Integrated Forecasting System (IFS-AER, cycle 47R1) of ECMWF</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the convection-permitting regional climate model CNRM-AROME41t1 over Northwestern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zak Kipling</w:t>
+                <w:t xml:space="preserve">Philippe Lucas-Picher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Huijnen</w:t>
+                <w:t xml:space="preserve">E. Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Flemming</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Cécile Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Alias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-15-4881-2022⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-022-06637-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975214v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeled and observed properties related to the direct aerosol radiative effect of biomass burning aerosol over the southeastern Atlantic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Description and evaluation of the tropospheric aerosol scheme in the Integrated Forecasting System (IFS-AER, cycle 47R1) of ECMWF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Saide</w:t>
+                <w:t xml:space="preserve">Samuel Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paquita Zuidema</w:t>
+                <w:t xml:space="preserve">Zak Kipling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohei Shinozuka</w:t>
+                <w:t xml:space="preserve">Vincent Huijnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Ferrada</w:t>
+                <w:t xml:space="preserve">Johannes Flemming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (1), pp.1-46. </w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (12), pp.4881-4912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-22-1-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-15-4881-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975158v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of stratospheric aerosol intervention on the North Atlantic and Quasi-Biennial Oscillations in the Geoengineering Model Intercomparison Project (GeoMIP) G6sulfur experiment</w:t>
+                <w:t xml:space="preserve">Stratospheric ozone response to sulfate aerosol and solar dimming climate interventions based on the G6 Geoengineering Model Intercomparison Project (GeoMIP) simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simone Tilmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Visioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Andy Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Henry</w:t>
+                <w:t xml:space="preserve">James Haywood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Séférian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 22 (5), pp.2999-3016. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-22-2999-2022⟩</w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-22-4557-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03617467v1</w:t>
+                <w:t xml:space="preserve">hal-03640125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratospheric ozone response to sulfate aerosol and solar dimming climate interventions based on the G6 Geoengineering Model Intercomparison Project (GeoMIP) simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simone Tilmes</w:t>
+                <w:t xml:space="preserve">The impact of stratospheric aerosol intervention on the North Atlantic and Quasi-Biennial Oscillations in the Geoengineering Model Intercomparison Project (GeoMIP) G6sulfur experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Haywood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Visioni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andy Jones</w:t>
+                <w:t xml:space="preserve">Adam Scaife</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Haywood</w:t>
+                <w:t xml:space="preserve">Olivier Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Séférian</w:t>
+                <w:t xml:space="preserve">Matthew Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">, 2022, 22 (5), pp.2999-3016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-22-4557-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-22-2999-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640125v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03617467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Worldwide C3S CORDEX Grand Ensemble: A Major Contribution to Assess Regional Climate Change in the IPCC AR6 Atlas</w:t>
               </w:r>
@@ -3130,429 +3130,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Black carbon and dust alter the response of mountain snow cover under climate change</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeled and observed properties related to the direct aerosol radiative effect of biomass burning aerosol over the southeastern Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Lafaysse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nabat</w:t>
+                <w:t xml:space="preserve">Sarah Doherty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Saide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquita Zuidema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohei Shinozuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Ferrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-32501-y⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.1-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-22-1-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03783979v1</w:t>
+                <w:t xml:space="preserve">hal-03975158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling radiative and climatic effects of brown carbon aerosols with the ARPEGE-Climat global climate model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Black carbon and dust alter the response of mountain snow cover under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Réveillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lafaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-22-12167-2022⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.5279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-32501-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782434v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective radiative forcing from emissions of reactive gases and aerosols - a multi-model comparison</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ragnhild B. Skeie</w:t>
+                <w:t xml:space="preserve">Modeling radiative and climatic effects of brown carbon aerosols with the ARPEGE-Climat global climate model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Drugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Michou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21, pp.853-874. </w:t>
+              <w:t xml:space="preserve">, 2022, 22 (18), pp.12167-12205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-21-853-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-22-12167-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03668386v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A NEMO-based model of &amp;lt;i&amp;gt;Sargassum&amp;lt;/i&amp;gt; distribution in the tropical Atlantic: description of the model and sensitivity analysis (NEMO-Sarg1.0)</w:t>
               </w:r>
@@ -3666,6079 +3666,6213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the sources of uncertainty in climate model simulations of solar radiation modification with the G6sulfur and G6solar Geoengineering Model Intercomparison Project (GeoMIP) simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effective radiative forcing from emissions of reactive gases and aerosols - a multi-model comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Macmartin</w:t>
+                <w:t xml:space="preserve">Gillian D. Thornhill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Kravitz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andy Jones</w:t>
+                <w:t xml:space="preserve">William J. Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan J. Kramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Olivié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ragnhild B. Skeie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21 (13), pp.10039-10063. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-21-10039-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 21, pp.853-874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-853-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03975349v1</w:t>
+                <w:t xml:space="preserve">insu-03668386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate-driven chemistry and aerosol feedbacks in CMIP6 Earth system models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alex Archibald</w:t>
+                <w:t xml:space="preserve">Evaluation of ocean dimethylsulfide concentration and emission in CMIP6 models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Michou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manabu Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane P Mulcahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-21-1105-2021⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (12), pp.3823-3860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-3823-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03668385v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the European climate projections as simulated by the large EURO CORDEX regional and global climate model ensemble</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Climate Response to Emissions Reductions Due to COVID‐19: Initial Results From CovidMIP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filippo Giorgi</w:t>
+                <w:t xml:space="preserve">Chris D Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik van Meijgaard</w:t>
+                <w:t xml:space="preserve">Jonathan E Hickman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven T Rumbold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Walton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin D Lamboll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019JD032356⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020gl091883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03660176v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of ocean dimethylsulfide concentration and emission in CMIP6 models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jane P Mulcahy</w:t>
+                <w:t xml:space="preserve">Evaluating stratospheric ozone and water vapour changes in CMIP6 models from 1850 to 2100</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Keeble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Hassler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antara Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Checa-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Chiodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-3823-2021⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp.5015-5061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-5015-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740916v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03660173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Climate Response to Emissions Reductions Due to COVID‐19: Initial Results From CovidMIP</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of natural aerosols in CRESCENDO Earth system models (ESMs): mineral dust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan E Hickman</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Robin D Lamboll</w:t>
+                <w:t xml:space="preserve">Ramiro Checa-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Balkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommi Bergman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Carslaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020gl091883⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (13), pp.10295 - 10335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-10295-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448669v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating stratospheric ozone and water vapour changes in CMIP6 models from 1850 to 2100</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ramiro Checa-Garcia</w:t>
+                <w:t xml:space="preserve">Identifying the sources of uncertainty in climate model simulations of solar radiation modification with the G6sulfur and G6solar Geoengineering Model Intercomparison Project (GeoMIP) simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Visioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Chiodo</w:t>
+                <w:t xml:space="preserve">Douglas Macmartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Kravitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21, pp.5015-5061. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-21-5015-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 21 (13), pp.10039-10063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-10039-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03660173v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of natural aerosols in CRESCENDO Earth system models (ESMs): mineral dust</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of the European climate projections as simulated by the large EURO CORDEX regional and global climate model ensemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Albani</w:t>
+                <w:t xml:space="preserve">Erika Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommi Bergman</w:t>
+                <w:t xml:space="preserve">Rita Nogherotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ken Carslaw</w:t>
+                <w:t xml:space="preserve">James M. Ciarlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik van Meijgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-21-10295-2021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126, pp.e2019JD032356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JD032356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281709v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03660176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing different generations of idealized solar geoengineering simulations in the Geoengineering Model Intercomparison Project (GeoMIP)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jason N S Cole</w:t>
+                <w:t xml:space="preserve">Climate-driven chemistry and aerosol feedbacks in CMIP6 Earth system models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gillian Thornhill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Olivié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ragnhild B. Skeie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Archibald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21 (6), pp.4231 - 4247. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-21-4231-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 21, pp.1105-1126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-1105-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184233v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03668385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future evolution of aerosols and implications for climate change in the Euro-Mediterranean region using the CNRM-ALADIN63 regional climate model</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparing different generations of idealized solar geoengineering simulations in the Geoengineering Model Intercomparison Project (GeoMIP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Kravitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas G Macmartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Visioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason N S Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21 (10), pp.7639 - 7669. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-21-7639-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 21 (6), pp.4231 - 4247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-4231-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-03352705v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate models generally underrepresent the warming by Central Africa biomass-burning aerosols over the Southeast Atlantic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Future evolution of aerosols and implications for climate change in the Euro-Mediterranean region using the CNRM-ALADIN63 regional climate model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Drugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abg9998⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (10), pp.7639 - 7669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-7639-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03435438v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-03352705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and semi-direct radiative forcing of biomass-burning aerosols over the southeast Atlantic (SEA) and its sensitivity to absorbing properties: a regional climate modeling study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Climate models generally underrepresent the warming by Central Africa biomass-burning aerosols over the Southeast Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Solmon</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nabat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Waquet</w:t>
+                <w:t xml:space="preserve">Ben Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Michou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Haywood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-20-13191-2020⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (41), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abg9998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02619284v2</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03435438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of the radiative impact of light-absorbing particles during two contrasted snow seasons at Col du Lautaret (2058 m a.s.l., French Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Lamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cryosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14, pp.4553-4579. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/tc-14-4553-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03668357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bias in CMIP6 models as compared to observed regional dimming and brightening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kine Onsum Moseid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trude Storelvmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingeborg Rian Julsrud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Olivié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (24), pp.16023-16040. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-20-16023-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast responses on pre-industrial climate from present-day aerosols in a CMIP6 multi-model study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Robert J. Allen</w:t>
+                <w:t xml:space="preserve">Direct and semi-direct radiative forcing of biomass-burning aerosols over the southeast Atlantic (SEA) and its sensitivity to absorbing properties: a regional climate modeling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Solmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne E. Bauer</w:t>
+                <w:t xml:space="preserve">Nellie Elguindi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Waquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 20, pp.8381-8404. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-20-8381-2020⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 20 (21), pp.13191-13216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-20-13191-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03668362v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02619284v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: Process studies at the air–sea interface after atmospheric deposition in the Mediterranean Sea – objectives and strategy of the PEACETIME oceanographic campaign (May–June 2017)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Historical and future changes in air pollutants from CMIP6 models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+                <w:t xml:space="preserve">Steven Turnock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Dulac</w:t>
+                <w:t xml:space="preserve">Martin Andrews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+                <w:t xml:space="preserve">Susanne Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+                <w:t xml:space="preserve">Makoto Deushi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (22), pp.5563-5585. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (23), pp.14547-14579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-17-5563-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-20-14547-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010232v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical and future changes in air pollutants from CMIP6 models</w:t>
+                <w:t xml:space="preserve">Future evolution of surface solar radiation and photovoltaic potential in Europe: investigating the role of aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Turnock</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Allen</w:t>
+                <w:t xml:space="preserve">C Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Andrews</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Makoto Deushi</w:t>
+                <w:t xml:space="preserve">M Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-20-14547-2020⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (3), pp.034035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/ab6666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03975381v1</w:t>
+                <w:t xml:space="preserve">hal-03975567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future evolution of surface solar radiation and photovoltaic potential in Europe: investigating the role of aerosols</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lola Corre</w:t>
+                <w:t xml:space="preserve">Present‐Day and Historical Aerosol and Ozone Characteristics in CNRM CMIP6 Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Michou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saint‐martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Decharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/ab6666⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019MS001816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975567v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present‐Day and Historical Aerosol and Ozone Characteristics in CNRM CMIP6 Simulations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large discrepancies in summer climate change over Europe as projected by global and regional climate models: causes and consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019MS001816⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (5-6), pp.2981-3002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-020-05153-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013972v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large discrepancies in summer climate change over Europe as projected by global and regional climate models: causes and consequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dust Constraints from joint Observational-Modelling-experiMental analysis (DustCOMM): comparison with measurements and model simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeyemi Adebiyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasper Kok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akinori Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Boé</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Ridley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 54 (5-6), pp.2981-3002. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (2), pp.829-863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-020-05153-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-20-829-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908731v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dust Constraints from joint Observational-Modelling-experiMental analysis (DustCOMM): comparison with measurements and model simulations</w:t>
+                <w:t xml:space="preserve">Fast responses on pre-industrial climate from present-day aerosols in a CMIP6 multi-model study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeyemi Adebiyi</w:t>
+                <w:t xml:space="preserve">Prodromos Zanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Akritidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasper Kok</w:t>
+                <w:t xml:space="preserve">Aristeidis K. Georgoulias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Wang</w:t>
+                <w:t xml:space="preserve">Robert J. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akinori Ito</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Ridley</w:t>
+                <w:t xml:space="preserve">Susanne E. Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 20 (2), pp.829-863. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-20-829-2020⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 20, pp.8381-8404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-20-8381-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03975486v1</w:t>
+                <w:t xml:space="preserve">insu-03668362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of radiative aerosols effects by atmospheric circulation over the Euro-Mediterranean region</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Somot</w:t>
+                <w:t xml:space="preserve">Introduction: Process studies at the air–sea interface after atmospheric deposition in the Mediterranean Sea – objectives and strategy of the PEACETIME oceanographic campaign (May–June 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cassou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martine Michou</w:t>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-20-8315-2020⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (22), pp.5563-5585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-17-5563-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013980v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CNRM Global Atmosphere Model ARPEGE‐Climat 6.3: Description and Evaluation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Decharme</w:t>
+                <w:t xml:space="preserve">Modulation of radiative aerosols effects by atmospheric circulation over the Euro-Mediterranean region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Michou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020MS002075⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (14), pp.8315-8349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-20-8315-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014003v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reappraisal of the Climate Impacts of Ozone‐Depleting Substances</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guang Zeng</w:t>
+                <w:t xml:space="preserve">The CNRM Global Atmosphere Model ARPEGE‐Climat 6.3: Description and Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Roehrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane Mulcahy</w:t>
+                <w:t xml:space="preserve">Isabelle Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saint‐martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Alias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Decharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 47 (20), </w:t>
+              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020GL088295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020MS002075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975395v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate and air quality impacts due to mitigation of non-methane near-term climate forcers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steven Turnock</w:t>
+                <w:t xml:space="preserve">Reappraisal of the Climate Impacts of Ozone‐Depleting Substances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nabat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ulrike Lohmann</w:t>
+                <w:t xml:space="preserve">Ben Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guang Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Mulcahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-20-9641-2020⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GL088295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03975405v1</w:t>
+                <w:t xml:space="preserve">hal-03975395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective radiative forcing and adjustments in CMIP6 models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gunnar Myhre</w:t>
+                <w:t xml:space="preserve">Climate and air quality impacts due to mitigation of non-methane near-term climate forcers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Turnock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Neubauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kari Alterskjaer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">William Collins</w:t>
+                <w:t xml:space="preserve">Ulrike Lohmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">, 2020, 20 (16), pp.9641-9663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-20-9591-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-20-9641-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913575v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A La Niña‐Like Climate Response to South African Biomass Burning Aerosol in CESM Simulations</w:t>
+                <w:t xml:space="preserve">Effective radiative forcing and adjustments in CMIP6 models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anahita Amiri‐farahani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Allen</w:t>
+                <w:t xml:space="preserve">Christopher J Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">King‐fai Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nabat</w:t>
+                <w:t xml:space="preserve">Ryan J Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Westervelt</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gunnar Myhre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kari Alterskjaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019JD031832⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-20-9591-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352769v1</w:t>
+                <w:t xml:space="preserve">hal-02913575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future evolution of Marine Heatwaves in the Mediterranean Sea</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A La Niña‐Like Climate Response to South African Biomass Burning Aerosol in CESM Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Sevault</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Anahita Amiri‐farahani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">King‐fai Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Westervelt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-019-04661-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JD031832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03668353v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description and evaluation of the tropospheric aerosol scheme in the European Centre for Medium-Range Weather Forecasts (ECMWF) Integrated Forecasting System (IFS-AER, cycle 45R1)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Future evolution of Marine Heatwaves in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Darmaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sevault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William David Cabos Narvaez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-12-4627-2019⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53, pp.1371-1392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-019-04661-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404599v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03668353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of multi-decadal ocean simulations in the Adriatic Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalija Dunić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivica Vilibić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jadranka Šepić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hrvoje Mihanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sevault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 134, pp.84-109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ocemod.2019.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03727023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the transport, vertical distribution, optical properties and radiative impact of smoke aerosols with the ALADIN regional climate model during the ORACLES-2016 and LASIC experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquita Zuidema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Redemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Mark Sayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (7), pp.4963-4990. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-4963-2019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Aerosols, Radiation and Clouds in Southern Africa Field Campaign in Namibia: Overview, Illustrative Observations, and Way Forward</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Model simulation of ammonium and nitrate aerosols distribution in the Euro-Mediterranean region and their radiative and climatic effects over 1979–2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Drugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-17-0278.1⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (6), pp.3707 - 3731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-3707-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02061378v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-03352695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model simulation of ammonium and nitrate aerosols distribution in the Euro-Mediterranean region and their radiative and climatic effects over 1979–2016</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">The Aerosols, Radiation and Clouds in Southern Africa Field Campaign in Namibia: Overview, Illustrative Observations, and Way Forward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart John Piketh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-19-3707-2019⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (7), pp.1277-1298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-17-0278.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-03352695v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02061378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of CMIP6 DECK Experiments With CNRM‐CM6‐1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Alias</w:t>
+                <w:t xml:space="preserve">Description and evaluation of the tropospheric aerosol scheme in the European Centre for Medium-Range Weather Forecasts (ECMWF) Integrated Forecasting System (IFS-AER, cycle 45R1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zak Kipling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Flemming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (11), pp.4627 - 4659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-12-4627-2019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019ms001683⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02346111v1</w:t>
+                <w:t xml:space="preserve">hal-02404599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of CNRM Earth‐System model, CNRM‐ESM 2‐1: role of Earth system processes in present‐day and future climate</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">Evaluation of CMIP6 DECK Experiments With CNRM‐CM6‐1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saint‐martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurore Voldoire</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sénési</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Decharme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 11 (12), pp.4182-4227. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019MS001791⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 11 (7), pp.2177-2213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019ms001683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403201v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past Variability of Mediterranean Sea Marine Heatwaves</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Evaluation of CNRM Earth‐System model, CNRM‐ESM 2‐1: role of Earth system processes in present‐day and future climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Séférian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Michou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saint‐martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019GL082933⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (12), pp.4182-4227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019MS001791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975600v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing, modelling and understanding the climate variability of the deep water formation in the North-Western Mediterranean Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Past Variability of Mediterranean Sea Marine Heatwaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Darmaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Somot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sevault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (16), pp.9813-9823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GL082933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-016-3295-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01374058v1</w:t>
+                <w:t xml:space="preserve">hal-03975600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the impacts of atmospheric deposition of nitrogen and desert dust-derived phosphorus on nutrients and biological budgets of the Mediterranean Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Richon</w:t>
+                <w:t xml:space="preserve">Characterizing, modelling and understanding the climate variability of the deep water formation in the North-Western Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Dutay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Dulac</w:t>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sevault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rong Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Balkanski</w:t>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.04.009⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (3), pp.1179-1210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-016-3295-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834336v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GLAM Airborne Campaign across the Mediterranean Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régina Zbinden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Brocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 99 (2), pp.361 - 380. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/BAMS-D-16-0226.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01799230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multilayer physically based snowpack model simulating direct and indirect radiative impacts of light-absorbing impurities in snow</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the impacts of atmospheric deposition of nitrogen and desert dust-derived phosphorus on nutrients and biological budgets of the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Arnaud</w:t>
+                <w:t xml:space="preserve">Camille Richon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dutay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Balkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/tc-11-2633-2017⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163, pp.21 - 39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914729v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MED-CORDEX initiative for Mediterranean Climate studies.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multilayer physically based snowpack model simulating direct and indirect radiative impacts of light-absorbing impurities in snow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Giorgi</w:t>
+                <w:t xml:space="preserve">Francois Tuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lafaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Dubois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
+                <w:t xml:space="preserve">Laurent Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-14-00176.1⟩</w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (6), pp.2633-2653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tc-11-2633-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01241426v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the Chemistry-Aerosol Mediterranean Experiment/Aerosol Direct Radiative Forcing on the Mediterranean Climate (ChArMEx/ADRIMED) summer 2013 campaign</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nabat</w:t>
+                <w:t xml:space="preserve">MED-CORDEX initiative for Mediterranean Climate studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo M. Ruti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Sciare</w:t>
+                <w:t xml:space="preserve">S Somot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-16-455-2016⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97 (7), pp.1187-1208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-14-00176.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01258732v2</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01241426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and basic evaluation of a prognostic aerosol scheme (v1) in the CNRM Climate Model CNRM-CM6</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Overview of the Chemistry-Aerosol Mediterranean Experiment/Aerosol Direct Radiative Forcing on the Mediterranean Climate (ChArMEx/ADRIMED) summer 2013 campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sciare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-8-501-2015⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (2), pp.455-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-16-455-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914778v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01258732v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions aérosols- rayonnement-climat en région méditerranéenne Impact de l'effet radiatif direct sur le cycle de l'eau</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Development and basic evaluation of a prognostic aerosol scheme (v1) in the CNRM Climate Model CNRM-CM6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Michou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saint‐martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/57860⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (3), pp.501 - 531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-8-501-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01233173v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 4-D climatology (1979–2009) of the monthly tropospheric aerosol optical depth distribution over the Mediterranean region from a comparative evaluation and blending of remote sensing and model products</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Interactions aérosols- rayonnement-climat en région méditerranéenne Impact de l'effet radiatif direct sur le cycle de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Morcrette</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 6 (5), pp.1287-1314. </w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91, pp.29-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-6-1287-2013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/57860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903285v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01233173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption properties of Mediterranean aerosols obtained from multi-year ground-based remote sensing observations.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
+                <w:t xml:space="preserve">A 4-D climatology (1979–2009) of the monthly tropospheric aerosol optical depth distribution over the Mediterranean region from a comparative evaluation and blending of remote sensing and model products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Somot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dulac</w:t>
+                <w:t xml:space="preserve">I. Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Kahn</w:t>
+                <w:t xml:space="preserve">J. Morcrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13 (18), pp.9195-9210. </w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (5), pp.1287-1314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-13-9195-2013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/amt-6-1287-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873152v1</w:t>
+                <w:t xml:space="preserve">hal-02903285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dust emission size distribution impact on aerosol budget and radiative forcing over the Mediterranean region: a regional climate model approach</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Absorption properties of Mediterranean aerosols obtained from multi-year ground-based remote sensing observations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dubovik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (18), pp.9195-9210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-13-9195-2013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dust emission size distribution impact on aerosol budget and radiative forcing over the Mediterranean region: a regional climate model approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Solmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasper Kok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (21), pp.10545 - 10567. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-12-10545-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9748,586 +9882,586 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol-cloud interactions and impact on regional climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zamin Kanji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Denjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Solmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Dulac; Stéphane Sauvage; Eric Hamonou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry in the Mediterranean Region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.403-425, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-82385-6_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Summary of recent progress and recommendations for future research regarding air pollution sources, processes, and impacts in the Mediterranean region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hamonou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kanakidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry in the Mediterranean Region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.543-571, 2022, 978-3-030-82384-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-82385-6_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol and tropospheric ozone direct radiative impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcide Giorgio Di Sarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Solmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Dulac; Stéphane Sauvage; Eric Hamonou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry in the Mediterranean Region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vol. 2 - From Air Pollutant Sources to Impacts, Springer International Publishing, pp.373-402, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-82385-6_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensive Comparison Between a Set of European Dust Regional Models and Observations in the Western Mediterranean for the Summer 2012 Pre-ChArMEx/TRAQA Campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Basart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Baldasano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Douw G. Steyn; Nadine Chaumerliac. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Air Pollution Modeling and its Application XXIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.79-83, 2016, 978-3-319-24476-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-24478-5_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01272473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10337,151 +10471,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépôts massifs de poussières sahariennes sur le manteau neigeux dans les Alpes et les Pyrénées du 5 au 7 février 2021 : Contexte, enjeux et résultats préliminaires Version du 3 mai 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Réveillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] CNRM, Université de Toulouse, Météo-France, CNRS. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10491,147 +10625,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating stratospheric ozone and water vapor changes in CMIP6 models from 1850-2100</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Keeble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Hassler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antara Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Checa-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Chiodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10641,387 +10775,387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrepancies in summer climate change over Europe as projected by global and regional models: role of aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Somot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Med-CORDEX workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04730599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the Gradient in Longitude of Atmospheric constituents above the Mediterranean basin (GLAM) airborne summer campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régina Zbinden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Brocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03573521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of tropospheric pollutants and aerosols in the context of the airborne GLAM campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régina Zbinden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régina Zbinden</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Ricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laaziz El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Attié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU General Assembly 2015, Apr 2015, Vienne, Austria. pp.EGU2015-14876</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01323503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11031,114 +11165,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intéractions aérosols-rayonnement-nuages et variabilité climatique en méditerranée - Approche par la modelisation régionale couplée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Institut National Polytechnique de Toulouse - INPT, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014INPT0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04261846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId397"/>
+      <w:footerReference w:type="default" r:id="rId402"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11285,51 +11419,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05445762v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Jordan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malavelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Haywood" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Johnson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-13393-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05445793v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neubauer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-67359-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04867901v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bo&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Corre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Katragkou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL112474" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162367v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Samset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wilcox" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Allen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Stjern" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lund" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02527-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05445707v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sobolowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Fernandez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Brands" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-23-0189.1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345050v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Roussel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion R&#233;veillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Six" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Kneib" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-5201-2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435369v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Douville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roehrig" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-025-07689-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311518v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drug&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Michou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-11651-2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128704v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dabrowski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mennesson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Riedi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaabane Djeraba" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-3707-2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05080874v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gil-D&#237;az" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#228;el Sicard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Mu&#241;oz-Porcar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17111817" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731766v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Roussel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Monteiro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bavay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2400362121" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446173v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tinorua" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourrianne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-1801-2024" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04867718v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Voldoire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Solmon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-12509-2024" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691225v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arnaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-3897-2024" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04867874v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vescovini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD041002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675361v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Kalisoras" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis K Georgoulias" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Akritidis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Allen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishali Naik" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-7837-2024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04867686v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangxuan Ren" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jintai Lin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghao Xu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamiu A Adeniran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingxu Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-4821-2024" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975260v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas-Picher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brisson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caillaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Alias" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06637-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975214v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel R&#233;my" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zak Kipling" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huijnen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Flemming" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-4881-2022" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975158v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Doherty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Saide" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquita Zuidema" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Shinozuka" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Ferrada" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-1-2022" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03617467v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Jones" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Scaife" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Henry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2999-2022" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640125v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Tilmes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Visioni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Haywood" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland S&#233;f&#233;rian" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-4557-2022" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932124v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Diez-Sierra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Iturbide" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Milovac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-22-0111.1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783979v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lafaysse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32501-y" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782434v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-12167-2022" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668386v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian D. Thornhill" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Collins" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan J. Kramer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Olivi&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild B. Skeie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-853-2021" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03287064v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Souli&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Radenac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-4069-2021" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975349v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Macmartin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Kravitz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-10039-2021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668385v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Thornhill" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Collins" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Archibald" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-1105-2021" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03660176v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Coppola" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Nogherotto" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Ciarlo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Giorgi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van Meijgaard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JD032356" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740916v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Bock" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Abe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane P Mulcahy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-3823-2021" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448669v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris D Jones" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan E Hickman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven T Rumbold" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Walton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin D Lamboll" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020gl091883" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03660173v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Keeble" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Hassler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antara Banerjee" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Checa-Garcia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chiodo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-5015-2021" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281709v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Bergman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Carslaw" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-10295-2021" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184233v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas G Macmartin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason N S Cole" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-4231-2021" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03352705v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-7639-2021" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03435438v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg9998" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02619284v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellie Elguindi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Waquet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-13191-2020" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668357v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tuzet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Lamare" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Voisin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-4553-2020" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145773v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kine Onsum Moseid" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schulz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trude Storelvmo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingeborg Rian Julsrud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-16023-2020" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668362v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prodromos Zanis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis K. Georgoulias" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Allen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne E. Bauer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-8381-2020" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010232v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-5563-2020" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975381v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Turnock" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Andrews" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bauer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Deushi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-14547-2020" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975567v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mallet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ab6666" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013972v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nabat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saint&#8208;martin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001816" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908731v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bo&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-020-05153-1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975486v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeyemi Adebiyi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Kok" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wang" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinori Ito" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ridley" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-829-2020" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013980v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-8315-2020" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014003v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020MS002075" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975395v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Morgenstern" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona O'Connor" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Zeng" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mulcahy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL088295" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975405v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Lohmann" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-9641-2020" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913575v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Smith" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan J Kramer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Myhre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Alterskjaer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-9591-2020" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352769v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Amiri&#8208;farahani" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=King&#8208;fai Li" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Westervelt" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JD031832" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668353v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Darmaraki" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sevault" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William David Cabos Narvaez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-019-04661-z" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02404599v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Remy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-4627-2019" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03727023v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalija Duni&#263;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Vilibi&#263;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadranka &#352;epi&#263;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrvoje Mihanovi&#263;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2019.01.006" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352584v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Redemann" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mark Sayer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-4963-2019" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02061378v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara d'Anna" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart John Piketh" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-17-0278.1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03352695v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-3707-2019" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346111v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S&#233;n&#233;si" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alias" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019ms001683" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403201v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001791" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975600v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082933" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01374058v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3295-0" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834336v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Wang" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.04.009" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01799230v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ricaud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gina Zbinden" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brocchi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-16-0226.1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04914729v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tuzet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-11-2633-2017" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01241426v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo M. Ruti" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Somot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giorgi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Flaounas" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-14-00176.1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01258732v2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-455-2016" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04914778v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-501-2015" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233173v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57860" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903285v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Somot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chiapello" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morcrette" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-1287-2013" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873152v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dubovik" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulac" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kahn" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-9195-2013" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04914926v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-10545-2012" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975235v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamin Kanji" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_20" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845274v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hamonou" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kanakidou" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-82385-6" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_25" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975238v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcide Giorgio Di Sarra" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_19" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01272473v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Basart" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Baldasano" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24478-5_13" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216273v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889861v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04730599v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03573521v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Catoire" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dulac" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323503v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz El Amraoui" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04261846v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INPT0071" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05560232v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nabat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S P Burton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Solmon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dobracki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl121595" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05445762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Jordan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malavelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Haywood" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Johnson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-13393-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05445707v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sobolowski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Fernandez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Brands" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-23-0189.1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04867901v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bo&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Corre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Katragkou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL112474" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162367v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Samset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wilcox" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Allen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Stjern" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lund" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02527-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345050v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Roussel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion R&#233;veillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Six" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Kneib" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-5201-2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05445793v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neubauer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-67359-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311518v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drug&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Michou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-11651-2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435369v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Douville" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roehrig" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-025-07689-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128704v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dabrowski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mennesson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Riedi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaabane Djeraba" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-3707-2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05080874v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gil-D&#237;az" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#228;el Sicard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Mu&#241;oz-Porcar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17111817" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731766v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Roussel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Monteiro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bavay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2400362121" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446173v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tinorua" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourrianne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-1801-2024" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04867718v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Voldoire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Solmon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-12509-2024" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691225v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arnaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-3897-2024" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04867874v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vescovini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD041002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675361v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Kalisoras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis K Georgoulias" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Akritidis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Allen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishali Naik" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-7837-2024" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04867686v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangxuan Ren" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jintai Lin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghao Xu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamiu A Adeniran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingxu Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-4821-2024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975260v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas-Picher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brisson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caillaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Alias" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06637-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975214v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel R&#233;my" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zak Kipling" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huijnen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Flemming" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-4881-2022" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640125v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Tilmes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Visioni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Jones" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Haywood" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland S&#233;f&#233;rian" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-4557-2022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03617467v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Scaife" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Henry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2999-2022" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932124v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Diez-Sierra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Iturbide" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Milovac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-22-0111.1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975158v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Doherty" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Saide" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquita Zuidema" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Shinozuka" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Ferrada" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-1-2022" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783979v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lafaysse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32501-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782434v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-12167-2022" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03287064v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Souli&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Radenac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-4069-2021" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668386v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian D. Thornhill" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Collins" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan J. Kramer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Olivi&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild B. Skeie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-853-2021" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740916v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Bock" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Abe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane P Mulcahy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-3823-2021" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448669v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris D Jones" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan E Hickman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven T Rumbold" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Walton" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin D Lamboll" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020gl091883" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03660173v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Keeble" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Hassler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antara Banerjee" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Checa-Garcia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chiodo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-5015-2021" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281709v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Bergman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Carslaw" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-10295-2021" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975349v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Macmartin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Kravitz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-10039-2021" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03660176v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Coppola" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Nogherotto" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Ciarlo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Giorgi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van Meijgaard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JD032356" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668385v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Thornhill" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Collins" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Archibald" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-1105-2021" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184233v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas G Macmartin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason N S Cole" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-4231-2021" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03352705v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-7639-2021" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03435438v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg9998" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668357v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tuzet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Lamare" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Voisin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-4553-2020" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145773v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kine Onsum Moseid" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schulz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trude Storelvmo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingeborg Rian Julsrud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-16023-2020" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02619284v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellie Elguindi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Waquet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-13191-2020" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975381v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Turnock" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Andrews" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bauer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Deushi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-14547-2020" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975567v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mallet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ab6666" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013972v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saint&#8208;martin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001816" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908731v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bo&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-020-05153-1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975486v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeyemi Adebiyi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Kok" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinori Ito" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ridley" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-829-2020" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668362v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prodromos Zanis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis K. Georgoulias" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Allen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne E. Bauer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-8381-2020" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010232v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-5563-2020" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013980v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-8315-2020" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014003v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020MS002075" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975395v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Morgenstern" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona O'Connor" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Zeng" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mulcahy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL088295" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975405v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Lohmann" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-9641-2020" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913575v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Smith" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan J Kramer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Myhre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Alterskjaer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-9591-2020" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352769v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Amiri&#8208;farahani" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=King&#8208;fai Li" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Westervelt" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JD031832" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668353v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Darmaraki" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sevault" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William David Cabos Narvaez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-019-04661-z" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03727023v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalija Duni&#263;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Vilibi&#263;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadranka &#352;epi&#263;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrvoje Mihanovi&#263;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2019.01.006" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352584v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Redemann" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mark Sayer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-4963-2019" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03352695v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-3707-2019" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02061378v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara d'Anna" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart John Piketh" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-17-0278.1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02404599v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Remy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-4627-2019" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346111v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S&#233;n&#233;si" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alias" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019ms001683" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403201v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001791" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975600v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082933" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01374058v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3295-0" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01799230v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ricaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gina Zbinden" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brocchi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-16-0226.1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834336v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Wang" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.04.009" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04914729v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tuzet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-11-2633-2017" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01241426v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo M. Ruti" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Somot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giorgi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Flaounas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-14-00176.1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01258732v2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-455-2016" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04914778v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-501-2015" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233173v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57860" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903285v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Somot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chiapello" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morcrette" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-1287-2013" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873152v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dubovik" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulac" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kahn" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-9195-2013" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04914926v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-10545-2012" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975235v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamin Kanji" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_20" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845274v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hamonou" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kanakidou" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-82385-6" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_25" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975238v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcide Giorgio Di Sarra" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_19" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01272473v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Basart" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Baldasano" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24478-5_13" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216273v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889861v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04730599v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03573521v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Catoire" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dulac" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323503v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz El Amraoui" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04261846v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INPT0071" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>