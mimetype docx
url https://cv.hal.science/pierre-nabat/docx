--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -368,922 +368,922 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GCM Selection and Ensemble Design: Best Practices and Recommendations from the EURO-CORDEX Community</w:t>
+                <w:t xml:space="preserve">Challenges in global climate models to represent cloud response to aerosols: insights from volcanic eruptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Sobolowski</w:t>
+                <w:t xml:space="preserve">Yu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Somot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Swen Brands</w:t>
+                <w:t xml:space="preserve">David Neubauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Malavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-23-0189.1⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-67359-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445707v1</w:t>
+                <w:t xml:space="preserve">hal-05445793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-model assessment of the role of anthropogenic aerosols in summertime climate change in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GCM Selection and Ensemble Design: Best Practices and Recommendations from the EURO-CORDEX Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Sobolowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nabat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Somot</w:t>
+                <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Boé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E Katragkou</w:t>
+                <w:t xml:space="preserve">Swen Brands</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024GL112474⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106 (9), pp.E1834-E1850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-23-0189.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04867901v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">East Asian aerosol cleanup has likely contributed to the recent acceleration in global warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjørn Samset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Wilcox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bjørn Samset</w:t>
+                <w:t xml:space="preserve">Robert Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Wilcox</w:t>
+                <w:t xml:space="preserve">Camilla Stjern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Lund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 6 (1), pp.543. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s43247-025-02527-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05162367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saharan dust impacts on the surface mass balance of Argentière Glacier (French Alps)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-model assessment of the role of anthropogenic aerosols in summertime climate change in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Boé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léon Roussel</w:t>
+                <w:t xml:space="preserve">Lola Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Dumont</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marin Kneib</w:t>
+                <w:t xml:space="preserve">E Katragkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/tc-19-5201-2025⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024GL112474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05345050v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in global climate models to represent cloud response to aerosols: insights from volcanic eruptions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saharan dust impacts on the surface mass balance of Argentière Glacier (French Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Réveillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Wang</w:t>
+                <w:t xml:space="preserve">Delphine Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Neubauer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florent Malavelle</w:t>
+                <w:t xml:space="preserve">Marin Kneib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19, pp.5201 - 5230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-67359-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/tc-19-5201-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05445793v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative and climate effects of aerosol scattering in long-wave radiation based on global climate modelling</w:t>
+                <w:t xml:space="preserve">Contribution of large-scale atmospheric circulation and anthropogenic aerosols to recent summer warming over western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Drugé</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Hervé Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Roehrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-25-11651-2025⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (5), pp.208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-025-07689-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05311518v1</w:t>
+                <w:t xml:space="preserve">hal-05435369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of large-scale atmospheric circulation and anthropogenic aerosols to recent summer warming over western Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiative and climate effects of aerosol scattering in long-wave radiation based on global climate modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Drugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Douville</w:t>
+                <w:t xml:space="preserve">Martine Michou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Roehrig</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nabat</w:t>
+                <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 63 (5), pp.208. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (19), pp.11651-11671. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-025-07689-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-11651-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05435369v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge-inspired fusion strategies for the inference of PM 2.5 values with a neural network</w:t>
               </w:r>
@@ -1321,51 +1321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Riedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaabane Djeraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 18 (12), pp.3707-3733. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1425,64 +1425,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Gil-Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michäel Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantino Muñoz-Porcar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1546,51 +1546,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snowmelt duration controls red algal blooms in the snow of the European Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leon Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1693,51 +1693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Tinorua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Denjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bourrianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1801,103 +1801,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of biomass burning aerosols (BBA) on the tropical African climate in an ocean–atmosphere–aerosol coupled climate model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Solmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Drugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (21), pp.12509-12535. </w:t>
@@ -1965,51 +1965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Tinorua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Denjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2086,64 +2086,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol Direct Radiative Effects From Extreme Fire Events in Australia, California and Siberia Occurring in 2019–2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vescovini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Solmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2518,51 +2518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Alias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -2652,51 +2652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Huijnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Flemming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (12), pp.4881-4912. </w:t>
@@ -2728,645 +2728,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratospheric ozone response to sulfate aerosol and solar dimming climate interventions based on the G6 Geoengineering Model Intercomparison Project (GeoMIP) simulations</w:t>
+                <w:t xml:space="preserve">Modeled and observed properties related to the direct aerosol radiative effect of biomass burning aerosol over the southeastern Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Tilmes</w:t>
+                <w:t xml:space="preserve">Sarah Doherty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Visioni</w:t>
+                <w:t xml:space="preserve">Pablo Saide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andy Jones</w:t>
+                <w:t xml:space="preserve">Paquita Zuidema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Haywood</w:t>
+                <w:t xml:space="preserve">Yohei Shinozuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Séférian</w:t>
+                <w:t xml:space="preserve">Gonzalo Ferrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.1-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-22-4557-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-22-1-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03640125v1</w:t>
+                <w:t xml:space="preserve">hal-03975158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of stratospheric aerosol intervention on the North Atlantic and Quasi-Biennial Oscillations in the Geoengineering Model Intercomparison Project (GeoMIP) G6sulfur experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Haywood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Scaife</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (5), pp.2999-3016. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-22-2999-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03617467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Worldwide C3S CORDEX Grand Ensemble: A Major Contribution to Assess Regional Climate Change in the IPCC AR6 Atlas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stratospheric ozone response to sulfate aerosol and solar dimming climate interventions based on the G6 Geoengineering Model Intercomparison Project (GeoMIP) simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maialen Iturbide</w:t>
+                <w:t xml:space="preserve">Simone Tilmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Gutiérrez</w:t>
+                <w:t xml:space="preserve">Daniele Visioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesús Fernández</w:t>
+                <w:t xml:space="preserve">James Haywood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josipa Milovac</w:t>
+                <w:t xml:space="preserve">Roland Séférian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 103 (12), pp.E2804-E2826. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-22-0111.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-22-4557-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932124v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeled and observed properties related to the direct aerosol radiative effect of biomass burning aerosol over the southeastern Atlantic</w:t>
+                <w:t xml:space="preserve">The Worldwide C3S CORDEX Grand Ensemble: A Major Contribution to Assess Regional Climate Change in the IPCC AR6 Atlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Doherty</w:t>
+                <w:t xml:space="preserve">Javier Diez-Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Saide</w:t>
+                <w:t xml:space="preserve">Maialen Iturbide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paquita Zuidema</w:t>
+                <w:t xml:space="preserve">José Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohei Shinozuka</w:t>
+                <w:t xml:space="preserve">Jesús Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Ferrada</w:t>
+                <w:t xml:space="preserve">Josipa Milovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (1), pp.1-46. </w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 103 (12), pp.E2804-E2826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-22-1-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-22-0111.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03975158v1</w:t>
+                <w:t xml:space="preserve">hal-03932124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Black carbon and dust alter the response of mountain snow cover under climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Réveillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lafaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.5279. </w:t>
@@ -3404,90 +3404,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling radiative and climatic effects of brown carbon aerosols with the ARPEGE-Climat global climate model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Drugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Michou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3532,1661 +3532,1661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03782434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A NEMO-based model of &amp;lt;i&amp;gt;Sargassum&amp;lt;/i&amp;gt; distribution in the tropical Atlantic: description of the model and sensitivity analysis (NEMO-Sarg1.0)</w:t>
+                <w:t xml:space="preserve">Effective radiative forcing from emissions of reactive gases and aerosols - a multi-model comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Jouanno</w:t>
+                <w:t xml:space="preserve">Gillian D. Thornhill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Benshila</w:t>
+                <w:t xml:space="preserve">William J. Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Berline</w:t>
+                <w:t xml:space="preserve">Ryan J. Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Soulié</w:t>
+                <w:t xml:space="preserve">Dirk Olivié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Radenac</w:t>
+                <w:t xml:space="preserve">Ragnhild B. Skeie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (6), pp.4069 - 4086. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp.853-874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-14-4069-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-853-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287064v1</w:t>
+                <w:t xml:space="preserve">insu-03668386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective radiative forcing from emissions of reactive gases and aerosols - a multi-model comparison</w:t>
+                <w:t xml:space="preserve">A NEMO-based model of &amp;lt;i&amp;gt;Sargassum&amp;lt;/i&amp;gt; distribution in the tropical Atlantic: description of the model and sensitivity analysis (NEMO-Sarg1.0)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gillian D. Thornhill</w:t>
+                <w:t xml:space="preserve">Julien Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William J. Collins</w:t>
+                <w:t xml:space="preserve">Rachid Benshila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan J. Kramer</w:t>
+                <w:t xml:space="preserve">Léo Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk Olivié</w:t>
+                <w:t xml:space="preserve">Antonin Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ragnhild B. Skeie</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Radenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21, pp.853-874. </w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (6), pp.4069 - 4086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-21-853-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-14-4069-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03668386v1</w:t>
+                <w:t xml:space="preserve">hal-03287064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of ocean dimethylsulfide concentration and emission in CMIP6 models</w:t>
+                <w:t xml:space="preserve">Assessment of the European climate projections as simulated by the large EURO CORDEX regional and global climate model ensemble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josué Bock</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nabat</w:t>
+                <w:t xml:space="preserve">Erika Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manabu Abe</w:t>
+                <w:t xml:space="preserve">Rita Nogherotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane P Mulcahy</w:t>
+                <w:t xml:space="preserve">James M. Ciarlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik van Meijgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-3823-2021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126, pp.e2019JD032356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JD032356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740916v1</w:t>
+                <w:t xml:space="preserve">insu-03660176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Climate Response to Emissions Reductions Due to COVID‐19: Initial Results From CovidMIP</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climate-driven chemistry and aerosol feedbacks in CMIP6 Earth system models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven T Rumbold</w:t>
+                <w:t xml:space="preserve">Gillian Thornhill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Walton</w:t>
+                <w:t xml:space="preserve">William Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Olivié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ragnhild B. Skeie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin D Lamboll</w:t>
+                <w:t xml:space="preserve">Alex Archibald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 48 (8), </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp.1105-1126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020gl091883⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-1105-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448669v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03668385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating stratospheric ozone and water vapour changes in CMIP6 models from 1850 to 2100</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying the sources of uncertainty in climate model simulations of solar radiation modification with the G6sulfur and G6solar Geoengineering Model Intercomparison Project (GeoMIP) simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Visioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Keeble</w:t>
+                <w:t xml:space="preserve">Douglas Macmartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birgit Hassler</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Chiodo</w:t>
+                <w:t xml:space="preserve">Ben Kravitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21, pp.5015-5061. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-21-5015-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 21 (13), pp.10039-10063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-10039-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03660173v1</w:t>
+                <w:t xml:space="preserve">hal-03975349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of natural aerosols in CRESCENDO Earth system models (ESMs): mineral dust</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ken Carslaw</w:t>
+                <w:t xml:space="preserve">Evaluation of ocean dimethylsulfide concentration and emission in CMIP6 models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Michou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manabu Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane P Mulcahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-21-10295-2021⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (12), pp.3823-3860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-3823-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281709v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the sources of uncertainty in climate model simulations of solar radiation modification with the G6sulfur and G6solar Geoengineering Model Intercomparison Project (GeoMIP) simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniele Visioni</w:t>
+                <w:t xml:space="preserve">The Climate Response to Emissions Reductions Due to COVID‐19: Initial Results From CovidMIP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris D Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan E Hickman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven T Rumbold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Walton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Macmartin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Andy Jones</w:t>
+                <w:t xml:space="preserve">Robin D Lamboll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-21-10039-2021⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020gl091883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975349v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the European climate projections as simulated by the large EURO CORDEX regional and global climate model ensemble</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating stratospheric ozone and water vapour changes in CMIP6 models from 1850 to 2100</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Keeble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Coppola</w:t>
+                <w:t xml:space="preserve">Birgit Hassler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Nogherotto</w:t>
+                <w:t xml:space="preserve">Antara Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James M. Ciarlo</w:t>
+                <w:t xml:space="preserve">Ramiro Checa-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filippo Giorgi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erik van Meijgaard</w:t>
+                <w:t xml:space="preserve">Gabriel Chiodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019JD032356⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp.5015-5061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-5015-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03660176v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03660173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate-driven chemistry and aerosol feedbacks in CMIP6 Earth system models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of natural aerosols in CRESCENDO Earth system models (ESMs): mineral dust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Checa-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Balkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gillian Thornhill</w:t>
+                <w:t xml:space="preserve">Samuel Albani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Collins</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ragnhild B. Skeie</w:t>
+                <w:t xml:space="preserve">Tommi Bergman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Archibald</w:t>
+                <w:t xml:space="preserve">Ken Carslaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21, pp.1105-1126. </w:t>
+              <w:t xml:space="preserve">, 2021, 21 (13), pp.10295 - 10335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-21-1105-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-10295-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03668385v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing different generations of idealized solar geoengineering simulations in the Geoengineering Model Intercomparison Project (GeoMIP)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jason N S Cole</w:t>
+                <w:t xml:space="preserve">Climate models generally underrepresent the warming by Central Africa biomass-burning aerosols over the Southeast Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Michou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Haywood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-21-4231-2021⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (41), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abg9998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184233v1</w:t>
+                <w:t xml:space="preserve">insu-03435438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future evolution of aerosols and implications for climate change in the Euro-Mediterranean region using the CNRM-ALADIN63 regional climate model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Drugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Somot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (10), pp.7639 - 7669. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-21-7639-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">meteo-03352705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate models generally underrepresent the warming by Central Africa biomass-burning aerosols over the Southeast Atlantic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jim Haywood</w:t>
+                <w:t xml:space="preserve">Comparing different generations of idealized solar geoengineering simulations in the Geoengineering Model Intercomparison Project (GeoMIP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Kravitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas G Macmartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Visioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason N S Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (41), </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (6), pp.4231 - 4247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abg9998⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-4231-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03435438v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of the radiative impact of light-absorbing particles during two contrasted snow seasons at Col du Lautaret (2058 m a.s.l., French Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5315,51 +5315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trude Storelvmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingeborg Rian Julsrud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Olivié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (24), pp.16023-16040. </w:t>
@@ -5397,77 +5397,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct and semi-direct radiative forcing of biomass-burning aerosols over the southeast Atlantic (SEA) and its sensitivity to absorbing properties: a regional climate modeling study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Solmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nellie Elguindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5525,1419 +5525,1419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02619284v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical and future changes in air pollutants from CMIP6 models</w:t>
+                <w:t xml:space="preserve">Introduction: Process studies at the air–sea interface after atmospheric deposition in the Mediterranean Sea – objectives and strategy of the PEACETIME oceanographic campaign (May–June 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Turnock</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Allen</w:t>
+                <w:t xml:space="preserve">Cecile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Andrews</w:t>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Bauer</w:t>
+                <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Makoto Deushi</w:t>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-20-14547-2020⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (22), pp.5563-5585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-17-5563-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03975381v1</w:t>
+                <w:t xml:space="preserve">hal-03010232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future evolution of surface solar radiation and photovoltaic potential in Europe: investigating the role of aerosols</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast responses on pre-industrial climate from present-day aerosols in a CMIP6 multi-model study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Mallet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lola Corre</w:t>
+                <w:t xml:space="preserve">Prodromos Zanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Akritidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristeidis K. Georgoulias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne E. Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/ab6666⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, pp.8381-8404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-20-8381-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975567v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03668362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present‐Day and Historical Aerosol and Ozone Characteristics in CNRM CMIP6 Simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Decharme</w:t>
+                <w:t xml:space="preserve">Historical and future changes in air pollutants from CMIP6 models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Turnock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Andrews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makoto Deushi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (23), pp.14547-14579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-20-14547-2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019MS001816⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03013972v1</w:t>
+                <w:t xml:space="preserve">hal-03975381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large discrepancies in summer climate change over Europe as projected by global and regional climate models: causes and consequences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Future evolution of surface solar radiation and photovoltaic potential in Europe: investigating the role of aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Somot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-020-05153-1⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (3), pp.034035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/ab6666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908731v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dust Constraints from joint Observational-Modelling-experiMental analysis (DustCOMM): comparison with measurements and model simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Ridley</w:t>
+                <w:t xml:space="preserve">Present‐Day and Historical Aerosol and Ozone Characteristics in CNRM CMIP6 Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Michou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saint‐martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Decharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019MS001816⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-20-829-2020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03975486v1</w:t>
+                <w:t xml:space="preserve">hal-03013972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast responses on pre-industrial climate from present-day aerosols in a CMIP6 multi-model study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large discrepancies in summer climate change over Europe as projected by global and regional climate models: causes and consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne E. Bauer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Boé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20, pp.8381-8404. </w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (5-6), pp.2981-3002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-20-8381-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-020-05153-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03668362v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: Process studies at the air–sea interface after atmospheric deposition in the Mediterranean Sea – objectives and strategy of the PEACETIME oceanographic campaign (May–June 2017)</w:t>
+                <w:t xml:space="preserve">Dust Constraints from joint Observational-Modelling-experiMental analysis (DustCOMM): comparison with measurements and model simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Guieu</w:t>
+                <w:t xml:space="preserve">Adeyemi Adebiyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+                <w:t xml:space="preserve">Jasper Kok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Dulac</w:t>
+                <w:t xml:space="preserve">Yang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+                <w:t xml:space="preserve">Akinori Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+                <w:t xml:space="preserve">David Ridley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (22), pp.5563-5585. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (2), pp.829-863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-17-5563-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-20-829-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03010232v1</w:t>
+                <w:t xml:space="preserve">hal-03975486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of radiative aerosols effects by atmospheric circulation over the Euro-Mediterranean region</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Somot</w:t>
+                <w:t xml:space="preserve">The CNRM Global Atmosphere Model ARPEGE‐Climat 6.3: Description and Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Roehrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cassou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martine Michou</w:t>
+                <w:t xml:space="preserve">Isabelle Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saint‐martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Alias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Decharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (14), pp.8315-8349. </w:t>
+              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-20-8315-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020MS002075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013980v1</w:t>
+                <w:t xml:space="preserve">hal-03014003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CNRM Global Atmosphere Model ARPEGE‐Climat 6.3: Description and Evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation of radiative aerosols effects by atmospheric circulation over the Euro-Mediterranean region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Roehrig</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Decharme</w:t>
+                <w:t xml:space="preserve">Marc Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Michou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (7), </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (14), pp.8315-8349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020MS002075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-20-8315-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03014003v1</w:t>
+                <w:t xml:space="preserve">hal-03013980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reappraisal of the Climate Impacts of Ozone‐Depleting Substances</w:t>
+                <w:t xml:space="preserve">Effective radiative forcing and adjustments in CMIP6 models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olaf Morgenstern</w:t>
+                <w:t xml:space="preserve">Christopher J Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiona O'Connor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ben Johnson</w:t>
+                <w:t xml:space="preserve">Ryan J Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guang Zeng</w:t>
+                <w:t xml:space="preserve">Gunnar Myhre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane Mulcahy</w:t>
+                <w:t xml:space="preserve">Kari Alterskjaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 47 (20), </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020GL088295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-20-9591-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03975395v1</w:t>
+                <w:t xml:space="preserve">hal-02913575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate and air quality impacts due to mitigation of non-methane near-term climate forcers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Turnock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Neubauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Lohmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6982,230 +6982,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective radiative forcing and adjustments in CMIP6 models</w:t>
+                <w:t xml:space="preserve">Reappraisal of the Climate Impacts of Ozone‐Depleting Substances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher J Smith</w:t>
+                <w:t xml:space="preserve">Olaf Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan J Kramer</w:t>
+                <w:t xml:space="preserve">Fiona O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gunnar Myhre</w:t>
+                <w:t xml:space="preserve">Guang Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kari Alterskjaer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">William Collins</w:t>
+                <w:t xml:space="preserve">Jane Mulcahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (20), </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-20-9591-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020GL088295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913575v1</w:t>
+                <w:t xml:space="preserve">hal-03975395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A La Niña‐Like Climate Response to South African Biomass Burning Aerosol in CESM Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anahita Amiri‐farahani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">King‐fai Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Westervelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7265,77 +7265,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future evolution of Marine Heatwaves in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Darmaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Somot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sevault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William David Cabos Narvaez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7380,1017 +7380,1017 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03668353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of multi-decadal ocean simulations in the Adriatic Sea</w:t>
+                <w:t xml:space="preserve">Description and evaluation of the tropospheric aerosol scheme in the European Centre for Medium-Range Weather Forecasts (ECMWF) Integrated Forecasting System (IFS-AER, cycle 45R1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalija Dunić</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Florence Sevault</w:t>
+                <w:t xml:space="preserve">Samuel Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zak Kipling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Flemming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2019.01.006⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (11), pp.4627 - 4659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-12-4627-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03727023v1</w:t>
+                <w:t xml:space="preserve">hal-02404599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the transport, vertical distribution, optical properties and radiative impact of smoke aerosols with the ALADIN regional climate model during the ORACLES-2016 and LASIC experiments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paquita Zuidema</w:t>
+                <w:t xml:space="preserve">Performance of multi-decadal ocean simulations in the Adriatic Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalija Dunić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivica Vilibić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jadranka Šepić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Redemann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrew Mark Sayer</w:t>
+                <w:t xml:space="preserve">Hrvoje Mihanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sevault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-19-4963-2019⟩</w:t>
+              <w:t xml:space="preserve">Ocean Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 134, pp.84-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2019.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352584v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03727023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model simulation of ammonium and nitrate aerosols distribution in the Euro-Mediterranean region and their radiative and climatic effects over 1979–2016</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Simulation of the transport, vertical distribution, optical properties and radiative impact of smoke aerosols with the ALADIN regional climate model during the ORACLES-2016 and LASIC experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquita Zuidema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Redemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Mark Sayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 19 (6), pp.3707 - 3731. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-19-3707-2019⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 19 (7), pp.4963-4990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-4963-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-03352695v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Aerosols, Radiation and Clouds in Southern Africa Field Campaign in Namibia: Overview, Illustrative Observations, and Way Forward</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Model simulation of ammonium and nitrate aerosols distribution in the Euro-Mediterranean region and their radiative and climatic effects over 1979–2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Drugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-17-0278.1⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (6), pp.3707 - 3731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-3707-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02061378v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-03352695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description and evaluation of the tropospheric aerosol scheme in the European Centre for Medium-Range Weather Forecasts (ECMWF) Integrated Forecasting System (IFS-AER, cycle 45R1)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Aerosols, Radiation and Clouds in Southern Africa Field Campaign in Namibia: Overview, Illustrative Observations, and Way Forward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Remy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nabat</w:t>
+                <w:t xml:space="preserve">Stuart John Piketh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (11), pp.4627 - 4659. </w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (7), pp.1277-1298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-12-4627-2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-17-0278.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404599v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02061378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of CMIP6 DECK Experiments With CNRM‐CM6‐1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of CNRM Earth‐System model, CNRM‐ESM 2‐1: role of Earth system processes in present‐day and future climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Séférian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Michou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saint‐martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Voldoire</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Alias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 11 (7), pp.2177-2213. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019ms001683⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 11 (12), pp.4182-4227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019MS001791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02346111v1</w:t>
+                <w:t xml:space="preserve">hal-02403201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of CNRM Earth‐System model, CNRM‐ESM 2‐1: role of Earth system processes in present‐day and future climate</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">Evaluation of CMIP6 DECK Experiments With CNRM‐CM6‐1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saint‐martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurore Voldoire</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sénési</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Decharme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 11 (12), pp.4182-4227. </w:t>
+              <w:t xml:space="preserve">, 2019, 11 (7), pp.2177-2213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019MS001791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019ms001683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403201v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Past Variability of Mediterranean Sea Marine Heatwaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Darmaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Somot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sevault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 46 (16), pp.9813-9823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8424,51 +8424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing, modelling and understanding the climate variability of the deep water formation in the North-Western Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Somot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8552,338 +8552,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GLAM Airborne Campaign across the Mediterranean Basin</w:t>
+                <w:t xml:space="preserve">Modeling the impacts of atmospheric deposition of nitrogen and desert dust-derived phosphorus on nutrients and biological budgets of the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ricaud</w:t>
+                <w:t xml:space="preserve">Camille Richon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régina Zbinden</w:t>
+                <w:t xml:space="preserve">Jean-Claude Dutay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéry Catoire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Dulac</w:t>
+                <w:t xml:space="preserve">Rong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Balkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-16-0226.1⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163, pp.21 - 39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01799230v1</w:t>
+                <w:t xml:space="preserve">hal-01834336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the impacts of atmospheric deposition of nitrogen and desert dust-derived phosphorus on nutrients and biological budgets of the Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The GLAM Airborne Campaign across the Mediterranean Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Richon</w:t>
+                <w:t xml:space="preserve">Régina Zbinden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Dutay</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+                <w:t xml:space="preserve">Valéry Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Brocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dulac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Balkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 163, pp.21 - 39. </w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 99 (2), pp.361 - 380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-16-0226.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834336v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01799230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multilayer physically based snowpack model simulating direct and indirect radiative impacts of light-absorbing impurities in snow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Tuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lafaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9094,90 +9094,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the Chemistry-Aerosol Mediterranean Experiment/Aerosol Direct Radiative Forcing on the Mediterranean Climate (ChArMEx/ADRIMED) summer 2013 campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9228,77 +9228,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and basic evaluation of a prognostic aerosol scheme (v1) in the CNRM Climate Model CNRM-CM6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Michou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saint‐martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (3), pp.501 - 531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9332,90 +9332,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions aérosols- rayonnement-climat en région méditerranéenne Impact de l'effet radiatif direct sur le cycle de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9466,51 +9466,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 4-D climatology (1979–2009) of the monthly tropospheric aerosol optical depth distribution over the Mediterranean region from a comparative evaluation and blending of remote sensing and model products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Somot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9734,103 +9734,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dust emission size distribution impact on aerosol budget and radiative forcing over the Mediterranean region: a regional climate model approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Solmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasper Kok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Somot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (21), pp.10545 - 10567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9896,77 +9896,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol-cloud interactions and impact on regional climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zamin Kanji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Denjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10030,51 +10030,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Summary of recent progress and recommendations for future research regarding air pollution sources, processes, and impacts in the Mediterranean region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hamonou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10177,64 +10177,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol and tropospheric ozone direct radiative impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcide Giorgio Di Sarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10485,77 +10485,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépôts massifs de poussières sahariennes sur le manteau neigeux dans les Alpes et les Pyrénées du 5 au 7 février 2021 : Contexte, enjeux et résultats préliminaires Version du 3 mai 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Réveillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10639,103 +10639,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating stratospheric ozone and water vapor changes in CMIP6 models from 1850-2100</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Keeble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Hassler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antara Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Checa-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Chiodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10789,77 +10789,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrepancies in summer climate change over Europe as projected by global and regional models: role of aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Somot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10897,90 +10897,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the Gradient in Longitude of Atmospheric constituents above the Mediterranean basin (GLAM) airborne summer campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régina Zbinden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Brocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11022,103 +11022,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of tropospheric pollutants and aerosols in the context of the airborne GLAM campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régina Zbinden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laaziz El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Attié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU General Assembly 2015, Apr 2015, Vienne, Austria. pp.EGU2015-14876</w:t>
@@ -11179,51 +11179,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intéractions aérosols-rayonnement-nuages et variabilité climatique en méditerranée - Approche par la modelisation régionale couplée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Institut National Polytechnique de Toulouse - INPT, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014INPT0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11419,51 +11419,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05560232v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nabat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S P Burton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Solmon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dobracki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl121595" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05445762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Jordan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malavelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Haywood" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Johnson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-13393-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05445707v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sobolowski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Fernandez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Brands" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-23-0189.1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04867901v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bo&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Corre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Katragkou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL112474" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162367v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Samset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wilcox" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Allen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Stjern" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lund" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02527-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345050v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Roussel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion R&#233;veillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Six" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Kneib" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-5201-2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05445793v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neubauer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-67359-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311518v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drug&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Michou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-11651-2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435369v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Douville" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roehrig" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-025-07689-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128704v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dabrowski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mennesson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Riedi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaabane Djeraba" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-3707-2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05080874v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gil-D&#237;az" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#228;el Sicard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Mu&#241;oz-Porcar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17111817" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731766v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Roussel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Monteiro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bavay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2400362121" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446173v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tinorua" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourrianne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-1801-2024" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04867718v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Voldoire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Solmon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-12509-2024" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691225v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arnaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-3897-2024" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04867874v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vescovini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD041002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675361v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Kalisoras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis K Georgoulias" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Akritidis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Allen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishali Naik" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-7837-2024" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04867686v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangxuan Ren" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jintai Lin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghao Xu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamiu A Adeniran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingxu Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-4821-2024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975260v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas-Picher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brisson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caillaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Alias" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06637-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975214v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel R&#233;my" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zak Kipling" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huijnen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Flemming" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-4881-2022" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640125v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Tilmes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Visioni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Jones" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Haywood" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland S&#233;f&#233;rian" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-4557-2022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03617467v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Scaife" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Henry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2999-2022" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932124v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Diez-Sierra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Iturbide" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Milovac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-22-0111.1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975158v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Doherty" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Saide" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquita Zuidema" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Shinozuka" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Ferrada" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-1-2022" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783979v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lafaysse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32501-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782434v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-12167-2022" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03287064v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Souli&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Radenac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-4069-2021" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668386v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian D. Thornhill" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Collins" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan J. Kramer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Olivi&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild B. Skeie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-853-2021" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740916v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Bock" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Abe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane P Mulcahy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-3823-2021" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448669v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris D Jones" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan E Hickman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven T Rumbold" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Walton" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin D Lamboll" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020gl091883" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03660173v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Keeble" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Hassler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antara Banerjee" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Checa-Garcia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chiodo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-5015-2021" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281709v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Bergman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Carslaw" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-10295-2021" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975349v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Macmartin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Kravitz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-10039-2021" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03660176v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Coppola" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Nogherotto" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Ciarlo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Giorgi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van Meijgaard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JD032356" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668385v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Thornhill" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Collins" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Archibald" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-1105-2021" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184233v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas G Macmartin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason N S Cole" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-4231-2021" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03352705v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-7639-2021" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03435438v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg9998" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668357v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tuzet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Lamare" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Voisin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-4553-2020" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145773v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kine Onsum Moseid" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schulz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trude Storelvmo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingeborg Rian Julsrud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-16023-2020" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02619284v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellie Elguindi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Waquet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-13191-2020" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975381v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Turnock" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Andrews" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bauer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Deushi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-14547-2020" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975567v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mallet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ab6666" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013972v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saint&#8208;martin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001816" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908731v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bo&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-020-05153-1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975486v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeyemi Adebiyi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Kok" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinori Ito" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ridley" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-829-2020" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668362v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prodromos Zanis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis K. Georgoulias" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Allen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne E. Bauer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-8381-2020" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010232v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-5563-2020" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013980v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-8315-2020" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014003v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020MS002075" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975395v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Morgenstern" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona O'Connor" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Zeng" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mulcahy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL088295" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975405v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Lohmann" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-9641-2020" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913575v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Smith" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan J Kramer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Myhre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Alterskjaer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-9591-2020" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352769v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Amiri&#8208;farahani" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=King&#8208;fai Li" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Westervelt" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JD031832" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668353v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Darmaraki" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sevault" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William David Cabos Narvaez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-019-04661-z" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03727023v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalija Duni&#263;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Vilibi&#263;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadranka &#352;epi&#263;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrvoje Mihanovi&#263;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2019.01.006" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352584v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Redemann" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mark Sayer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-4963-2019" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03352695v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-3707-2019" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02061378v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara d'Anna" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart John Piketh" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-17-0278.1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02404599v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Remy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-4627-2019" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346111v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S&#233;n&#233;si" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alias" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019ms001683" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403201v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001791" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975600v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082933" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01374058v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3295-0" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01799230v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ricaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gina Zbinden" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brocchi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-16-0226.1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834336v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Wang" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.04.009" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04914729v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tuzet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-11-2633-2017" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01241426v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo M. Ruti" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Somot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giorgi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Flaounas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-14-00176.1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01258732v2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-455-2016" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04914778v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-501-2015" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233173v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57860" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903285v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Somot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chiapello" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morcrette" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-1287-2013" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873152v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dubovik" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulac" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kahn" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-9195-2013" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04914926v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-10545-2012" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975235v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamin Kanji" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_20" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845274v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hamonou" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kanakidou" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-82385-6" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_25" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975238v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcide Giorgio Di Sarra" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_19" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01272473v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Basart" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Baldasano" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24478-5_13" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216273v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889861v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04730599v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03573521v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Catoire" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dulac" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323503v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz El Amraoui" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04261846v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INPT0071" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05560232v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nabat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S P Burton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Solmon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dobracki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl121595" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05445762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Jordan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malavelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Haywood" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Johnson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-13393-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05445793v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neubauer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-67359-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05445707v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sobolowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Fernandez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Brands" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-23-0189.1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162367v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Samset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wilcox" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Allen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Stjern" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lund" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02527-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04867901v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bo&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Corre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Katragkou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL112474" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345050v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Roussel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion R&#233;veillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Six" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Kneib" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-5201-2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435369v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Douville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roehrig" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-025-07689-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311518v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drug&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Michou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-11651-2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128704v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dabrowski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mennesson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Riedi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaabane Djeraba" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-3707-2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05080874v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gil-D&#237;az" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#228;el Sicard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Mu&#241;oz-Porcar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17111817" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731766v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Roussel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Monteiro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bavay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2400362121" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446173v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tinorua" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourrianne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-1801-2024" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04867718v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Voldoire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Solmon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-12509-2024" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691225v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arnaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-3897-2024" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04867874v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vescovini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD041002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675361v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Kalisoras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis K Georgoulias" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Akritidis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Allen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishali Naik" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-7837-2024" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04867686v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangxuan Ren" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jintai Lin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghao Xu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamiu A Adeniran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingxu Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-4821-2024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975260v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas-Picher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brisson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caillaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Alias" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06637-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975214v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel R&#233;my" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zak Kipling" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huijnen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Flemming" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-4881-2022" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975158v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Doherty" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Saide" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquita Zuidema" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Shinozuka" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Ferrada" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-1-2022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03617467v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Jones" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Scaife" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Henry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2999-2022" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640125v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Tilmes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Visioni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Haywood" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland S&#233;f&#233;rian" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-4557-2022" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932124v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Diez-Sierra" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Iturbide" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Milovac" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-22-0111.1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783979v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lafaysse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32501-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782434v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-12167-2022" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668386v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian D. Thornhill" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Collins" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan J. Kramer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Olivi&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild B. Skeie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-853-2021" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03287064v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Souli&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Radenac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-4069-2021" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03660176v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Coppola" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Nogherotto" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Ciarlo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Giorgi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van Meijgaard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JD032356" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668385v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Thornhill" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Collins" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Archibald" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-1105-2021" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975349v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Macmartin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Kravitz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-10039-2021" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740916v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Bock" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Abe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane P Mulcahy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-3823-2021" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448669v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris D Jones" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan E Hickman" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven T Rumbold" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Walton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin D Lamboll" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020gl091883" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03660173v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Keeble" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Hassler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antara Banerjee" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Checa-Garcia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chiodo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-5015-2021" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281709v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Bergman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Carslaw" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-10295-2021" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03435438v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg9998" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03352705v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-7639-2021" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184233v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas G Macmartin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason N S Cole" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-4231-2021" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668357v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tuzet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Lamare" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Voisin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-4553-2020" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145773v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kine Onsum Moseid" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schulz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trude Storelvmo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingeborg Rian Julsrud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-16023-2020" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02619284v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellie Elguindi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Waquet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-13191-2020" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010232v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-5563-2020" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668362v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prodromos Zanis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis K. Georgoulias" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Allen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne E. Bauer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-8381-2020" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975381v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Turnock" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Andrews" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bauer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Deushi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-14547-2020" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975567v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mallet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ab6666" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013972v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saint&#8208;martin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001816" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908731v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bo&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-020-05153-1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975486v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeyemi Adebiyi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Kok" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinori Ito" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ridley" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-829-2020" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014003v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020MS002075" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013980v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-8315-2020" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913575v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Smith" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan J Kramer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Myhre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Alterskjaer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-9591-2020" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975405v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Lohmann" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-9641-2020" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975395v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Morgenstern" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona O'Connor" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Zeng" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mulcahy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL088295" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352769v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Amiri&#8208;farahani" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=King&#8208;fai Li" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Westervelt" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JD031832" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668353v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Darmaraki" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sevault" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William David Cabos Narvaez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-019-04661-z" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02404599v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Remy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-4627-2019" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03727023v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalija Duni&#263;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Vilibi&#263;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadranka &#352;epi&#263;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrvoje Mihanovi&#263;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2019.01.006" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352584v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Redemann" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mark Sayer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-4963-2019" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03352695v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-3707-2019" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02061378v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara d'Anna" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart John Piketh" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-17-0278.1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403201v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001791" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346111v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S&#233;n&#233;si" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alias" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019ms001683" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975600v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082933" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01374058v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3295-0" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834336v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Wang" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.04.009" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01799230v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ricaud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gina Zbinden" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brocchi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-16-0226.1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04914729v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tuzet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-11-2633-2017" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01241426v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo M. Ruti" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Somot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giorgi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Flaounas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-14-00176.1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01258732v2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-455-2016" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04914778v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-501-2015" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233173v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57860" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903285v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Somot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chiapello" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morcrette" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-1287-2013" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873152v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dubovik" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulac" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kahn" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-9195-2013" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04914926v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-10545-2012" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975235v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamin Kanji" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_20" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845274v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hamonou" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kanakidou" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-82385-6" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_25" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975238v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcide Giorgio Di Sarra" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_19" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01272473v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Basart" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Baldasano" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24478-5_13" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216273v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889861v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04730599v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03573521v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Catoire" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dulac" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323503v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz El Amraoui" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04261846v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INPT0071" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>