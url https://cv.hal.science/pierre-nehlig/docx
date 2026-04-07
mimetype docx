--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -800,273 +800,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STUDY OF SURFICIAL WEATHERING PROFILES USING HELICOPTER BORNE TRANSIENT ELECTROMAGNETIC SURVEYS: A CASE STUDY IN MAYOTTE VOLCANIC ISLAND</w:t>
+                <w:t xml:space="preserve">The Spatial Data Infrastructure for the Geological Reference of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Ricordel-Prognon</w:t>
+                <w:t xml:space="preserve">Marc Urvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Deparis</w:t>
+                <w:t xml:space="preserve">Thierry Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lacquement</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nehlig</w:t>
+                <w:t xml:space="preserve">Florence Cagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bernard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Calcagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque GEOFCAN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Orléans, France</w:t>
+              <w:t xml:space="preserve">35th International Geological Congress : IGC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366159v1</w:t>
+                <w:t xml:space="preserve">hal-01355390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spatial Data Infrastructure for the Geological Reference of France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">STUDY OF SURFICIAL WEATHERING PROFILES USING HELICOPTER BORNE TRANSIENT ELECTROMAGNETIC SURVEYS: A CASE STUDY IN MAYOTTE VOLCANIC ISLAND</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Baudin</w:t>
+                <w:t xml:space="preserve">Caroline Ricordel-Prognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Cagnard</w:t>
+                <w:t xml:space="preserve">Jacques Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Calcagno</w:t>
+                <w:t xml:space="preserve">Frédéric Lacquement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nehlig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chauvin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Geological Congress : IGC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">10e colloque GEOFCAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355390v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D modelling of soil texture: mapping and incertitude estimation in centre-France</w:t>
               </w:r>
@@ -1216,51 +1216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esben Auken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Violette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1421,208 +1421,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil texture GlobalSoilMap products for the French region &amp;quot;Centre</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
+                <w:t xml:space="preserve">Airborne gamma-ray spectrometry: potential for regolith - soil mapping and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nehlig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Messner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tourlière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GlobalSoilMap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748209v1</w:t>
+                <w:t xml:space="preserve">hal-02745141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affiner une esquisse pédologique au 1/250.000 par des techniques de cartographie numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bas Kempen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Bm Heuvelink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1641,471 +1641,471 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Rennes, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airborne gamma-ray spectrometry: potential for regolith - soil mapping and characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martelet</w:t>
+                <w:t xml:space="preserve">Soil texture GlobalSoilMap products for the French region &amp;quot;Centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossano Ciampalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pascal Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nehlig</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tourlière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GlobalSoilMap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745141v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of surficial weathering profiles using helicopter borne transient electromagnetic surveys: a case study in Mayotte volcanic island.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Identification d'un aquifère littoral à l'aide de mesures électromagnétiques héliportées. Exemple à Mayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vittecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lacquement</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esben Auken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nehlig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34 th International Geological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">Dix-huitièmes journées techniques du Comité Français d'Hydrogéologie de l'Association Internationale des Hydrogéologues. " Ressources et gestion des aquifères littoraux. Cassis 2012. "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Cassis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00682065v1</w:t>
+                <w:t xml:space="preserve">hal-00665016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification d'un aquifère littoral à l'aide de mesures électromagnétiques héliportées. Exemple à Mayotte</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Study of surficial weathering profiles using helicopter borne transient electromagnetic surveys: a case study in Mayotte volcanic island.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ricordel-Prognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Esben Auken</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lacquement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nehlig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix-huitièmes journées techniques du Comité Français d'Hydrogéologie de l'Association Internationale des Hydrogéologues. " Ressources et gestion des aquifères littoraux. Cassis 2012. "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Cassis, France</w:t>
+              <w:t xml:space="preserve">34 th International Geological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00665016v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buried valleys revealed by helicopter borne transient electromagnetic and hydrogeological implications : example of the volcanic island of Mayotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vittecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esben Auken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2769,619 +2769,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melilite-bearing lavas in Mayotte (France): An insight into the mantle source below the Comores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Refining a reconnaissance soil map by calibrating regression models with data from the same map (Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bas Kempen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Aziliz Pelleter</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nehlig</w:t>
+                <w:t xml:space="preserve">Gerard B. M. Heuvelink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.09.012⟩</w:t>
+              <w:t xml:space="preserve">Geoderma Régional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (septembre 2014), pp.21-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2014.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01089376v1</w:t>
+                <w:t xml:space="preserve">hal-02629633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining a reconnaissance soil map by calibrating regression models with data from the same map (Normandy, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bas Kempen</w:t>
+                <w:t xml:space="preserve">Melilite-bearing lavas in Mayotte (France): An insight into the mantle source below the Comores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aziliz Pelleter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard B. M. Heuvelink</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
+                <w:t xml:space="preserve">Patrick Bachèlery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nehlig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma Régional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1 (septembre 2014), pp.21-30. </w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 208-209, pp.281-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2014.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629633v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01089376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tephrochronology of the Mont-Dore volcanic Massif (Massif Central, France): new 40Ar/39Ar constraints on the Late Pliocene and Early Pleistocene activity</w:t>
+                <w:t xml:space="preserve">Mayotte Critical Zone Observatory: Preliminary Results on Chemical Weathering and Erosion Rates on Volcanic Edifices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Nomade</w:t>
+                <w:t xml:space="preserve">R.-A. Puyraveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Pastre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nehlig</w:t>
+                <w:t xml:space="preserve">Sétareh Rad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Guillou</w:t>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Scao</w:t>
+                <w:t xml:space="preserve">Thomas Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 76, pp.1-17. </w:t>
+              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10, pp.73-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-014-0798-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proeps.2014.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00985769v1</w:t>
+                <w:t xml:space="preserve">hal-02629591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayotte Critical Zone Observatory: Preliminary Results on Chemical Weathering and Erosion Rates on Volcanic Edifices</w:t>
+                <w:t xml:space="preserve">Tephrochronology of the Mont-Dore volcanic Massif (Massif Central, France): new 40Ar/39Ar constraints on the Late Pliocene and Early Pleistocene activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.-A. Puyraveau</w:t>
+                <w:t xml:space="preserve">Sébastien Nomade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sétareh Rad</w:t>
+                <w:t xml:space="preserve">Jean-François Pastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nehlig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Deparis</w:t>
+                <w:t xml:space="preserve">Hervé Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Jaouen</w:t>
+                <w:t xml:space="preserve">Vincent Scao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10, pp.73-76. </w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeps.2014.08.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00445-014-0798-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629591v1</w:t>
+                <w:t xml:space="preserve">insu-00985769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyroclastic chronology of the Sancy stratovolcano (Mont-Dore, French Massif Central): New high-precision Ar-40/Ar-39 constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nomade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nehlig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3548,64 +3548,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regolith map of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Prognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lacquement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ricordel-Prognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4374,51 +4374,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RGF -The French Geological Reference Platform: Status and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Calcagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nehlig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4426,51 +4426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Audigane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4714,51 +4714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Messner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tourlière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GlobalSoilMap: Basis of the global spatial soil information system</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5157,51 +5157,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A48D9AA"/>
+    <w:nsid w:val="7C2D67A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5388,51 +5388,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-nehlig" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3513-5285" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982442v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poggio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamir Libohova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744821v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01133048v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii E.B. Burov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nehlig" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wyns" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739005v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minasny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia. Mulder" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791522v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia Mulder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01366159v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ricordel-Prognon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacquement" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01355390v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Urvois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cagnard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738780v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00983014v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vittecoq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Auken" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Violette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Reninger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741230v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Messner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tourliere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748209v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807103v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Collard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Kempen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bm Heuvelink" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745141v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tourli&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00682065v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00665016v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Jaouen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00619231v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Perrin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577775v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gueydan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756502v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thorette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03747496v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vrielynck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rossi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12594-021-1640-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04834676v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loiselet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467098v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bialkowski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00295" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01089376v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Aziliz Pelleter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Caroff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cordier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.09.012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629633v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard B. M. Heuvelink" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2014.07.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00985769v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pastre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Scao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-014-0798-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629591v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-A. Puyraveau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;tareh Rad" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaouen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2014.08.014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00863057v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scaillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.02.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NHKTKG5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00662087v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Roest" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00679507v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prognon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6060" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CWD761JL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00520896v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Egal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00663278v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00524482v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2006.10.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089720v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Piantone" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbanson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pedroletti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800899v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02378790v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigane" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799955v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781138001190" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793383v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795034v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00646875v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duguet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bogdanoff" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Turland" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-nehlig" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3513-5285" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982442v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poggio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamir Libohova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744821v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01133048v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii E.B. Burov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nehlig" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wyns" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739005v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minasny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia. Mulder" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791522v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia Mulder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01355390v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Urvois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cagnard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01366159v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ricordel-Prognon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacquement" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738780v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00983014v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vittecoq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Auken" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Violette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Reninger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741230v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Messner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tourliere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745141v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tourli&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807103v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Collard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Kempen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bm Heuvelink" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748209v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00665016v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Jaouen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00682065v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00619231v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Perrin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577775v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gueydan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756502v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thorette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03747496v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vrielynck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rossi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12594-021-1640-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04834676v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loiselet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467098v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bialkowski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00295" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629633v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard B. M. Heuvelink" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2014.07.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01089376v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Aziliz Pelleter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Caroff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cordier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.09.012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629591v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-A. Puyraveau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;tareh Rad" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaouen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2014.08.014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00985769v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pastre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Scao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-014-0798-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00863057v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scaillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.02.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NHKTKG5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00662087v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Roest" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00679507v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prognon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6060" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CWD761JL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00520896v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Egal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00663278v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00524482v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2006.10.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089720v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Piantone" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbanson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pedroletti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800899v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02378790v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigane" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799955v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781138001190" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793383v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795034v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00646875v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duguet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bogdanoff" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Turland" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>