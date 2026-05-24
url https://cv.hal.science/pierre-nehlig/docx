--- v1 (2026-04-07)
+++ v2 (2026-05-24)
@@ -1421,277 +1421,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airborne gamma-ray spectrometry: potential for regolith - soil mapping and characterization</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Affiner une esquisse pédologique au 1/250.000 par des techniques de cartographie numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Tourlière</w:t>
+                <w:t xml:space="preserve">Fanny Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bas Kempen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Bm Heuvelink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GlobalSoilMap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Orléans, France</w:t>
+              <w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Rennes, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745141v1</w:t>
+                <w:t xml:space="preserve">hal-02807103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affiner une esquisse pédologique au 1/250.000 par des techniques de cartographie numérique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bas Kempen</w:t>
+                <w:t xml:space="preserve">Airborne gamma-ray spectrometry: potential for regolith - soil mapping and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nehlig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Messner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Bm Heuvelink</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
+                <w:t xml:space="preserve">Bruno Tourlière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Rennes, France. 11 p</w:t>
+              <w:t xml:space="preserve">GlobalSoilMap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807103v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil texture GlobalSoilMap products for the French region &amp;quot;Centre</w:t>
               </w:r>
@@ -1796,273 +1796,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification d'un aquifère littoral à l'aide de mesures électromagnétiques héliportées. Exemple à Mayotte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Vittecoq</w:t>
+                <w:t xml:space="preserve">Study of surficial weathering profiles using helicopter borne transient electromagnetic surveys: a case study in Mayotte volcanic island.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ricordel-Prognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Esben Auken</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lacquement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nehlig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix-huitièmes journées techniques du Comité Français d'Hydrogéologie de l'Association Internationale des Hydrogéologues. " Ressources et gestion des aquifères littoraux. Cassis 2012. "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Cassis, France</w:t>
+              <w:t xml:space="preserve">34 th International Geological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00665016v1</w:t>
+                <w:t xml:space="preserve">hal-00682065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of surficial weathering profiles using helicopter borne transient electromagnetic surveys: a case study in Mayotte volcanic island.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Ricordel-Prognon</w:t>
+                <w:t xml:space="preserve">Identification d'un aquifère littoral à l'aide de mesures électromagnétiques héliportées. Exemple à Mayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vittecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lacquement</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esben Auken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nehlig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34 th International Geological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">Dix-huitièmes journées techniques du Comité Français d'Hydrogéologie de l'Association Internationale des Hydrogéologues. " Ressources et gestion des aquifères littoraux. Cassis 2012. "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Cassis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682065v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buried valleys revealed by helicopter borne transient electromagnetic and hydrogeological implications : example of the volcanic island of Mayotte</w:t>
               </w:r>
@@ -2540,524 +2540,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03747496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Où en est la connaissance géologique du sous-sol national?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Could airborne gamma-spectrometric data replace lithological maps as co-variates for digital soil mapping of topsoil particle-size distribution? A case study in Western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bialkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nehlig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoderma Régional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, pp.e00295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2020.e00295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04834676v1</w:t>
+                <w:t xml:space="preserve">hal-03467098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could airborne gamma-spectrometric data replace lithological maps as co-variates for digital soil mapping of topsoil particle-size distribution? A case study in Western France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martelet</w:t>
+                <w:t xml:space="preserve">Où en est la connaissance géologique du sous-sol national?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nehlig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bialkowski</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christelle Loiselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Thiéblemont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma Régional</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24, pp.10-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03467098v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining a reconnaissance soil map by calibrating regression models with data from the same map (Normandy, France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Melilite-bearing lavas in Mayotte (France): An insight into the mantle source below the Comores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard B. M. Heuvelink</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
+                <w:t xml:space="preserve">Anne-Aziliz Pelleter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bachèlery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nehlig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma Régional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2014.07.001⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 208-209, pp.281-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629633v1</w:t>
+                <w:t xml:space="preserve">insu-01089376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melilite-bearing lavas in Mayotte (France): An insight into the mantle source below the Comores</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carole Cordier</w:t>
+                <w:t xml:space="preserve">Refining a reconnaissance soil map by calibrating regression models with data from the same map (Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bas Kempen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bachèlery</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nehlig</w:t>
+                <w:t xml:space="preserve">Gerard B. M. Heuvelink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 208-209, pp.281-297. </w:t>
+              <w:t xml:space="preserve">Geoderma Régional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (septembre 2014), pp.21-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.09.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2014.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01089376v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayotte Critical Zone Observatory: Preliminary Results on Chemical Weathering and Erosion Rates on Volcanic Edifices</w:t>
               </w:r>
@@ -3675,178 +3675,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00679507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géobiodiversité : l'influence de la géologie sur la biodiversité</w:t>
+                <w:t xml:space="preserve">Géologie du bassin de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nehlig</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Egal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 11, p. 10-19</w:t>
+              <w:t xml:space="preserve">, 2010, 12, pp.10-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00520896v1</w:t>
+                <w:t xml:space="preserve">hal-00663278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géologie du bassin de la Loire</w:t>
+                <w:t xml:space="preserve">Géobiodiversité : l'influence de la géologie sur la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nehlig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Egal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 12, pp.10-23</w:t>
+              <w:t xml:space="preserve">, 2010, 11, p. 10-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00663278v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering plume-lithosphere interactions beneath Europe from topographic signatures</w:t>
               </w:r>
@@ -4714,51 +4714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Messner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tourlière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GlobalSoilMap: Basis of the global spatial soil information system</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5157,51 +5157,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C2D67A1"/>
+    <w:nsid w:val="79FE11D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5388,51 +5388,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-nehlig" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3513-5285" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982442v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poggio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamir Libohova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744821v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01133048v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii E.B. Burov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nehlig" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wyns" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739005v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minasny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia. Mulder" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791522v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia Mulder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01355390v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Urvois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cagnard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01366159v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ricordel-Prognon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacquement" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738780v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00983014v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vittecoq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Auken" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Violette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Reninger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741230v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Messner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tourliere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745141v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tourli&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807103v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Collard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Kempen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bm Heuvelink" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748209v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00665016v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Jaouen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00682065v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00619231v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Perrin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577775v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gueydan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756502v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thorette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03747496v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vrielynck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rossi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12594-021-1640-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04834676v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loiselet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467098v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bialkowski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00295" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629633v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard B. M. Heuvelink" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2014.07.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01089376v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Aziliz Pelleter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Caroff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cordier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.09.012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629591v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-A. Puyraveau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;tareh Rad" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaouen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2014.08.014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00985769v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pastre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Scao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-014-0798-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00863057v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scaillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.02.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NHKTKG5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00662087v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Roest" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00679507v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prognon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6060" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CWD761JL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00520896v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Egal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00663278v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00524482v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2006.10.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089720v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Piantone" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbanson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pedroletti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800899v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02378790v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigane" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799955v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781138001190" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793383v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795034v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00646875v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duguet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bogdanoff" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Turland" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-nehlig" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3513-5285" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982442v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poggio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamir Libohova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744821v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01133048v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii E.B. Burov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nehlig" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wyns" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739005v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minasny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia. Mulder" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791522v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia Mulder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01355390v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Urvois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cagnard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01366159v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ricordel-Prognon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacquement" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738780v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00983014v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vittecoq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Auken" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Violette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Reninger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741230v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Messner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tourliere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807103v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Collard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Kempen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bm Heuvelink" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745141v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tourli&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748209v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00682065v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00665016v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Jaouen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00619231v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Perrin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577775v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gueydan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756502v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thorette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03747496v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vrielynck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rossi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12594-021-1640-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467098v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bialkowski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00295" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04834676v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loiselet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01089376v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Aziliz Pelleter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Caroff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cordier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.09.012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629633v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard B. M. Heuvelink" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2014.07.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629591v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-A. Puyraveau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;tareh Rad" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaouen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2014.08.014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00985769v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pastre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Scao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-014-0798-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00863057v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scaillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.02.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NHKTKG5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00662087v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Roest" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00679507v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prognon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6060" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CWD761JL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00663278v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00520896v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Egal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00524482v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2006.10.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089720v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Piantone" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbanson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pedroletti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800899v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02378790v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigane" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799955v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781138001190" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793383v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795034v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00646875v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duguet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bogdanoff" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Turland" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>