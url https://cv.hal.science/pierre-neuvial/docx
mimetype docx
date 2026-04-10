--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -66,5540 +66,5551 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster Size Matters: A Comparative Study of Notip and pARI for Post Hoc Inference in fMRI</w:t>
+                <w:t xml:space="preserve">Review of post-clustering inference methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Peyrouset</w:t>
+                <w:t xml:space="preserve">Nicolas Enjalbert Courrech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Neuvial</w:t>
+                <w:t xml:space="preserve">Cathy Maugis-Rabusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Thirion</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+                <w:t xml:space="preserve">Neuvial Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Statistical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05345389v1</w:t>
+                <w:t xml:space="preserve">hal-05053220v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inference post region selection</w:t>
+                <w:t xml:space="preserve">The dependence of the amino acid backbone conformation on the translated synonymous codon is not statistically significant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Bontemps</w:t>
+                <w:t xml:space="preserve">Javier González-Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bachoc</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Pablo Mier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau Bernadó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2503264122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05109459v1</w:t>
+                <w:t xml:space="preserve">hal-05113237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Knockoffs fail: diagnosing and fixing non-exchangeability of Knockoffs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FDP control in mass-univariate linear models using the residual bootstrap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Davenport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Blain</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04642238v2</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19, pp.1313 - 1336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/25-EJS2354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of post-clustering inference methods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">hal-05053220v1</w:t>
+                <w:t xml:space="preserve">Selective inference after convex clustering with $\ell_1$ penalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bachoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Maugis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neuvial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29, pp.204-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ps/2025004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200062v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-clustering Inference under Dependence</w:t>
+                <w:t xml:space="preserve">Weighted families of contact maps to characterize conformational ensembles of (highly-)flexible proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier González-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau Bernadó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neuvial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (11), pp.btae627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btae627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A two-sample tree-based test for hierarchically organized genomic signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neuvial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Randriamihamison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.qlae011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jrsssc/qlae011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Post hoc false discovery proportion inference under a Hidden Markov Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Perrot-Dockès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neuvial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Roquain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Test</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11749-023-00886-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WASCO: A Wasserstein-based Statistical Tool to Compare Conformational Ensembles of Intrinsically Disordered Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier González-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Sagar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Zanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kresten Lindorff-Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau Bernadó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 435 (14), pp.168053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2023.168053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two-sample goodness-of-fit tests on the flat torus based on Wasserstein distance and their relevance to structural biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier González-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto González-Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neuvial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (1), pp.1547-1586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/23-EJS2135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369795v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notip: Non-parametric True Discovery Proportion control for brain imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neuvial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 260, pp.119492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649114v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistical proofs of the interdependence between nearest neighbor effects on polypeptide backbone conformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier González-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau Bernadó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neuvial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 214 (4), pp.107907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsb.2022.107907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Powerful and interpretable control of false discoveries in two-group differential expression studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Enjalbert-Courrech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neuvial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (23), pp.5214-5221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btac693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601095v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Applicability and interpretability of Ward's hierarchical agglomerative clustering with or without contiguity constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Randriamihamison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neuvial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38, pp.363-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00357-020-09377-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294847v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of Deregulated Mechanisms Specific to Bladder Cancer Subtypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neuvial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Radvanyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Bioinformatics and Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219720021400035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Single-Cell Virtual Cytometer allows user-friendly and versatile analysis and visualization of multimodal single cell RNAseq datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tosolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Madrid-Mencía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nargab/lqaa025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Post hoc confidence bounds on false positives using reference families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neuvial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Roquain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (3), pp.1281-1303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/19-AOS1847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483585v5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Post hoc false positive control for structured hypotheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neuvial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Roquain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (4), pp.1114-1148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sjos.12453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829037v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adjacency-constrained hierarchical clustering of a band similarity matrix with application to Genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Dehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neuvial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Rigaill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algorithms for Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14, pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13015-019-0157-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006331v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New insight for pharmacogenomics studies from the transcriptional analysis of two large-scale cancer cell line panels (vol 7, 15126, 2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sadacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Hamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gestraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bonsang-Kitzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-36812-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the post selection inference constant under restricted isometry properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier González-Delgado</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">François Bachoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04250364v2</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/18-EJS1490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327160v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New insight for pharmacogenomics studies from the transcriptional analysis of two large-scale cancer cell line panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sadacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Hamy-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gestraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bonsang-Kitzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.15126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-14770-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance of a blockwise approach in variable selection using linkage disequilibrium information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Dehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neuvial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-015-0556-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A model for gene deregulation detection using expression data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Picchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neuvial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1752-0509-9-S6-S6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154154v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance evaluation of DNA copy number segmentation methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Pierre-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Rigaill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neuvial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (4), pp.600-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bib/bbu026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952896v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tmle.npvi: targeted, integrative search of associations between DNA copy number and gene expression, accounting for DNA methylation: Fig. 1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chambaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neuvial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (18), pp.3054-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btv320⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asymptotic Results on Adaptive False Discovery Rate Controlling Procedures Based on Kernel Estimators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neuvial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14, pp.1423 - 1459</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644679v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stability-Based Comparison of Class Discovery Methods for DNA Copy Number Profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neuvial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0081458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CalMaTe: a method and software to improve allele-specific copy number of SNP arrays for downstream segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ortiz-Estevez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ander Aramburu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Bengtsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neuvial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (13), pp.1793-1794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bts248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01200761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stability-based comparison of class discovery methods for DNA copy number profiles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neuvial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (12), pp.e81458</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation of a non-parametric variable importance measure of a continuous exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chambaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neuvial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark van Der Laan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, pp.1059-1099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/12-EJS703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subtype and pathway specific responses to anticancer compounds in breast cancer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura M Heiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anguraj Sadanandam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen-Lin Kuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen C Benz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore C Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (8), pp.2724-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On false discovery rate thresholding for classification under sparsity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neuvial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Roquain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (5), pp.Vol. 40, No. 5, 2572-2600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/12-AOS1042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604427v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">More power via graph-structured tests for differential expression of gene networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neuvial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dudoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (2), pp.561-600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/11-AOAS528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521097v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrated genomic analyses of ovarian carcinoma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Cancer Genome Atlas Research Network</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neuvial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 474 (7353), pp.609-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistiques et Génome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schbath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lebarbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neuvial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette des Mathématiciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 130, pp.1-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parent-specific copy number in paired tumor–normal studies using circular binary segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam B Olshen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Bengtsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neuvial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul T Spellman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Olshen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (15), pp.2038-2046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btr329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01200750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of a CpG island methylator phenotype that defines a distinct subgroup of glioma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houtan Noushmehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Weisenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristin Diefes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanan Pujara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancer Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (5), pp.510-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2010.03.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TumorBoost: Normalization of allele-specific tumor copy numbers from a single pair of tumor-normal genotyping microarrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Bengtsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neuvial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terence P Speed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-11-245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-resolution mapping of DNA breakpoints to define true recurrences among ipsilateral breast cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Servant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neuvial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Decraene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Lebigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JNCI: Journal of the National Cancer Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100 (1), pp.48-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jnci/djm266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00204833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asymptotic Properties of False Discovery Rate Controlling Procedures Under Independence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neuvial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2, pp.1065-1110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/08-EJS20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00286066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LICORN: learning cooperative regulation networks from gene expression data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neuvial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bolotin-Fukuhara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Radvanyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (18), pp.2407-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btm352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00192537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VAMP: Visualization and analysis of array-CGH, transcriptome and other molecular profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe La Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Viara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Liva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 (17), pp.2066-2073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btl359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CAPweb: a bioinformatics CGH array Analysis Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Liva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neuvial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Viara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 34 (W), pp.477-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkl215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial normalization of array-CGH data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neuvial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Liva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Manié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7, pp.264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-7-264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00089910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FDP control in mass-univariate linear models using the residual bootstrap</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cluster Size Matters: A Comparative Study of Notip and pARI for Post Hoc Inference in fMRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Peyrouset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neuvial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-05002607v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective inference after convex clustering with $\ell_1$ penalization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Inference post region selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bachoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04200062v2</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dependence of the amino acid backbone conformation on the translated synonymous codon is not statistically significant</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">When Knockoffs fail: diagnosing and fixing non-exchangeability of Knockoffs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Reyero Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Linhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-05113237v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642238v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted families of contact maps to characterize conformational ensembles of (highly-)flexible proteins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Post-clustering Inference under Dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier González-Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Deronzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...4511 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Manié</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">inserm-00089910v1</w:t>
+                <w:t xml:space="preserve">hal-04250364v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5617,77 +5628,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">False Coverage Proportion Control for Conformal Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICML 2025 - 42 nd International Conference on Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Vancouver (BC), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5725,77 +5736,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inférence post hoc pour l'analyse différentielle de données Hi-C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foissac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56e Journées de Statistique de la SFdS (JdS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Statistique, Jun 2025, Marseille, France. pp.446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5833,77 +5844,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédure de test hiérarchique pour l'analyse différentielle de données Hi-C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foissac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Statistique, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5928,90 +5939,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">False Discovery Proportion control for aggregated Knockoffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2023 – 37th Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, New Orleans, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6045,103 +6056,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse différentielle de données Hi-C via la classification ascendante hiérarchique sous contrainte de contiguïté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Randriamihamison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JDS2020 : 52èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Statistique, May 2020, Nice, France. pp.655-660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6166,103 +6177,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of deregulated transcription factors involved in subtypes of cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Elati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Radvanyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 12th International Conference on Bioinformatics and Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, SAN FRANCISCO, United States. pp.1--10, </w:t>
@@ -6300,77 +6311,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification ascendante hiérarchique, contrainte d'ordre : conditions d'applicabilité, interprétabilité des dendrogrammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Randriamihamison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51èmes Journées de Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6395,103 +6406,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjacency-constrained hierarchical clustering of a band similarity matrix with application to genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alia Dehman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Koskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Rigaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Régionale de Bioinformatique et Biostatistique, Génopole Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Toulouse, France</w:t>
@@ -6565,90 +6576,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive review and benchmark of differential analysis tools for Hi-C data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Zytnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMB/ECCB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6673,103 +6684,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjacency-constrained hierarchical clustering of a band similarity matrix with application to genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alia Dehman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Rigaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Methods for Post-Genomic Data (SMPGD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Barcelona, Spain. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6794,77 +6805,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification ascendante hiérarchique, contrainte d'ordre : conditions d'applicabilité, interprétabilité des dendrogrammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Randriamihamison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence sur l'Apprentissage Automatique (CAp 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Toulouse, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6921,77 +6932,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre l'organisation spatiale de l'ADN à l'aide de la statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martina Knoop, Stéphane Blanc, Mokrane Bouzeghoub. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Interdisciplinarité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.178-182, 2023</w:t>
@@ -7020,77 +7031,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On agnostic post hoc approaches to false positive control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Roquain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xinping Cui, Thorsten Dickhaus, Ying Ding, Jason C. Hsu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Multiple Comparisons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
@@ -7141,64 +7152,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical analysis of Single Nucleotide Polymorphism microarrays in cancer studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Bengtsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terence Paul Speed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7277,51 +7288,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions to statistical inference from genomic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Statistics [math.ST]. Université Toulouse III Paul Sabatier, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7371,90 +7382,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">adjclust: Adjacency-Constrained Clustering of a Block-Diagonal Similarity Matrix (R package, available on CRAN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shubham Chaturvedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alia Dehman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Koskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7521,51 +7532,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une médecine personnalisée grâce à la recherche en génomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7583,51 +7594,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tests multiples en génomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, No. 130 pp. 71-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7645,51 +7656,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problématiques statistiques à l'heure de la post-génomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7752,51 +7763,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions to the statistical analysis of microarray data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. Université Paris-Diderot - Paris VII, 2009. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7992,51 +8003,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345389v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Peyrouset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neuvial" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109459v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bontemps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642238v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Reyero Lobo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Linhart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053220v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Enjalbert Courrech" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Maugis-Rabusseau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neuvial Pierre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04250364v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gonz&#225;lez-Delgado" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Deronzier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cort&#233;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002607v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Davenport" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-EJS2354" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200062v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Maugis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2025004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05113237v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Bernad&#243;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2503264122" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04749226v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btae627" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516167v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Randriamihamison" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssc/qlae011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214472v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dock&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Blanchard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Roquain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11749-023-00886-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04056662v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sagar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zanon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kresten Lindorff-Larsen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2023.168053" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369795v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gonz&#225;lez-Sanz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-EJS2135" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649114v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119492" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03826233v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2022.107907" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601095v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Enjalbert-Courrech" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac693" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294847v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00357-020-09377-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079966v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Champion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elati" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Radvanyi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720021400035" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861405v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tosolini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Gao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perrier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Madrid-Menc&#237;a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaa025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483585v5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-AOS1847" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829037v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Durand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12453" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006331v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Dehman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-019-0157-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619813v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sadacca" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Hamy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gestraud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonsang-Kitzis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36812-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03327160v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-EJS1490" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634180v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Hamy-Petit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Laurent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14770-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154154v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Picchetti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Nicolle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-9-S6-S6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193074v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0556-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952896v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pierre-Jean" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbu026" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113680v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chambaz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv320" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644679v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643008v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Brito" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hup&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barillot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081458" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201580v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200761v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ortiz-Estevez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Aramburu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Bengtsson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Rubio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts248" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201568v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M Heiser" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anguraj Sadanandam" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Lin Kuo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C Benz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore C Goldstein" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629899v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Der Laan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-EJS703" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604427v3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-AOS1042" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521097v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacob" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dudoit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AOAS528" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201577v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Cancer Genome Atlas Research Network" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698143v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schbath" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebarbier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chiquet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200750v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam B Olshen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul T Spellman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Olshen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr329" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201573v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houtan Noushmehr" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weisenberger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Diefes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Phillips" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanan Pujara" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2010.03.017" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199777v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence P Speed" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-11-245" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204833v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bollet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Servant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Decraene" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lebigot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/djm266" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286066v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/08-EJS20" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192537v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bolotin-Fukuhara" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btm352" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199867v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe La Rosa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viara" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pierron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Liva" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl359" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199870v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl215" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089910v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mani&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-264" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134749v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113438v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Jorge" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593207v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250621v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grisel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2310.10373" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892664v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516892v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/v7qj" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734011v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788245v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Koskas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185342v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790995v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786174v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930070v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320543v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Handbook-of-Multiple-Comparisons/Cui-Dickhaus-Ding-Hsu/p/book/9780367140670" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429030888-9" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497273v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Paul Speed" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16345-6_11" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02969229v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791370v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Chaturvedi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201657v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201629v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201651v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bourguignon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00433045v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053220v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Enjalbert Courrech" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Maugis-Rabusseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neuvial Pierre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05113237v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gonz&#225;lez-Delgado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Bernad&#243;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neuvial" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cort&#233;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2503264122" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002607v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Davenport" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-EJS2354" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200062v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Maugis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2025004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04749226v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btae627" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516167v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Randriamihamison" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssc/qlae011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214472v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dock&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Blanchard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Roquain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11749-023-00886-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04056662v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sagar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zanon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kresten Lindorff-Larsen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2023.168053" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369795v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gonz&#225;lez-Sanz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-EJS2135" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649114v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119492" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03826233v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2022.107907" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601095v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Enjalbert-Courrech" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac693" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294847v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00357-020-09377-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079966v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Champion" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Radvanyi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720021400035" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861405v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tosolini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Gao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Madrid-Menc&#237;a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaa025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483585v5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-AOS1847" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829037v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Durand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12453" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006331v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Dehman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-019-0157-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619813v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sadacca" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Hamy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gestraud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonsang-Kitzis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36812-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03327160v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-EJS1490" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634180v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Hamy-Petit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Laurent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14770-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193074v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0556-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154154v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Picchetti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Nicolle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-9-S6-S6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952896v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pierre-Jean" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbu026" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chambaz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv320" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644679v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643008v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Brito" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hup&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barillot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081458" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200761v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ortiz-Estevez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Aramburu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Bengtsson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Rubio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts248" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201580v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629899v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Der Laan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-EJS703" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201568v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M Heiser" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anguraj Sadanandam" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Lin Kuo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C Benz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore C Goldstein" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604427v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-AOS1042" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521097v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacob" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dudoit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AOAS528" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201577v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Cancer Genome Atlas Research Network" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698143v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schbath" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebarbier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chiquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200750v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam B Olshen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul T Spellman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Olshen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr329" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201573v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houtan Noushmehr" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weisenberger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Diefes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Phillips" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanan Pujara" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2010.03.017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199777v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence P Speed" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-11-245" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204833v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bollet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Servant" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Decraene" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lebigot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/djm266" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286066v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/08-EJS20" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192537v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bolotin-Fukuhara" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btm352" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199867v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe La Rosa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viara" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pierron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Liva" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl359" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199870v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl215" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089910v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mani&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-264" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345389v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Peyrouset" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109459v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bontemps" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642238v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Reyero Lobo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Linhart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04250364v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Deronzier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134749v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113438v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Jorge" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593207v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250621v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grisel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2310.10373" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892664v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516892v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/v7qj" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734011v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788245v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Koskas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185342v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790995v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786174v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930070v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320543v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Handbook-of-Multiple-Comparisons/Cui-Dickhaus-Ding-Hsu/p/book/9780367140670" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429030888-9" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497273v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Paul Speed" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16345-6_11" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02969229v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791370v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Chaturvedi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201657v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201629v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201651v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bourguignon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00433045v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>