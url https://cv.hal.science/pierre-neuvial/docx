--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -199,612 +199,612 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053220v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dependence of the amino acid backbone conformation on the translated synonymous codon is not statistically significant</w:t>
+                <w:t xml:space="preserve">FDP control in mass-univariate linear models using the residual bootstrap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier González-Delgado</w:t>
+                <w:t xml:space="preserve">Samuel Davenport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Mier</w:t>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pau Bernadó</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2503264122⟩</w:t>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19, pp.1313 - 1336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/25-EJS2354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05113237v1</w:t>
+                <w:t xml:space="preserve">hal-05002607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FDP control in mass-univariate linear models using the residual bootstrap</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Selective inference after convex clustering with $\ell_1$ penalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bachoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Maugis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/25-EJS2354⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29, pp.204-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ps/2025004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05002607v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200062v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective inference after convex clustering with $\ell_1$ penalization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The dependence of the amino acid backbone conformation on the translated synonymous codon is not statistically significant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier González-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Mier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bachoc</w:t>
+                <w:t xml:space="preserve">Pau Bernadó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Maugis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Neuvial</w:t>
+                <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 29, pp.204-242. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (24), </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ps/2025004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2503264122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200062v2</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted families of contact maps to characterize conformational ensembles of (highly-)flexible proteins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A two-sample tree-based test for hierarchically organized genomic signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pau Bernadó</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juan Cortés</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Randriamihamison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btae627⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.qlae011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jrsssc/qlae011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04749226v1</w:t>
+                <w:t xml:space="preserve">hal-04516167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-sample tree-based test for hierarchically organized genomic signals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Weighted families of contact maps to characterize conformational ensembles of (highly-)flexible proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier González-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau Bernadó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.qlae011. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (11), pp.btae627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jrsssc/qlae011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btae627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516167v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post hoc false discovery proportion inference under a Hidden Markov Model</w:t>
               </w:r>
@@ -816,51 +816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Perrot-Dockès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Roquain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -907,51 +907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WASCO: A Wasserstein-based Statistical Tool to Compare Conformational Ensembles of Intrinsically Disordered Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier González-Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Sagar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -959,51 +959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Zanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kresten Lindorff-Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pau Bernadó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 435 (14), pp.168053. </w:t>
@@ -1041,90 +1041,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-sample goodness-of-fit tests on the flat torus based on Wasserstein distance and their relevance to structural biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier González-Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto González-Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17 (1), pp.1547-1586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1171,64 +1171,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notip: Non-parametric True Discovery Proportion control for brain imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 260, pp.119492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1262,90 +1262,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical proofs of the interdependence between nearest neighbor effects on polypeptide backbone conformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier González-Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau Bernadó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pau Bernadó</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 214 (4), pp.107907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1392,51 +1392,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Powerful and interpretable control of false discoveries in two-group differential expression studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Enjalbert-Courrech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 38 (23), pp.5214-5221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1470,77 +1470,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applicability and interpretability of Ward's hierarchical agglomerative clustering with or without contiguity constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Randriamihamison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Classification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 38, pp.363-389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1604,51 +1604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Elati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1706,382 +1706,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Cell Virtual Cytometer allows user-friendly and versatile analysis and visualization of multimodal single cell RNAseq datasets</w:t>
+                <w:t xml:space="preserve">Post hoc false positive control for structured hypotheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Pont</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillermo Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neuvial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Roquain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nargab/lqaa025⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (4), pp.1114-1148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sjos.12453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02861405v1</w:t>
+                <w:t xml:space="preserve">hal-01829037v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post hoc confidence bounds on false positives using reference families</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Single-Cell Virtual Cytometer allows user-friendly and versatile analysis and visualization of multimodal single cell RNAseq datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tosolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Madrid-Mencía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/19-AOS1847⟩</w:t>
+              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nargab/lqaa025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483585v5</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post hoc false positive control for structured hypotheses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Post hoc confidence bounds on false positives using reference families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Roquain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 47 (4), pp.1114-1148. </w:t>
+              <w:t xml:space="preserve">Annals of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (3), pp.1281-1303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sjos.12453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/19-AOS1847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829037v3</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483585v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjacency-constrained hierarchical clustering of a band similarity matrix with application to Genomics</w:t>
               </w:r>
@@ -2093,77 +2093,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alia Dehman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Rigaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithms for Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14, pp.22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2331,77 +2331,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the post selection inference constant under restricted isometry properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bachoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2563,265 +2563,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of a blockwise approach in variable selection using linkage disequilibrium information</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A model for gene deregulation detection using expression data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Picchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12859-015-0556-6⟩</w:t>
+              <w:t xml:space="preserve">BMC Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1752-0509-9-S6-S6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193074v1</w:t>
+                <w:t xml:space="preserve">hal-01154154v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model for gene deregulation detection using expression data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Performance of a blockwise approach in variable selection using linkage disequilibrium information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Dehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9, </w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1752-0509-9-S6-S6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12859-015-0556-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154154v2</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation of DNA copy number segmentation methods</w:t>
               </w:r>
@@ -2833,51 +2833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Pierre-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Rigaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16 (4), pp.600-615. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2924,51 +2924,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tmle.npvi: targeted, integrative search of associations between DNA copy number and gene expression, accounting for DNA methylation: Fig. 1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chambaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (18), pp.3054-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3002,51 +3002,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic Results on Adaptive False Discovery Rate Controlling Procedures Based on Kernel Estimators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14, pp.1423 - 1459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3097,51 +3097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3182,308 +3182,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CalMaTe: a method and software to improve allele-specific copy number of SNP arrays for downstream segmentation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Stability-based comparison of class discovery methods for DNA copy number profiles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Angel Rubio</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (12), pp.e81458</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01200761v1</w:t>
+                <w:t xml:space="preserve">hal-01201580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability-based comparison of class discovery methods for DNA copy number profiles.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Subtype and pathway specific responses to anticancer compounds in breast cancer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura M Heiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anguraj Sadanandam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen-Lin Kuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen C Benz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore C Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 8 (12), pp.e81458</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (8), pp.2724-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201580v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of a non-parametric variable importance measure of a continuous exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chambaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3524,182 +3519,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00629899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subtype and pathway specific responses to anticancer compounds in breast cancer.</w:t>
+                <w:t xml:space="preserve">CalMaTe: a method and software to improve allele-specific copy number of SNP arrays for downstream segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura M Heiser</w:t>
+                <w:t xml:space="preserve">Maria Ortiz-Estevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anguraj Sadanandam</w:t>
+                <w:t xml:space="preserve">Ander Aramburu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wen-Lin Kuo</w:t>
+                <w:t xml:space="preserve">Henrik Bengtsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen C Benz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angel Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (13), pp.1793-1794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bts248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201568v1</w:t>
+                <w:t xml:space="preserve">hal-01200761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On false discovery rate thresholding for classification under sparsity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Roquain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3759,51 +3759,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More power via graph-structured tests for differential expression of gene networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dudoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3863,51 +3863,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated genomic analyses of ovarian carcinoma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cancer Genome Atlas Research Network</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 474 (7353), pp.609-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3971,51 +3971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Schbath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lebarbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chiquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4066,64 +4066,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parent-specific copy number in paired tumor–normal studies using circular binary segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam B Olshen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Bengtsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul T Spellman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4321,64 +4321,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TumorBoost: Normalization of allele-specific tumor copy numbers from a single pair of tumor-normal genotyping microarrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Bengtsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terence P Speed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4451,51 +4451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Servant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Decraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4559,51 +4559,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic Properties of False Discovery Rate Controlling Procedures Under Independence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2, pp.1065-1110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4650,51 +4650,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LICORN: learning cooperative regulation networks from gene expression data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Elati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bolotin-Fukuhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4931,51 +4931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Liva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5039,51 +5039,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial normalization of array-CGH data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5199,386 +5199,386 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster Size Matters: A Comparative Study of Notip and pARI for Post Hoc Inference in fMRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When Knockoffs fail: diagnosing and fixing non-exchangeability of Knockoffs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Peyrouset</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Angel Reyero Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Linhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05345389v1</w:t>
+                <w:t xml:space="preserve">hal-04642238v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inference post region selection</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cluster Size Matters: A Comparative Study of Notip and pARI for Post Hoc Inference in fMRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Peyrouset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neuvial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Bontemps</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-05109459v1</w:t>
+                <w:t xml:space="preserve">hal-05345389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Knockoffs fail: diagnosing and fixing non-exchangeability of Knockoffs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inference post region selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bachoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neuvial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angel Reyero Lobo</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-04642238v2</w:t>
+                <w:t xml:space="preserve">hal-05109459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-clustering Inference under Dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier González-Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Deronzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5622,299 +5622,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">False Coverage Proportion Control for Conformal Prediction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Inférence post hoc pour l'analyse différentielle de données Hi-C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foissac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2025 - 42 nd International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Vancouver (BC), Canada</w:t>
+              <w:t xml:space="preserve">56e Journées de Statistique de la SFdS (JdS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique, Jun 2025, Marseille, France. pp.446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05134749v1</w:t>
+                <w:t xml:space="preserve">hal-05113438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inférence post hoc pour l'analyse différentielle de données Hi-C</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">False Coverage Proportion Control for Conformal Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Foissac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56e Journées de Statistique de la SFdS (JdS 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique, Jun 2025, Marseille, France. pp.446</w:t>
+              <w:t xml:space="preserve">ICML 2025 - 42 nd International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vancouver (BC), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05113438v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédure de test hiérarchique pour l'analyse différentielle de données Hi-C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foissac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Statistique, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5952,77 +5952,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">False Discovery Proportion control for aggregated Knockoffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2023 – 37th Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, New Orleans, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6050,338 +6050,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse différentielle de données Hi-C via la classification ascendante hiérarchique sous contrainte de contiguïté</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Identification of deregulated transcription factors involved in subtypes of cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Radvanyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDS2020 : 52èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 12th International Conference on Bioinformatics and Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, SAN FRANCISCO, United States. pp.1--10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29007/v7qj⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02892664v1</w:t>
+                <w:t xml:space="preserve">hal-01516892v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of deregulated transcription factors involved in subtypes of cancers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Analyse différentielle de données Hi-C via la classification ascendante hiérarchique sous contrainte de contiguïté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Randriamihamison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 12th International Conference on Bioinformatics and Computational Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JDS2020 : 52èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique, May 2020, Nice, France. pp.655-660</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.29007/v7qj⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01516892v2</w:t>
+                <w:t xml:space="preserve">hal-02892664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification ascendante hiérarchique, contrainte d'ordre : conditions d'applicabilité, interprétabilité des dendrogrammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Randriamihamison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51èmes Journées de Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6445,51 +6445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alia Dehman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Koskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Rigaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6563,103 +6563,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive review and benchmark of differential analysis tools for Hi-C data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Zytnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMB/ECCB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6678,243 +6678,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05185342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjacency-constrained hierarchical clustering of a band similarity matrix with application to genomics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Classification ascendante hiérarchique, contrainte d'ordre : conditions d'applicabilité, interprétabilité des dendrogrammes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Randriamihamison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods for Post-Genomic Data (SMPGD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Barcelona, Spain. 2019</w:t>
+              <w:t xml:space="preserve">Conférence sur l'Apprentissage Automatique (CAp 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790995v1</w:t>
+                <w:t xml:space="preserve">hal-02786174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification ascendante hiérarchique, contrainte d'ordre : conditions d'applicabilité, interprétabilité des dendrogrammes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Adjacency-constrained hierarchical clustering of a band similarity matrix with application to genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Dehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Rigaill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur l'Apprentissage Automatique (CAp 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. , 2019</w:t>
+              <w:t xml:space="preserve">Statistical Methods for Post-Genomic Data (SMPGD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Barcelona, Spain. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786174v1</w:t>
+                <w:t xml:space="preserve">hal-02790995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6932,77 +6932,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre l'organisation spatiale de l'ADN à l'aide de la statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martina Knoop, Stéphane Blanc, Mokrane Bouzeghoub. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Interdisciplinarité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.178-182, 2023</w:t>
@@ -7044,51 +7044,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On agnostic post hoc approaches to false positive control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Roquain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7152,64 +7152,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical analysis of Single Nucleotide Polymorphism microarrays in cancer studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Bengtsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terence Paul Speed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7288,51 +7288,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions to statistical inference from genomic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Statistics [math.ST]. Université Toulouse III Paul Sabatier, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7382,51 +7382,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">adjclust: Adjacency-Constrained Clustering of a Block-Diagonal Similarity Matrix (R package, available on CRAN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7532,51 +7532,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une médecine personnalisée grâce à la recherche en génomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7594,51 +7594,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tests multiples en génomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, No. 130 pp. 71-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7656,51 +7656,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problématiques statistiques à l'heure de la post-génomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7763,51 +7763,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions to the statistical analysis of microarray data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. Université Paris-Diderot - Paris VII, 2009. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8003,51 +8003,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053220v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Enjalbert Courrech" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Maugis-Rabusseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neuvial Pierre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05113237v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gonz&#225;lez-Delgado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Bernad&#243;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neuvial" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cort&#233;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2503264122" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002607v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Davenport" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-EJS2354" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200062v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Maugis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2025004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04749226v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btae627" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516167v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Randriamihamison" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssc/qlae011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214472v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dock&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Blanchard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Roquain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11749-023-00886-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04056662v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sagar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zanon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kresten Lindorff-Larsen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2023.168053" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369795v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gonz&#225;lez-Sanz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-EJS2135" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649114v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119492" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03826233v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2022.107907" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601095v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Enjalbert-Courrech" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac693" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294847v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00357-020-09377-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079966v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Champion" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Radvanyi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720021400035" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861405v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tosolini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Gao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Madrid-Menc&#237;a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaa025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483585v5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-AOS1847" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829037v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Durand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12453" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006331v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Dehman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-019-0157-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619813v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sadacca" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Hamy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gestraud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonsang-Kitzis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36812-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03327160v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-EJS1490" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634180v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Hamy-Petit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Laurent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14770-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193074v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0556-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154154v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Picchetti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Nicolle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-9-S6-S6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952896v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pierre-Jean" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbu026" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chambaz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv320" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644679v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643008v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Brito" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hup&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barillot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081458" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200761v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ortiz-Estevez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Aramburu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Bengtsson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Rubio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts248" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201580v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629899v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Der Laan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-EJS703" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201568v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M Heiser" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anguraj Sadanandam" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Lin Kuo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C Benz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore C Goldstein" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604427v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-AOS1042" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521097v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacob" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dudoit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AOAS528" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201577v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Cancer Genome Atlas Research Network" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698143v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schbath" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebarbier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chiquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200750v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam B Olshen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul T Spellman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Olshen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr329" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201573v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houtan Noushmehr" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weisenberger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Diefes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Phillips" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanan Pujara" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2010.03.017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199777v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence P Speed" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-11-245" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204833v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bollet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Servant" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Decraene" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lebigot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/djm266" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286066v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/08-EJS20" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192537v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bolotin-Fukuhara" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btm352" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199867v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe La Rosa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viara" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pierron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Liva" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl359" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199870v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl215" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089910v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mani&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-264" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345389v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Peyrouset" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109459v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bontemps" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642238v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Reyero Lobo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Linhart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04250364v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Deronzier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134749v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113438v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Jorge" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593207v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250621v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grisel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2310.10373" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892664v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516892v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/v7qj" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734011v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788245v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Koskas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185342v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790995v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786174v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930070v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320543v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Handbook-of-Multiple-Comparisons/Cui-Dickhaus-Ding-Hsu/p/book/9780367140670" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429030888-9" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497273v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Paul Speed" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16345-6_11" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02969229v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791370v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Chaturvedi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201657v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201629v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201651v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bourguignon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00433045v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053220v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Enjalbert Courrech" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Maugis-Rabusseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neuvial Pierre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002607v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Davenport" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neuvial" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-EJS2354" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200062v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Maugis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2025004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05113237v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gonz&#225;lez-Delgado" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Bernad&#243;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cort&#233;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2503264122" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516167v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Randriamihamison" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssc/qlae011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04749226v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btae627" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214472v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dock&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Blanchard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Roquain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11749-023-00886-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04056662v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sagar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zanon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kresten Lindorff-Larsen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2023.168053" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369795v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gonz&#225;lez-Sanz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-EJS2135" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649114v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119492" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03826233v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2022.107907" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601095v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Enjalbert-Courrech" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac693" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294847v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00357-020-09377-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079966v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Champion" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Radvanyi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720021400035" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829037v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12453" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861405v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tosolini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Gao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perrier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Madrid-Menc&#237;a" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaa025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483585v5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-AOS1847" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006331v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Dehman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-019-0157-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619813v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sadacca" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Hamy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gestraud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonsang-Kitzis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36812-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03327160v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-EJS1490" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634180v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Hamy-Petit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Laurent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14770-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154154v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Picchetti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Nicolle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-9-S6-S6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193074v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0556-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952896v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pierre-Jean" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbu026" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chambaz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv320" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644679v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643008v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Brito" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hup&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barillot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081458" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201580v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201568v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M Heiser" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anguraj Sadanandam" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Lin Kuo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C Benz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore C Goldstein" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629899v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Der Laan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-EJS703" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200761v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ortiz-Estevez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Aramburu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Bengtsson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Rubio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts248" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604427v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-AOS1042" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521097v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacob" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dudoit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AOAS528" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201577v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Cancer Genome Atlas Research Network" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698143v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schbath" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebarbier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chiquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200750v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam B Olshen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul T Spellman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Olshen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr329" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201573v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houtan Noushmehr" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weisenberger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Diefes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Phillips" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanan Pujara" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2010.03.017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199777v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence P Speed" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-11-245" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204833v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bollet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Servant" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Decraene" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lebigot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/djm266" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286066v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/08-EJS20" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192537v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bolotin-Fukuhara" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btm352" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199867v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe La Rosa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viara" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pierron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Liva" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl359" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199870v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl215" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089910v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mani&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-264" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642238v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Reyero Lobo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Linhart" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345389v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Peyrouset" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109459v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bontemps" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04250364v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Deronzier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113438v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Jorge" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134749v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593207v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250621v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grisel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2310.10373" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516892v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/v7qj" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892664v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734011v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788245v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Koskas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185342v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786174v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790995v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930070v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320543v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Handbook-of-Multiple-Comparisons/Cui-Dickhaus-Ding-Hsu/p/book/9780367140670" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429030888-9" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497273v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Paul Speed" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16345-6_11" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02969229v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791370v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Chaturvedi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201657v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201629v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201651v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bourguignon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00433045v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>