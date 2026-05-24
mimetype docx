--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -537,274 +537,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05113237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-sample tree-based test for hierarchically organized genomic signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weighted families of contact maps to characterize conformational ensembles of (highly-)flexible proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier González-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau Bernadó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jrsssc/qlae011⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (11), pp.btae627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btae627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04516167v1</w:t>
+                <w:t xml:space="preserve">hal-04749226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted families of contact maps to characterize conformational ensembles of (highly-)flexible proteins</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A two-sample tree-based test for hierarchically organized genomic signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juan Cortés</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Randriamihamison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 40 (11), pp.btae627. </w:t>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.qlae011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btae627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jrsssc/qlae011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749226v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post hoc false discovery proportion inference under a Hidden Markov Model</w:t>
               </w:r>
@@ -1470,64 +1470,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applicability and interpretability of Ward's hierarchical agglomerative clustering with or without contiguity constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Randriamihamison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1706,382 +1706,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post hoc false positive control for structured hypotheses</w:t>
+                <w:t xml:space="preserve">Single-Cell Virtual Cytometer allows user-friendly and versatile analysis and visualization of multimodal single cell RNAseq datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo Durand</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tosolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Madrid-Mencía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sjos.12453⟩</w:t>
+              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nargab/lqaa025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829037v3</w:t>
+                <w:t xml:space="preserve">hal-02861405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Cell Virtual Cytometer allows user-friendly and versatile analysis and visualization of multimodal single cell RNAseq datasets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Post hoc confidence bounds on false positives using reference families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neuvial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Roquain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nargab/lqaa025⟩</w:t>
+              <w:t xml:space="preserve">Annals of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (3), pp.1281-1303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/19-AOS1847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02861405v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483585v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post hoc confidence bounds on false positives using reference families</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post hoc false positive control for structured hypotheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Roquain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 48 (3), pp.1281-1303. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (4), pp.1114-1148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/19-AOS1847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sjos.12453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483585v5</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829037v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjacency-constrained hierarchical clustering of a band similarity matrix with application to Genomics</w:t>
               </w:r>
@@ -2119,51 +2119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Rigaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithms for Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14, pp.22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2563,265 +2563,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model for gene deregulation detection using expression data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Elati</w:t>
+                <w:t xml:space="preserve">Performance of a blockwise approach in variable selection using linkage disequilibrium information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Dehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Systems Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1752-0509-9-S6-S6⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-015-0556-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154154v2</w:t>
+                <w:t xml:space="preserve">hal-01193074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of a blockwise approach in variable selection using linkage disequilibrium information</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+                <w:t xml:space="preserve">A model for gene deregulation detection using expression data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Picchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16, pp.14. </w:t>
+              <w:t xml:space="preserve">BMC Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12859-015-0556-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1752-0509-9-S6-S6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193074v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154154v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation of DNA copy number segmentation methods</w:t>
               </w:r>
@@ -3182,494 +3182,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability-based comparison of class discovery methods for DNA copy number profiles.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Subtype and pathway specific responses to anticancer compounds in breast cancer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura M Heiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anguraj Sadanandam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen-Lin Kuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen C Benz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore C Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 8 (12), pp.e81458</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (8), pp.2724-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201580v1</w:t>
+                <w:t xml:space="preserve">hal-01201568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subtype and pathway specific responses to anticancer compounds in breast cancer.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CalMaTe: a method and software to improve allele-specific copy number of SNP arrays for downstream segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ortiz-Estevez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ander Aramburu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Bengtsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neuvial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (13), pp.1793-1794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bts248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201568v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01200761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of a non-parametric variable importance measure of a continuous exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chambaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6, pp.1059-1099. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1214/12-EJS703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00629899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CalMaTe: a method and software to improve allele-specific copy number of SNP arrays for downstream segmentation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Henrik Bengtsson</w:t>
+                <w:t xml:space="preserve">Stability-based comparison of class discovery methods for DNA copy number profiles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Angel Rubio</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (12), pp.e81458</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bts248⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01200761v1</w:t>
+                <w:t xml:space="preserve">hal-01201580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On false discovery rate thresholding for classification under sparsity</w:t>
               </w:r>
@@ -4066,51 +4066,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parent-specific copy number in paired tumor–normal studies using circular binary segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam B Olshen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Bengtsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4321,51 +4321,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TumorBoost: Normalization of allele-specific tumor copy numbers from a single pair of tumor-normal genotyping microarrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Bengtsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4765,429 +4765,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00192537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VAMP: Visualization and analysis of array-CGH, transcriptome and other molecular profiles</w:t>
+                <w:t xml:space="preserve">CAPweb: a bioinformatics CGH array Analysis Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe La Rosa</w:t>
+                <w:t xml:space="preserve">Stéphane Liva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neuvial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Viara</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Liva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btl359⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 34 (W), pp.477-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkl215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199867v1</w:t>
+                <w:t xml:space="preserve">hal-01199870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAPweb: a bioinformatics CGH array Analysis Platform</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Spatial normalization of array-CGH data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neuvial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Liva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eric Viara</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Manié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkl215⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7, pp.264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-7-264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199870v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00089910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial normalization of array-CGH data.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Neuvial</w:t>
+                <w:t xml:space="preserve">VAMP: Visualization and analysis of array-CGH, transcriptome and other molecular profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe La Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Viara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Liva</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Manié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 7, pp.264. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 (17), pp.2066-2073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-7-264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btl359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00089910v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5199,171 +5199,145 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Knockoffs fail: diagnosing and fixing non-exchangeability of Knockoffs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inference post region selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angel Reyero Lobo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+                <w:t xml:space="preserve">Dominique Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bachoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642238v2</w:t>
+                <w:t xml:space="preserve">hal-05109459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster Size Matters: A Comparative Study of Notip and pARI for Post Hoc Inference in fMRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Peyrouset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5371,145 +5345,171 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inference post region selection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When Knockoffs fail: diagnosing and fixing non-exchangeability of Knockoffs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Reyero Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Bontemps</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Bachoc</w:t>
+                <w:t xml:space="preserve">Julia Linhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109459v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642238v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-clustering Inference under Dependence</w:t>
               </w:r>
@@ -5654,64 +5654,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foissac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56e Journées de Statistique de la SFdS (JdS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Statistique, Jun 2025, Marseille, France. pp.446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5857,64 +5857,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foissac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Statistique, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6050,338 +6050,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of deregulated transcription factors involved in subtypes of cancers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Chiquet</w:t>
+                <w:t xml:space="preserve">Analyse différentielle de données Hi-C via la classification ascendante hiérarchique sous contrainte de contiguïté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Randriamihamison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 12th International Conference on Bioinformatics and Computational Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JDS2020 : 52èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique, May 2020, Nice, France. pp.655-660</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516892v2</w:t>
+                <w:t xml:space="preserve">hal-02892664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse différentielle de données Hi-C via la classification ascendante hiérarchique sous contrainte de contiguïté</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+                <w:t xml:space="preserve">Identification of deregulated transcription factors involved in subtypes of cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Radvanyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDS2020 : 52èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 12th International Conference on Bioinformatics and Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, SAN FRANCISCO, United States. pp.1--10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29007/v7qj⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892664v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516892v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification ascendante hiérarchique, contrainte d'ordre : conditions d'applicabilité, interprétabilité des dendrogrammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Randriamihamison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51èmes Journées de Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6576,90 +6576,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive review and benchmark of differential analysis tools for Hi-C data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Zytnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMB/ECCB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6678,243 +6678,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05185342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification ascendante hiérarchique, contrainte d'ordre : conditions d'applicabilité, interprétabilité des dendrogrammes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathanaël Randriamihamison</w:t>
+                <w:t xml:space="preserve">Adjacency-constrained hierarchical clustering of a band similarity matrix with application to genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Dehman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Rigaill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur l'Apprentissage Automatique (CAp 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. , 2019</w:t>
+              <w:t xml:space="preserve">Statistical Methods for Post-Genomic Data (SMPGD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Barcelona, Spain. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786174v1</w:t>
+                <w:t xml:space="preserve">hal-02790995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjacency-constrained hierarchical clustering of a band similarity matrix with application to genomics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alia Dehman</w:t>
+                <w:t xml:space="preserve">Classification ascendante hiérarchique, contrainte d'ordre : conditions d'applicabilité, interprétabilité des dendrogrammes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Randriamihamison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods for Post-Genomic Data (SMPGD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Barcelona, Spain. 2019</w:t>
+              <w:t xml:space="preserve">Conférence sur l'Apprentissage Automatique (CAp 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790995v1</w:t>
+                <w:t xml:space="preserve">hal-02786174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6945,64 +6945,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre l'organisation spatiale de l'ADN à l'aide de la statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martina Knoop, Stéphane Blanc, Mokrane Bouzeghoub. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Interdisciplinarité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.178-182, 2023</w:t>
@@ -7165,51 +7165,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical analysis of Single Nucleotide Polymorphism microarrays in cancer studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Bengtsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terence Paul Speed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8003,51 +8003,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053220v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Enjalbert Courrech" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Maugis-Rabusseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neuvial Pierre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002607v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Davenport" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neuvial" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-EJS2354" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200062v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Maugis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2025004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05113237v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gonz&#225;lez-Delgado" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Bernad&#243;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cort&#233;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2503264122" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516167v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Randriamihamison" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssc/qlae011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04749226v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btae627" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214472v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dock&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Blanchard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Roquain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11749-023-00886-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04056662v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sagar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zanon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kresten Lindorff-Larsen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2023.168053" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369795v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gonz&#225;lez-Sanz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-EJS2135" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649114v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119492" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03826233v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2022.107907" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601095v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Enjalbert-Courrech" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac693" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294847v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00357-020-09377-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079966v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Champion" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Radvanyi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720021400035" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829037v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12453" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861405v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tosolini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Gao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perrier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Madrid-Menc&#237;a" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaa025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483585v5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-AOS1847" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006331v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Dehman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-019-0157-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619813v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sadacca" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Hamy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gestraud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonsang-Kitzis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36812-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03327160v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-EJS1490" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634180v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Hamy-Petit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Laurent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14770-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154154v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Picchetti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Nicolle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-9-S6-S6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193074v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0556-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952896v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pierre-Jean" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbu026" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chambaz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv320" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644679v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643008v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Brito" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hup&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barillot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081458" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201580v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201568v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M Heiser" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anguraj Sadanandam" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Lin Kuo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C Benz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore C Goldstein" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629899v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Der Laan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-EJS703" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200761v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ortiz-Estevez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Aramburu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Bengtsson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Rubio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts248" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604427v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-AOS1042" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521097v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacob" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dudoit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AOAS528" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201577v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Cancer Genome Atlas Research Network" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698143v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schbath" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebarbier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chiquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200750v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam B Olshen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul T Spellman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Olshen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr329" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201573v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houtan Noushmehr" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weisenberger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Diefes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Phillips" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanan Pujara" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2010.03.017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199777v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence P Speed" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-11-245" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204833v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bollet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Servant" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Decraene" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lebigot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/djm266" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286066v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/08-EJS20" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192537v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bolotin-Fukuhara" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btm352" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199867v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe La Rosa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viara" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pierron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Liva" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl359" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199870v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl215" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089910v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mani&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-264" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642238v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Reyero Lobo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Linhart" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345389v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Peyrouset" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109459v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bontemps" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04250364v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Deronzier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113438v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Jorge" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134749v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593207v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250621v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grisel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2310.10373" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516892v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/v7qj" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892664v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734011v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788245v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Koskas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185342v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786174v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790995v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930070v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320543v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Handbook-of-Multiple-Comparisons/Cui-Dickhaus-Ding-Hsu/p/book/9780367140670" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429030888-9" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497273v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Paul Speed" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16345-6_11" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02969229v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791370v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Chaturvedi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201657v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201629v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201651v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bourguignon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00433045v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053220v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Enjalbert Courrech" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Maugis-Rabusseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neuvial Pierre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002607v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Davenport" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neuvial" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-EJS2354" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200062v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Maugis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2025004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05113237v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gonz&#225;lez-Delgado" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Bernad&#243;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cort&#233;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2503264122" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04749226v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btae627" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516167v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Randriamihamison" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssc/qlae011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214472v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dock&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Blanchard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Roquain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11749-023-00886-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04056662v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sagar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zanon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kresten Lindorff-Larsen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2023.168053" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369795v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gonz&#225;lez-Sanz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-EJS2135" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649114v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119492" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03826233v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2022.107907" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601095v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Enjalbert-Courrech" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac693" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294847v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00357-020-09377-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079966v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Champion" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Radvanyi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720021400035" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861405v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tosolini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Gao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Madrid-Menc&#237;a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaa025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483585v5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-AOS1847" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829037v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Durand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12453" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006331v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Dehman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-019-0157-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619813v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sadacca" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Hamy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gestraud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonsang-Kitzis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36812-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03327160v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-EJS1490" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634180v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Hamy-Petit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Laurent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14770-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193074v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0556-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154154v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Picchetti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Nicolle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-9-S6-S6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952896v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pierre-Jean" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbu026" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chambaz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv320" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644679v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643008v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Brito" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hup&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barillot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081458" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201568v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M Heiser" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anguraj Sadanandam" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Lin Kuo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C Benz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore C Goldstein" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200761v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ortiz-Estevez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Aramburu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Bengtsson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Rubio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts248" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629899v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Der Laan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-EJS703" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201580v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604427v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-AOS1042" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521097v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacob" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dudoit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AOAS528" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201577v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Cancer Genome Atlas Research Network" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698143v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schbath" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebarbier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chiquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200750v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam B Olshen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul T Spellman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Olshen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr329" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201573v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houtan Noushmehr" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weisenberger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Diefes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Phillips" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanan Pujara" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2010.03.017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199777v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence P Speed" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-11-245" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204833v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bollet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Servant" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Decraene" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lebigot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/djm266" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286066v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/08-EJS20" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192537v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bolotin-Fukuhara" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btm352" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199870v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Liva" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viara" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl215" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089910v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mani&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-264" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199867v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe La Rosa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pierron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl359" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109459v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bontemps" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345389v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Peyrouset" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642238v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Reyero Lobo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Linhart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04250364v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Deronzier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113438v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Jorge" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134749v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593207v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250621v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grisel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2310.10373" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892664v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516892v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/v7qj" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734011v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788245v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Koskas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185342v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790995v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786174v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930070v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320543v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Handbook-of-Multiple-Comparisons/Cui-Dickhaus-Ding-Hsu/p/book/9780367140670" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429030888-9" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497273v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Paul Speed" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16345-6_11" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02969229v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791370v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Chaturvedi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201657v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201629v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201651v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bourguignon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00433045v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>