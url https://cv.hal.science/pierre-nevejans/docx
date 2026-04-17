--- v0 (2026-03-15)
+++ v1 (2026-04-17)
@@ -238,382 +238,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine de Médicis avant Catherine de Médicis: la diplomatie, espace politique d’une princesse héritière (1533-1547)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les marges de la négociation diplomatique : bilans et perspectives historiographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fontvieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lorenzelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nevejans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amicie Pélissié Du Rausas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medievalista</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/medievalista.8380⟩</w:t>
+              <w:t xml:space="preserve">Histoire, économie et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (3), pp.4-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hes.243.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04630166v1</w:t>
+                <w:t xml:space="preserve">hal-04703859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des intellectuels aux fonctionnaires : le fascisme et les directeurs d’Instituts culturels italiens à l’étranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Muraca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nevejans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, économie et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 43 (4), pp.37-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/hes.244.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05271322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les marges de la négociation diplomatique : bilans et perspectives historiographiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine de Médicis avant Catherine de Médicis: la diplomatie, espace politique d’une princesse héritière (1533-1547)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nevejans</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amicie Pélissié Du Rausas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire, économie et société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2024 (3), pp.4-16. </w:t>
+              <w:t xml:space="preserve">Medievalista</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36, pp.337-366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/hes.243.0004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/medievalista.8380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703859v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04630166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion : ce qu'il se passe aux marges de la négociation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lorenzelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nevejans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amicie Pélissié Du Rausas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, économie et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4, pp.87-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -641,105 +641,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04823855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et s’il n’était pas attendu des espions qu’ils espionnent ? À propos du recrutement des agents de renseignement de Côme Ier de Médicis en France</w:t>
+                <w:t xml:space="preserve">Prendre parti pour ne pas mourir : les Rossi di San Secondo entre Espagne, France et Papauté à la fin des guerres d'Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nevejans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue historique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 707 (3), pp.379-409. </w:t>
+              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 106, pp.89-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhis.233.0379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cdlm.16803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04247804v1</w:t>
+                <w:t xml:space="preserve">halshs-04225448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des nouvelles d'Emilio Ferretti, juriste, humaniste, courtisan et ... agent diplomatique florentin</w:t>
               </w:r>
@@ -788,105 +788,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03910105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prendre parti pour ne pas mourir : les Rossi di San Secondo entre Espagne, France et Papauté à la fin des guerres d'Italie</w:t>
+                <w:t xml:space="preserve">Et s’il n’était pas attendu des espions qu’ils espionnent ? À propos du recrutement des agents de renseignement de Côme Ier de Médicis en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nevejans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 106, pp.89-103. </w:t>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 707 (3), pp.379-409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cdlm.16803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rhis.233.0379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04225448v1</w:t>
+                <w:t xml:space="preserve">halshs-04247804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diplomatie et relations internationales au XVIe siècle : les leçons d’une excursion franco-florentine</w:t>
               </w:r>
@@ -1369,51 +1369,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps souffrant et ses enjeux diplomatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nevejans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Centre de Recherche du Château de Versailles</w:t>
+              <w:t xml:space="preserve">Bulletin du Centre de recherche du château de Versailles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/crcv.13693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
@@ -1911,177 +1911,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diplomaties plurielles au XVIe siècle. Florence et la France à la fin des guerres d’Italie</w:t>
+                <w:t xml:space="preserve">La cour, nid d'espions. Caterina Gazzetti, une espionne à la cour de Catherine de Médicis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nevejans</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 978-2-406-17152-2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hobg, 2024, 978-2-487413-00-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700045v1</w:t>
+                <w:t xml:space="preserve">halshs-04361697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cour, nid d'espions. Caterina Gazzetti, une espionne à la cour de Catherine de Médicis</w:t>
+                <w:t xml:space="preserve">Diplomaties plurielles au XVIe siècle. Florence et la France à la fin des guerres d’Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nevejans</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Hobg, 2024, 978-2-487413-00-9</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sénié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2-406-17152-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04361697v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2364,167 +2364,167 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04172147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[ CR de lecture ] - Ioanna Iordanou, Venice’s Secret Service: Organizing Intelligence in the Renaissance, Oxford, Oxford University Press, 2019, 263 p., 40 $</w:t>
+                <w:t xml:space="preserve">L’ambassadeur, figure de la diplomatie européenne (XVe-XVIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nevejans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...10 lines deleted...]
-            </w:hyperlink>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EHNE - Encyclopédie d'histoire numérique de l'Europe [site web]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, https://ehne.fr/fr/node/21443</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02888124v1</w:t>
+                <w:t xml:space="preserve">halshs-03679959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ambassadeur, figure de la diplomatie européenne (XVe-XVIIe siècles)</w:t>
+                <w:t xml:space="preserve">[ CR de lecture ] - Ioanna Iordanou, Venice’s Secret Service: Organizing Intelligence in the Renaissance, Oxford, Oxford University Press, 2019, 263 p., 40 $</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nevejans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...8 lines deleted...]
-            </w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/laboratoireitalien.4009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03679959v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02888124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2938,51 +2938,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177794v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nevejans" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630166v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievalista.8380" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271322v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Muraca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.244.0037" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703859v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fontvieille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lorenzelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amicie P&#233;lissi&#233; Du Rausas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.243.0004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823855v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.244.0087" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04247804v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.233.0379" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910105v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225448v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.16803" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04172110v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910111v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.6511" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910107v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guinand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.214.0004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888129v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.4016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420572v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.3678" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514432v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12775/LEGATIO.2019.01" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562160v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.13693" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943981v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/emod.2015.869" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05111113v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762073v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859556v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823850v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923151v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700045v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;ni&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/new/PnjMS01" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361697v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188490v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.30776244.25" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888113v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chiocci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pensamultimedia.it/pensa/prodotto/relations-diplomatiques-franco-italiennes-dans-leurope-de-la-premiere-modernite-communication-politique-et-circulation-des-savoirs/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04172147v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888124v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.4009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03679959v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03969668v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ENSL0012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01673522v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01562209v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177794v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nevejans" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703859v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fontvieille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lorenzelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amicie P&#233;lissi&#233; Du Rausas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.243.0004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271322v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Muraca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.244.0037" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630166v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievalista.8380" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823855v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.244.0087" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225448v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.16803" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910105v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04247804v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.233.0379" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04172110v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910111v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.6511" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910107v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guinand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.214.0004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888129v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.4016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420572v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.3678" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514432v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12775/LEGATIO.2019.01" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562160v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.13693" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943981v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/emod.2015.869" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05111113v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762073v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859556v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823850v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923151v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361697v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700045v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;ni&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/new/PnjMS01" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188490v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.30776244.25" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888113v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chiocci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pensamultimedia.it/pensa/prodotto/relations-diplomatiques-franco-italiennes-dans-leurope-de-la-premiere-modernite-communication-politique-et-circulation-des-savoirs/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04172147v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03679959v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888124v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.4009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03969668v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ENSL0012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01673522v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01562209v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>