--- v1 (2026-04-17)
+++ v2 (2026-05-12)
@@ -135,51 +135,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -355,1168 +355,1077 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des intellectuels aux fonctionnaires : le fascisme et les directeurs d’Instituts culturels italiens à l’étranger</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine de Médicis avant Catherine de Médicis: la diplomatie, espace politique d’une princesse héritière (1533-1547)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nevejans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire, économie et société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/hes.244.0037⟩</w:t>
+              <w:t xml:space="preserve">Medievalista</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36, pp.337-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/medievalista.8380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05271322v1</w:t>
+                <w:t xml:space="preserve">halshs-04630166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine de Médicis avant Catherine de Médicis: la diplomatie, espace politique d’une princesse héritière (1533-1547)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conclusion : ce qu'il se passe aux marges de la négociation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fontvieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lorenzelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nevejans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amicie Pélissié Du Rausas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medievalista</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/medievalista.8380⟩</w:t>
+              <w:t xml:space="preserve">Histoire, économie et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.87-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hes.244.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04630166v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04823855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion : ce qu'il se passe aux marges de la négociation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prendre parti pour ne pas mourir : les Rossi di San Secondo entre Espagne, France et Papauté à la fin des guerres d'Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nevejans</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amicie Pélissié Du Rausas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire, économie et société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/hes.244.0087⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 106, pp.89-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdlm.16803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04823855v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04225448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prendre parti pour ne pas mourir : les Rossi di San Secondo entre Espagne, France et Papauté à la fin des guerres d'Italie</w:t>
+                <w:t xml:space="preserve">Des nouvelles d'Emilio Ferretti, juriste, humaniste, courtisan et ... agent diplomatique florentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nevejans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 84 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04225448v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03910105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des nouvelles d'Emilio Ferretti, juriste, humaniste, courtisan et ... agent diplomatique florentin</w:t>
+                <w:t xml:space="preserve">Et s’il n’était pas attendu des espions qu’ils espionnent ? À propos du recrutement des agents de renseignement de Côme Ier de Médicis en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nevejans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 707 (3), pp.379-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhis.233.0379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03910105v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04247804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et s’il n’était pas attendu des espions qu’ils espionnent ? À propos du recrutement des agents de renseignement de Côme Ier de Médicis en France</w:t>
+                <w:t xml:space="preserve">Diplomatie et relations internationales au XVIe siècle : les leçons d’une excursion franco-florentine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nevejans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue historique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 462, pp.93-96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04247804v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04172110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diplomatie et relations internationales au XVIe siècle : les leçons d’une excursion franco-florentine</w:t>
+                <w:t xml:space="preserve">[ CR de lecture ] - Jean-Louis Fournel et Matteo Residori (éd.), Ambassades et ambassadeurs en Europe (XVe-XVIIe siècles). Pratiques, écritures, savoirs, Genève, Droz, 2020, 488 pages, 41,99 €</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nevejans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historiens et géographes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astérion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asterion.6511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-04172110v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03910111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[ CR de lecture ] - Jean-Louis Fournel et Matteo Residori (éd.), Ambassades et ambassadeurs en Europe (XVe-XVIIe siècles). Pratiques, écritures, savoirs, Genève, Droz, 2020, 488 pages, 41,99 €</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les possibilités de l’entre-deux : pour une relecture des guerres d’Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nevejans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astérion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Histoire, économie et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (4), pp.4-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/asterion.6511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/hes.214.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-03910111v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03910107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les possibilités de l’entre-deux : pour une relecture des guerres d’Italie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[ CR de lecture ] - Paola Volpini, Los Medici y España: príncipes, embajadores y agentes en la Edad Moderna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nevejans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire, économie et société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/hes.214.0004⟩</w:t>
+              <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/laboratoireitalien.4016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03910107v1</w:t>
+                <w:t xml:space="preserve">halshs-02888129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[ CR de lecture ] - Paola Volpini, Los Medici y España: príncipes, embajadores y agentes en la Edad Moderna</w:t>
+                <w:t xml:space="preserve">Le secrétaire d’ambassade, acteur indispensable de l’exercice diplomatique : le cas de Jacopo Guidi à la cour de France (1544-1545)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nevejans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/laboratoireitalien.4016⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/laboratoireitalien.3678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-02888129v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02420572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le secrétaire d’ambassade, acteur indispensable de l’exercice diplomatique : le cas de Jacopo Guidi à la cour de France (1544-1545)</w:t>
+                <w:t xml:space="preserve">An Ambassador for a Diversion? Giuliano Soderini and his Florentine Embassy in France (1527-29)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nevejans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/laboratoireitalien.3678⟩</w:t>
+              <w:t xml:space="preserve">Legatio: The Journal for Renaissance and Early Modern Diplomatic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.5-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12775/LEGATIO.2019.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02420572v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02514432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ambassador for a Diversion? Giuliano Soderini and his Florentine Embassy in France (1527-29)</w:t>
+                <w:t xml:space="preserve">Le corps souffrant et ses enjeux diplomatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nevejans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Legatio: The Journal for Renaissance and Early Modern Diplomatic Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12775/LEGATIO.2019.01⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Centre de recherche du château de Versailles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crcv.13693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02514432v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01562160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recevoir et se mouvoir : la gestuelle dans la réception diplomatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nevejans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europa Moderna Revue d'histoire et d'iconologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5, pp.32-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/emod.2015.869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01943981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1526,374 +1435,374 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences de genre et femmes &amp;quot;ordinaires&amp;quot; à la cour de France au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nevejans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La violence à la cour de France, du Moyen Âge au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fanny Giraudier; Nicolas Le Roux; Caroline zum Kolk, Jun 2025, Sorbonne Université (Paris), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05111113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mani destre di Francesco Guicciardini: i segretari dell’autore e la Storia d’Italia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nevejans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">«Io ho deliberato di scrivere». Filologia della Storia d’Italia di Francesco Guicciardini</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Daniele Conti; Lorenzo Battistini, Oct 2024, Firenze (Florence), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04762073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemici di ieri o di oggi? Gli agenti di Cosimo de’ Medici in Francia e gli fuorusciti fiorentini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nevejans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diaspore italiane nella Francia del Cinquecento: persone, libri, idee</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stefano Dall'Aglio; Elena Valeri; Giulio Merlani, Dec 2024, Rome Sapienza Universita di Roma, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04859556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le genre, outil pour la révision d’un postulat historiographique : retour sur Catherine de Médicis et Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nevejans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre et diplomatie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Schaub, Marie-Karine; Boyko, Maxim, Nov 2024, Créteil (Université Paris XII UPEC), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04823850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier celles et ceux que personne ne voulait voir, ou la difficile recherche des serviteurs de cour (XVe -XVIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nevejans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cacher, voiler, dissimuler au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03923151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1903,388 +1812,388 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cour, nid d'espions. Caterina Gazzetti, une espionne à la cour de Catherine de Médicis</w:t>
+                <w:t xml:space="preserve">Diplomaties plurielles au XVIe siècle. Florence et la France à la fin des guerres d’Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nevejans</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Hobg, 2024, 978-2-487413-00-9</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sénié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2-406-17152-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04361697v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diplomaties plurielles au XVIe siècle. Florence et la France à la fin des guerres d’Italie</w:t>
+                <w:t xml:space="preserve">La cour, nid d'espions. Caterina Gazzetti, une espionne à la cour de Catherine de Médicis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nevejans</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 978-2-406-17152-2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hobg, 2024, 978-2-487413-00-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700045v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04361697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Sono fastiditi per non saper più trovar nuove invenzioni di farsi”: Masquerades and Diplomatic Performance at the Court of François I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nevejans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performing Diplomacy in the Early Modern World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hollitzer; Hollitzer Verlag; Hollitzer, pp.507-530, 2025, Diplomatica, 978-3-99094-145-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2307/jj.30776244.25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05188490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politesse et cordialité, révélateurs de la nature des relations franco-florentines à la fin du règne de François Ier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nevejans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Chiocci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alonge, Guillaume; Ruggiero, Raffaele. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relations diplomatiques franco-italiennes dans l’Europe de la première modernité : communication politique et circulation des savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pensa multimedia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.293-322, 2020, 978-88-6760-724-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02888113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2294,334 +2203,334 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[ CR de lecture ] - Matthieu Gellard, Fabrice Micallef (dir.), Diplomaties rebelles. Huguenots, Malcontents et ligueurs sur la scène internationale (1562-1629), Rennes, Presses universitaires de Rennes, 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nevejans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.150-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04172147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ambassadeur, figure de la diplomatie européenne (XVe-XVIIe siècles)</w:t>
+                <w:t xml:space="preserve">[ CR de lecture ] - Ioanna Iordanou, Venice’s Secret Service: Organizing Intelligence in the Renaissance, Oxford, Oxford University Press, 2019, 263 p., 40 $</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nevejans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...8 lines deleted...]
-            </w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/laboratoireitalien.4009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03679959v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02888124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[ CR de lecture ] - Ioanna Iordanou, Venice’s Secret Service: Organizing Intelligence in the Renaissance, Oxford, Oxford University Press, 2019, 263 p., 40 $</w:t>
+                <w:t xml:space="preserve">L’ambassadeur, figure de la diplomatie européenne (XVe-XVIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nevejans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...10 lines deleted...]
-            </w:hyperlink>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EHNE - Encyclopédie d'histoire numérique de l'Europe [site web]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, https://ehne.fr/fr/node/21443</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02888124v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03679959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les diplomaties plurielles de Côme Ier de Médicis. Les agents florentins et la France à la fin des guerres d'Italie (1537-1559)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nevejans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire, Philosophie et Sociologie des sciences. Ecole normale supérieure de lyon - ENS LYON, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022ENSL0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03969668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2631,167 +2540,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrégation d'histoire, agrégation de géographie et CAPES d'histoire-géographie Le Moyen-Orient de 1876 à 1980</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nevejans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01673522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences, techniques, pouvoirs et sociétés du XVIe siècle au XVIIIe siècle (Angleterre, France, Pays-Bas/Provinces-Unies, Péninsule italienne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nevejans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Sciences, techniques, pouvoirs et sociétés du XVIe au XVIIIe siècle France. 2016, pp.176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01562209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2938,51 +2847,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177794v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nevejans" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703859v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fontvieille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lorenzelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amicie P&#233;lissi&#233; Du Rausas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.243.0004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271322v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Muraca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.244.0037" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630166v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievalista.8380" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823855v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.244.0087" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225448v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.16803" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910105v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04247804v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.233.0379" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04172110v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910111v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.6511" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910107v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guinand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.214.0004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888129v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.4016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420572v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.3678" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514432v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12775/LEGATIO.2019.01" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562160v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.13693" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943981v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/emod.2015.869" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05111113v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762073v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859556v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823850v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923151v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361697v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700045v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;ni&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/new/PnjMS01" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188490v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.30776244.25" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888113v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chiocci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pensamultimedia.it/pensa/prodotto/relations-diplomatiques-franco-italiennes-dans-leurope-de-la-premiere-modernite-communication-politique-et-circulation-des-savoirs/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04172147v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03679959v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888124v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.4009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03969668v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ENSL0012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01673522v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01562209v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177794v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nevejans" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703859v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fontvieille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lorenzelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amicie P&#233;lissi&#233; Du Rausas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.243.0004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630166v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievalista.8380" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823855v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.244.0087" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225448v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.16803" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910105v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04247804v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.233.0379" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04172110v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910111v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.6511" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910107v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guinand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.214.0004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888129v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.4016" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420572v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.3678" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514432v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12775/LEGATIO.2019.01" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562160v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.13693" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943981v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/emod.2015.869" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05111113v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762073v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859556v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823850v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923151v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700045v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;ni&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/new/PnjMS01" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361697v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188490v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.30776244.25" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888113v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chiocci" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pensamultimedia.it/pensa/prodotto/relations-diplomatiques-franco-italiennes-dans-leurope-de-la-premiere-modernite-communication-politique-et-circulation-des-savoirs/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04172147v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888124v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.4009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03679959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03969668v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ENSL0012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01673522v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01562209v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>