--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -223,957 +223,1039 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a flexible Network Operating System Testbed for the Computing Continuum</w:t>
+                <w:t xml:space="preserve">SLICES Super Infrastructure for Large-Scale Experimental Computer Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Caposiena</w:t>
+                <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Carrillo</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Neyron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCGridW 2025 - 25th IEEE International Symposium on Cluster, Cloud and Internet Computing Workshops</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GDR RSD 2026 - Journée du GDR Réseaux et Systèmes Distribués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR RSD, Mar 2026, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05154217v1</w:t>
+                <w:t xml:space="preserve">hal-05561963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un banc d'essai flexible pour les systèmes d'exploitation réseau dans le Computing Continuum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Towards a flexible Network Operating System Testbed for the Computing Continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Caposiena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Jonglez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComPAS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCGridW 2025 - 25th IEEE International Symposium on Cluster, Cloud and Internet Computing Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Tromsø Norway, Norway. pp.148-155, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGridW65158.2025.00029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128936v2</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05154217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SLICES-FR : l’infrastructure de recherche nationale pour l’expérimentation Cloud et Réseaux du futur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Schreiner</w:t>
+                <w:t xml:space="preserve">Vers un banc d'essai flexible pour les systèmes d'exploitation réseau dans le Computing Continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caposiena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Oscar Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Jonglez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Neyron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRES 2024 - Journées réseaux de l'enseignement et de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Renater, Dec 2024, Rennes, France. pp.1-15</w:t>
+              <w:t xml:space="preserve">ComPAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04893845v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128936v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Computation and Data Placements in Edge Infrastructures through a Common Simulator</w:t>
+                <w:t xml:space="preserve">SLICES-FR : l’infrastructure de recherche nationale pour l’expérimentation Cloud et Réseaux du futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson Andrei da Silva</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Guillaume Schreiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neyron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBAC-PAD 2020 - IEEE 32nd International Symposium on Computer Architecture and High Performance Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JRES 2024 - Journées réseaux de l'enseignement et de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renater, Dec 2024, Rennes, France. pp.1-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915346v1</w:t>
+                <w:t xml:space="preserve">hal-04893845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resources management on the Grid'5000 testbed</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Evaluating Computation and Data Placements in Edge Infrastructures through a Common Simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Andrei da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mommessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adwait Bauskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEFI 17 meeting - Global Experimentation for Future Internet</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SBAC-PAD 2020 - IEEE 32nd International Symposium on Computer Architecture and High Performance Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Porto, Portugal. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SBAC-PAD49847.2020.00020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626320v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PetaFlow - An example of communication and computational technologies with social impact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resources management on the Grid'5000 testbed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ancel</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucas Nussbaum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HSNCE 2013 - 4th IEEE International Workshop on High-Speed Network and Computing Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Kyoto, Japan. pp.1-4</w:t>
+              <w:t xml:space="preserve">GEFI 17 meeting - Global Experimentation for Future Internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849026v1</w:t>
+                <w:t xml:space="preserve">hal-01626320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Robust Covert Channels Inside DNS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Neyron</w:t>
+                <w:t xml:space="preserve">PetaFlow - An example of communication and computational technologies with social impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Assenmacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Baba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cisonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Richard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Fujiso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IFIP International Security Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Pafos, Cyprus</w:t>
+              <w:t xml:space="preserve">HSNCE 2013 - 4th IEEE International Workshop on High-Speed Network and Computing Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Kyoto, Japan. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00425616v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On Robust Covert Channels Inside DNS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Nussbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th IFIP International Security Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Pafos, Cyprus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00425616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A batch scheduler with high level components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiannis Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cluster computing and Grid 2005 (CCGrid05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00005106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1183,379 +1265,379 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mésocentre Ciment : une pile logicielle pour la mutualisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bzeznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cavagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rogez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Success</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Paris, France. , Poster présenté lors des journée Success 2015, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grid'5000: A Production-grade Testbed for Experiment-driven Computer Science on HPC and Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeanvoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inria Booth at SC'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Denver, United States. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frigid'R : une salle machine sans clim, Freecooling extrême</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bzeznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Seguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Toulouse, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1565,167 +1647,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R’n’R building of an experimentation platform for the Edge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Datamove 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Chichillianne, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet HPCDA@UGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées SUCCES 2017 - Rencontre Scientifiques des Utilisateurs de Calcul intensif, de Cloud Et de Stockage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Grenoble, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618946v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1735,205 +1817,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution du matériel et des services logiciels disponibles dans Grid’5000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Margery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Nussbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grid'5000 et CIMENT, la synergie grenobloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1943,490 +2025,490 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grid'5000 @ IPL HPC BigData</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01805122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propositions pour l'architecture pour un cluster mutualisé entre CIMENT et Grid'5000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bzeznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutualisation de machines HPC singulières dans Grid'5000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo validation of a mu-SPECT imaging system on the lightweight grid CiGri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Aoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bzeznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leabad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dimastromatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00363613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences autour d'une nouvelle approche de conception d'un gestionnaire de travaux pour grappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00001521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2436,409 +2518,409 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Placement Challenges in Edge Infrastructures through a Common Simulator (extended version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adwait Bauskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Mommessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9282, INRIA. 2020, pp.21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153203v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting Experimental Computer Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Keahey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kozuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Argonne National Laboratory Technical Memo 326, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting Experimental Computer Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Keahey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Kozuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8035, INRIA. 2012, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00722605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId82"/>
+      <w:footerReference w:type="default" r:id="rId84"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2985,51 +3067,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01231826v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ancel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Assenmacher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Ichi Baba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cisonni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Fujiso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154217v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caposiena" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Carrillo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jonglez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neyron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGridW65158.2025.00029" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128936v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893845v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schreiner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02915346v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Andrei da Silva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mommessin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adwait Bauskar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD49847.2020.00020" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626320v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nussbaum" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849026v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ancel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Assenmacher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cisonni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fujiso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425616v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005106v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Georgiou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01328369v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bzeznik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cavagna" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rogez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920389v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeanvoine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804673v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Roch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seguy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04604573v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618946v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04098050v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delamare" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Margery" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517978v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01805122v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01511285v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01511306v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00363613v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Aoun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bzeznik" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leabad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dimastromatteo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001521v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02153203v5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson da Silva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Mommessin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720815v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Fox" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Keahey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kozuch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722605v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01231826v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ancel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Assenmacher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Ichi Baba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cisonni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Fujiso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05561963v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neyron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154217v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caposiena" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Carrillo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jonglez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGridW65158.2025.00029" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128936v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893845v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schreiner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02915346v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Andrei da Silva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mommessin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adwait Bauskar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD49847.2020.00020" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626320v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nussbaum" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849026v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ancel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Assenmacher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cisonni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fujiso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425616v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005106v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Georgiou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01328369v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bzeznik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cavagna" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rogez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920389v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeanvoine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804673v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Roch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seguy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04604573v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618946v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04098050v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delamare" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Margery" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517978v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01805122v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01511285v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01511306v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00363613v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Aoun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bzeznik" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leabad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dimastromatteo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001521v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02153203v5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson da Silva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Mommessin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720815v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Fox" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Keahey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kozuch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722605v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>