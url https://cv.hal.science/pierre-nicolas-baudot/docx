--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -194,477 +194,477 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce que le « discours socialiste » ? Analyse de discours et sociologie partisane dans l’étude du discours partisan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 139, pp.121-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15dw4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Academics against Academia: Explaining Accusations of “Islamo-leftism” in French Academia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (3), pp.53-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60923/issn.1971-8853/22961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candidatures aux élections et cause des immigrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Taharount</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foued Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Hadj Belgacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (1350), pp.166-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14bbx⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Faire face à de « nouveaux » enjeux. Le parti socialiste et la question « immigrés » dans les années 1980.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 75 (2), pp.293-322. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfsp.752.0293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parler en perdants : analyse des discours de défaite des candidats à l'élection présidentielle française (2002-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jacquet-Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2025/2 (138), pp.127-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05222301v1</w:t>
-              </w:r>
-[...288 lines deleted...]
-                <w:t xml:space="preserve">hal-05250770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation et visibilité : la fabrique d'une élite politique 'de la diversité' au Parti socialiste</w:t>
               </w:r>
@@ -1019,50 +1019,421 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Printemps républicain : une mise en politique de l’illibéralisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloé Artaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Identité et partis politiques : Saisir l'“identité” dans les partis politiques au prisme de l’histoire sociale. Production idéelle, acteurs et circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Triangle, CECP, Jun 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des universitaires contre “l’islamo-gauchisme” : une sociologie de l’intervention savante dans le débat public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Politique de la liberté académique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Colibex (CNRS/FRQ), Apr 2025, Montreal, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Républicanisme et sciences sociales : l’enrôlement politique de la liberté académique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Nouvelles perspectives sur la liberté d’expression »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Colibex (CNRS/FRQ), Jan 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“L’université gangrénée” ? une sociologie des interventions universitaires dans le débat public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RT 27 « Sociologie des intellectuels et de l’expertise : savoirs et pouvoirs », Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualification et disqualification du moment électoral dans les discours de défaite à l’élection présidentielle (2002-2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jacquet-Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque RECEL : « Récuser l’élection, contester les élections Vers une délégitimation de la procédure électorale ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERAPS, CDEP, ERMES, Jun 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La République contre le Progrès ? Le Printemps Républicain, laboratoire de production et de circulation d’un illibéralisme « de gauche » en milieu socialiste (2016-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1071,1972 +1442,1601 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Mobilisations conservatrices : labelliser, contextualiser, enquêter »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESSP, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Qualification et disqualification du moment électoral dans les discours de défaite à l’élection présidentielle (2002-2022)</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’électoralisation de la question identitaire ? Production, circulation et traduction des savoirs électoraux dans l’espace intellectuel socialiste lors de l’élection présidentielle de 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Les “sciences” électorales. Expertises, dispositifs et circulations des savoirs sur les élections »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Picardie, CURAPP-ESS – Triangle – ANR VERELECT, Mar 2024, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Le sort des urnes en a voulu autrement”. Saisir la fabrique de la vérité électorale à travers les discours des candidats défaits à l’élection présidentielle française (2002-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jacquet-Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque RECEL : « Récuser l’élection, contester les élections Vers une délégitimation de la procédure électorale ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERAPS, CDEP, ERMES, Jun 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association française de Science politique,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ST 20 « La vérité électorale : fabrique et contestations », Jul 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Chaire Colibex (CNRS/FRQ), Jan 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire sociale des idées partisanes : le Parti socialiste et la question “immigrés” 1997-2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Rapports au politique (RAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Triangle, Dec 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Chaire Colibex (CNRS/FRQ), Apr 2025, Montreal, France</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du marché à la République ? Heurs et malheurs de la pensée « nationale- libérale » dans le socialisme du XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Du néolibéralisme au néonationalisme ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIPHA, UGE/UPEC, Nov 2024, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Printemps républicain : une mise en politique de l’illibéralisme ?</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre universalisme et particularisme : la construction d’une représentation paritaire en politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Féminisme et histoire sociale des idées »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocratie, personnalisation et production idéelle au Parti socialiste : penser le renouvellement partisan à l’aune d’un parti “traditionnel”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Les partis à l’inventaire. Sociologie des formes partisanes contemporaines »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po Toulouse – PARTIPOL (GT AFSP), May 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Parti socialiste et la question “immigrés” : les effets de la rétractation des réseaux partisans sur la production idéelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Association française de Science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe PARTIPOL, Jul 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Profils sociaux et ressources politiques : la politisation de l’expérience minoritaire au Parti socialiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude « Ce que la minoration raciale et religieuse fait aux classes moyennes et supérieures »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, StigmaSup, Institut Convergences Migrations, Paris, Jun 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engagement partisan et défense d’une cause : comparaison sociobiographique de deux générations de soutien à la question “immigrés” au Parti socialiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études du master 2 EAPP, « Travailler sur l'engagement militant : méthodes et problématiques pour une analyse biographique de l'engagement en sciences sociales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon II Lumière, Lyon, Apr 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Nous abrogerons les lois Pasqua-Debré” : analyse d’un renoncement socialiste, ou l’instauration d’une nouvelle “synthèse républicaine” (1995-2002)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Triangle, CECP, Jun 2025, Lyon, France</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Levoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Alternance politique, continuité administrative ? Contribution à une sociologie politique de l’inertie des politiques publiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRISSO, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">“L’université gangrénée” ? une sociologie des interventions universitaires dans le débat public</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politisation d’enjeux et circulation idéelle : la métaphorisation du discours “immigrés” au Parti socialiste (1975-1981)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres « Paroles politiques » de Jarnac, « La métaphore en politique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut François Mitterrand, Jun 2023, Jarnac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contournement d’un marqueur structurant : le PS et la guerre d’Algérie dans les années 1970, une approche par le rapport à la question “immigrés”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « La science politique et la guerre d’Algérie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po/Cevipof, Dec 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les “cathos de gauche” et l’immigration : approche dispositionnelle d’un engagement politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, RT 27 « Sociologie des intellectuels et de l’expertise : savoirs et pouvoirs », Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, RT 43 « Sociologie et religions », Lyon, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LIPHA, UGE/UPEC, Nov 2024, Créteil, France</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dire la diversité dans un parti politique : politisation et usage d’une catégorie contraignante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études du master 2 EAPP, « Le pouvoir des mots »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon II Lumière, Triangle, Apr 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du christianisme dans le socialisme : analyse biographique d’un engagement politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « La religion au fil du temps »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Triangle-Centre d’études en sciences sociales du religieux, Sep 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, ST 20 « La vérité électorale : fabrique et contestations », Jul 2024, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouvet et l’insécurité culturelle, pour une analyse dispositionnelle d’un intellectuel en politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Association française de Science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ST 7 « Histoire sociale des idées conservatrices », Jul 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Triangle, Dec 2024, Lyon, France</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les catégories religieuses en terres partisanes : le Parti socialiste et les “musulmans”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Comment nommer le religieux ? Enjeux confessionnels, politiques et savants »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française des sciences sociales des religions, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Picardie, CURAPP-ESS – Triangle – ANR VERELECT, Mar 2024, Amiens, France</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser les catégories de l’extranéité dans l’espace de leur représentation : les apports d’une approche par le cadre politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Philosophie des migrations et de l’extranéité : État des lieux de la recherche en train de se faire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LCSP/Université de Paris, ISJPS/Paris 1 Panthéon-Sorbonne, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sciences Po Toulouse – PARTIPOL (GT AFSP), May 2024, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations de l’immigration et cadrage suspicieux : le rôle de l’espace politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Identités migrantes. Définitions, représentations et luttes internes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nanterre, Apr 2021, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Groupe PARTIPOL, Jul 2024, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du conservatisme dans le progressisme : la diffusion des idées conservatrices dans l’évolution du socialisme français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Association Belge de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ST 6 « Les partis politiques, les mouvances intellectuelles et la résistance à l’hégémonie culturelle et idéologique », Apr 2021, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut François Mitterrand, Jun 2023, Jarnac, France</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expérience minoritaire au prisme des contraintes du cadre partisan : la racisation et le Parti socialiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « La fabrique des politiques minoritaires : sujets, registres, répertoires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau de recherche RaRe (Racisation et Résistances)., Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sciences Po/Cevipof, Dec 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étudier les idées en milieu partisan : la politisation discursive de la “diversité”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RT 27 « Sociologie des intellectuels et de l’expertise : savoirs et pouvoirs », Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...702 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313573v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-05313578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’État et les frontières de la loi : le cas de l’OFPRA</w:t>
               </w:r>
@@ -3289,467 +3289,467 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Notice biographique (CAUSIMMI) : Alain Bourgarel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Cause immigrée : militantes et militants de la cause immigrée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notice biographique (CAUSIMMI) : Patrick Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Levoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Cause immigrée : militantes et militants de la cause immigrée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notice biographique (CAUSIMMI) : Ramon Casamitjana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Cause immigrée : militantes et militants de la cause immigrée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notice biographique (CAUSIMMI) : Alain Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Cause immigrée : militantes et militants de la cause immigrée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notice biographique (CAUSIMMI) : Philippe Farine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Cause immigrée : militantes et militants de la cause immigrée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">[ Notice biographique ] - Jean Perraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Maitron. Cause immigrée : militantes et militants de la cause immigrée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313700v1</w:t>
-              </w:r>
-[...369 lines deleted...]
-                <w:t xml:space="preserve">hal-05313691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3825,51 +3825,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="91C1D286"/>
+    <w:nsid w:val="192846B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4056,51 +4056,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-nicolas-baudot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269366598" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article12531" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318479v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Baudot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.752.0293" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05222301v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jacquet-Vaillant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444532v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dw4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444541v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60923/issn.1971-8853/22961" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250770v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hanus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Taharount" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Nasri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hadj Belgacem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bbx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05058275v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.741.0093" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250767v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.016.0023" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079307v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.30939" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250772v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313532v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Artaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313525v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313539v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313536v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313647v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313514v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313546v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313595v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313559v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313702v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313602v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313599v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313554v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313618v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313606v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313565v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313612v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Levoyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313628v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313623v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313631v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313654v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313568v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313643v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313659v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313573v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313670v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313664v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313578v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313582v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313673v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05079387v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ASSA0084" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313700v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313684v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313692v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313680v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313695v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313691v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Caudron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-nicolas-baudot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269366598" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article12531" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444532v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Baudot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dw4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444541v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60923/issn.1971-8853/22961" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250770v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hanus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Taharount" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Nasri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hadj Belgacem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bbx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318479v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.752.0293" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05222301v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jacquet-Vaillant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05058275v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.741.0093" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250767v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.016.0023" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079307v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.30939" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250772v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313647v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Artaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313536v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313539v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313514v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313525v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313532v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313602v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313559v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313702v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313546v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313595v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313599v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313554v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313628v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313612v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Levoyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313618v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313606v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313565v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313654v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313631v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313568v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313643v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313664v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313670v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313578v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313659v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313573v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313582v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313673v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05079387v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ASSA0084" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313680v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313692v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313684v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313695v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313691v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Caudron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313700v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>