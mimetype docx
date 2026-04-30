--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -1019,1817 +1019,1817 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Républicanisme et sciences sociales : l’enrôlement politique de la liberté académique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Nouvelles perspectives sur la liberté d’expression »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Colibex (CNRS/FRQ), Jan 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des universitaires contre “l’islamo-gauchisme” : une sociologie de l’intervention savante dans le débat public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Politique de la liberté académique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Colibex (CNRS/FRQ), Apr 2025, Montreal, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Printemps républicain : une mise en politique de l’illibéralisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloé Artaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études « Identité et partis politiques : Saisir l'“identité” dans les partis politiques au prisme de l’histoire sociale. Production idéelle, acteurs et circulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Triangle, CECP, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Chaire Colibex (CNRS/FRQ), Apr 2025, Montreal, France</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“L’université gangrénée” ? une sociologie des interventions universitaires dans le débat public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RT 27 « Sociologie des intellectuels et de l’expertise : savoirs et pouvoirs », Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La République contre le Progrès ? Le Printemps Républicain, laboratoire de production et de circulation d’un illibéralisme « de gauche » en milieu socialiste (2016-2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Chaire Colibex (CNRS/FRQ), Jan 2025, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloé Artaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Mobilisations conservatrices : labelliser, contextualiser, enquêter »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESSP, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">“L’université gangrénée” ? une sociologie des interventions universitaires dans le débat public</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualification et disqualification du moment électoral dans les discours de défaite à l’élection présidentielle (2002-2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jacquet-Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque RECEL : « Récuser l’élection, contester les élections Vers une délégitimation de la procédure électorale ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERAPS, CDEP, ERMES, Jun 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du marché à la République ? Heurs et malheurs de la pensée « nationale- libérale » dans le socialisme du XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Du néolibéralisme au néonationalisme ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIPHA, UGE/UPEC, Nov 2024, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre universalisme et particularisme : la construction d’une représentation paritaire en politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Féminisme et histoire sociale des idées »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Le sort des urnes en a voulu autrement”. Saisir la fabrique de la vérité électorale à travers les discours des candidats défaits à l’élection présidentielle française (2002-2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jacquet-Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Association française de Science politique,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ST 20 « La vérité électorale : fabrique et contestations », Jul 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire sociale des idées partisanes : le Parti socialiste et la question “immigrés” 1997-2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Rapports au politique (RAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Triangle, Dec 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’électoralisation de la question identitaire ? Production, circulation et traduction des savoirs électoraux dans l’espace intellectuel socialiste lors de l’élection présidentielle de 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Les “sciences” électorales. Expertises, dispositifs et circulations des savoirs sur les élections »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Picardie, CURAPP-ESS – Triangle – ANR VERELECT, Mar 2024, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocratie, personnalisation et production idéelle au Parti socialiste : penser le renouvellement partisan à l’aune d’un parti “traditionnel”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Les partis à l’inventaire. Sociologie des formes partisanes contemporaines »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po Toulouse – PARTIPOL (GT AFSP), May 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Parti socialiste et la question “immigrés” : les effets de la rétractation des réseaux partisans sur la production idéelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Association française de Science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe PARTIPOL, Jul 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Nous abrogerons les lois Pasqua-Debré” : analyse d’un renoncement socialiste, ou l’instauration d’une nouvelle “synthèse républicaine” (1995-2002)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Levoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Alternance politique, continuité administrative ? Contribution à une sociologie politique de l’inertie des politiques publiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRISSO, Sep 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engagement partisan et défense d’une cause : comparaison sociobiographique de deux générations de soutien à la question “immigrés” au Parti socialiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études du master 2 EAPP, « Travailler sur l'engagement militant : méthodes et problématiques pour une analyse biographique de l'engagement en sciences sociales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon II Lumière, Lyon, Apr 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Profils sociaux et ressources politiques : la politisation de l’expérience minoritaire au Parti socialiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude « Ce que la minoration raciale et religieuse fait aux classes moyennes et supérieures »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, StigmaSup, Institut Convergences Migrations, Paris, Jun 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les “cathos de gauche” et l’immigration : approche dispositionnelle d’un engagement politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, RT 27 « Sociologie des intellectuels et de l’expertise : savoirs et pouvoirs », Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, RT 43 « Sociologie et religions », Lyon, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, CERAPS, CDEP, ERMES, Jun 2025, Lille, France</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politisation d’enjeux et circulation idéelle : la métaphorisation du discours “immigrés” au Parti socialiste (1975-1981)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres « Paroles politiques » de Jarnac, « La métaphore en politique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut François Mitterrand, Jun 2023, Jarnac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, CESSP, May 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contournement d’un marqueur structurant : le PS et la guerre d’Algérie dans les années 1970, une approche par le rapport à la question “immigrés”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « La science politique et la guerre d’Algérie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po/Cevipof, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Picardie, CURAPP-ESS – Triangle – ANR VERELECT, Mar 2024, Amiens, France</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du christianisme dans le socialisme : analyse biographique d’un engagement politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « La religion au fil du temps »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Triangle-Centre d’études en sciences sociales du religieux, Sep 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, ST 20 « La vérité électorale : fabrique et contestations », Jul 2024, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dire la diversité dans un parti politique : politisation et usage d’une catégorie contraignante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études du master 2 EAPP, « Le pouvoir des mots »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon II Lumière, Triangle, Apr 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Triangle, Dec 2024, Lyon, France</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouvet et l’insécurité culturelle, pour une analyse dispositionnelle d’un intellectuel en politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Association française de Science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ST 7 « Histoire sociale des idées conservatrices », Jul 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LIPHA, UGE/UPEC, Nov 2024, Créteil, France</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les catégories religieuses en terres partisanes : le Parti socialiste et les “musulmans”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Comment nommer le religieux ? Enjeux confessionnels, politiques et savants »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française des sciences sociales des religions, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations de l’immigration et cadrage suspicieux : le rôle de l’espace politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Identités migrantes. Définitions, représentations et luttes internes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nanterre, Apr 2021, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sciences Po Toulouse – PARTIPOL (GT AFSP), May 2024, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser les catégories de l’extranéité dans l’espace de leur représentation : les apports d’une approche par le cadre politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Philosophie des migrations et de l’extranéité : État des lieux de la recherche en train de se faire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LCSP/Université de Paris, ISJPS/Paris 1 Panthéon-Sorbonne, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...840 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313664v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05313670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du conservatisme dans le progressisme : la diffusion des idées conservatrices dans l’évolution du socialisme français</w:t>
               </w:r>
@@ -3289,247 +3289,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Notice biographique (CAUSIMMI) : Ramon Casamitjana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Cause immigrée : militantes et militants de la cause immigrée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notice biographique (CAUSIMMI) : Patrick Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Levoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Cause immigrée : militantes et militants de la cause immigrée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Notice biographique (CAUSIMMI) : Alain Bourgarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Cause immigrée : militantes et militants de la cause immigrée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313680v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-05313684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice biographique (CAUSIMMI) : Alain Parmentier</w:t>
               </w:r>
@@ -3825,51 +3825,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="192846B5"/>
+    <w:nsid w:val="74D9EC71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4056,51 +4056,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-nicolas-baudot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269366598" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article12531" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444532v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Baudot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dw4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444541v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60923/issn.1971-8853/22961" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250770v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hanus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Taharount" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Nasri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hadj Belgacem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bbx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318479v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.752.0293" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05222301v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jacquet-Vaillant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05058275v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.741.0093" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250767v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.016.0023" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079307v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.30939" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250772v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313647v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Artaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313536v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313539v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313514v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313525v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313532v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313602v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313559v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313702v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313546v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313595v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313599v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313554v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313628v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313612v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Levoyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313618v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313606v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313565v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313654v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313631v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313568v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313643v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313664v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313670v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313578v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313659v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313573v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313582v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313673v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05079387v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ASSA0084" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313680v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313692v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313684v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313695v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313691v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Caudron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313700v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-nicolas-baudot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269366598" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article12531" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444532v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Baudot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dw4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444541v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60923/issn.1971-8853/22961" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250770v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hanus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Taharount" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Nasri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hadj Belgacem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bbx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318479v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.752.0293" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05222301v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jacquet-Vaillant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05058275v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.741.0093" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250767v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.016.0023" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079307v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.30939" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250772v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313539v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313536v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313647v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Artaut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313514v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313532v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313525v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313546v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313595v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313559v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313702v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313602v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313599v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313554v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313612v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Levoyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313628v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313623v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313565v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313618v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313606v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313631v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313654v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313568v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313643v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313670v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313664v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313578v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313659v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313573v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313582v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313673v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05079387v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ASSA0084" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313684v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313692v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313680v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313695v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313691v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Caudron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313700v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>