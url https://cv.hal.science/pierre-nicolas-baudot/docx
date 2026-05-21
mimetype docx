--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -160,743 +160,890 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la revendication au renoncement : le Parti socialiste et le droit de vote des immigrés (1971-1990)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, n° 44 (2), pp.215-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parl2.044.0215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woke et anti-woke à l’université : la liberté académique instrumentalisée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1, https://lext.so/RDP201j6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce que le « discours socialiste » ? Analyse de discours et sociologie partisane dans l’étude du discours partisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 139, pp.121-143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15dw4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candidatures aux élections et cause des immigrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Taharount</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foued Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Hadj Belgacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (1350), pp.166-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14bbx⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academics against Academia: Explaining Accusations of “Islamo-leftism” in French Academia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 19 (3), pp.53-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.60923/issn.1971-8853/22961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Candidatures aux élections et cause des immigrés</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire face à de « nouveaux » enjeux. Le parti socialiste et la question « immigrés » dans les années 1980.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 75 (2), pp.293-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.752.0293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parler en perdants : analyse des discours de défaite des candidats à l'élection présidentielle française (2002-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...73 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jacquet-Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025/2 (138), pp.127-151</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Faire face à de « nouveaux » enjeux. Le parti socialiste et la question « immigrés » dans les années 1980.</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05222301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentation et visibilité : la fabrique d'une élite politique 'de la diversité' au Parti socialiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 75 (2), pp.293-322. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfsp.752.0293⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 2024/1 (74), pp.93-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.741.0093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Marion Jacquet-Vaillant</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05058275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le PS et l’antiracisme : de l’instrumentalisation à la mise en cause, genèse d’une incompréhension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la LCD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 16 (1), pp.23-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/clcd.016.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages partisans de « la diversité » : contourner l’indicible. Le cas du Parti socialiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2025/2 (138), pp.127-151</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 131, pp.91-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.30939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...237 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05079307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -906,102 +1053,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politisation d’enjeux et circulation idéelle : la métaphorisation du discours “immigrés” au Parti socialiste (1975-1981)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bacot, Paul; Déloye, Yves. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La métaphore en politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Le Bord de l'eau, 2024, Collection « Institut François Mitterrand », 9782385190538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1011,2164 +1158,2164 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Printemps républicain : une mise en politique de l’illibéralisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloé Artaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Identité et partis politiques : Saisir l'“identité” dans les partis politiques au prisme de l’histoire sociale. Production idéelle, acteurs et circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Triangle, CECP, Jun 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des universitaires contre “l’islamo-gauchisme” : une sociologie de l’intervention savante dans le débat public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Politique de la liberté académique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Colibex (CNRS/FRQ), Apr 2025, Montreal, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Républicanisme et sciences sociales : l’enrôlement politique de la liberté académique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Nouvelles perspectives sur la liberté d’expression »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire Colibex (CNRS/FRQ), Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Chaire Colibex (CNRS/FRQ), Apr 2025, Montreal, France</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“L’université gangrénée” ? une sociologie des interventions universitaires dans le débat public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RT 27 « Sociologie des intellectuels et de l’expertise : savoirs et pouvoirs », Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Printemps républicain : une mise en politique de l’illibéralisme ?</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La République contre le Progrès ? Le Printemps Républicain, laboratoire de production et de circulation d’un illibéralisme « de gauche » en milieu socialiste (2016-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloé Artaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études « Identité et partis politiques : Saisir l'“identité” dans les partis politiques au prisme de l’histoire sociale. Production idéelle, acteurs et circulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Triangle, CECP, Jun 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Mobilisations conservatrices : labelliser, contextualiser, enquêter »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESSP, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">“L’université gangrénée” ? une sociologie des interventions universitaires dans le débat public</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualification et disqualification du moment électoral dans les discours de défaite à l’élection présidentielle (2002-2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jacquet-Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque RECEL : « Récuser l’élection, contester les élections Vers une délégitimation de la procédure électorale ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERAPS, CDEP, ERMES, Jun 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’électoralisation de la question identitaire ? Production, circulation et traduction des savoirs électoraux dans l’espace intellectuel socialiste lors de l’élection présidentielle de 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Les “sciences” électorales. Expertises, dispositifs et circulations des savoirs sur les élections »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Picardie, CURAPP-ESS – Triangle – ANR VERELECT, Mar 2024, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Le sort des urnes en a voulu autrement”. Saisir la fabrique de la vérité électorale à travers les discours des candidats défaits à l’élection présidentielle française (2002-2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jacquet-Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Association française de Science politique,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ST 20 « La vérité électorale : fabrique et contestations », Jul 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire sociale des idées partisanes : le Parti socialiste et la question “immigrés” 1997-2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Rapports au politique (RAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Triangle, Dec 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du marché à la République ? Heurs et malheurs de la pensée « nationale- libérale » dans le socialisme du XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Du néolibéralisme au néonationalisme ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIPHA, UGE/UPEC, Nov 2024, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre universalisme et particularisme : la construction d’une représentation paritaire en politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Féminisme et histoire sociale des idées »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocratie, personnalisation et production idéelle au Parti socialiste : penser le renouvellement partisan à l’aune d’un parti “traditionnel”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Les partis à l’inventaire. Sociologie des formes partisanes contemporaines »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po Toulouse – PARTIPOL (GT AFSP), May 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Parti socialiste et la question “immigrés” : les effets de la rétractation des réseaux partisans sur la production idéelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Association française de Science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe PARTIPOL, Jul 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Profils sociaux et ressources politiques : la politisation de l’expérience minoritaire au Parti socialiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude « Ce que la minoration raciale et religieuse fait aux classes moyennes et supérieures »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, StigmaSup, Institut Convergences Migrations, Paris, Jun 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engagement partisan et défense d’une cause : comparaison sociobiographique de deux générations de soutien à la question “immigrés” au Parti socialiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études du master 2 EAPP, « Travailler sur l'engagement militant : méthodes et problématiques pour une analyse biographique de l'engagement en sciences sociales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon II Lumière, Lyon, Apr 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Nous abrogerons les lois Pasqua-Debré” : analyse d’un renoncement socialiste, ou l’instauration d’une nouvelle “synthèse républicaine” (1995-2002)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Levoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Alternance politique, continuité administrative ? Contribution à une sociologie politique de l’inertie des politiques publiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRISSO, Sep 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les “cathos de gauche” et l’immigration : approche dispositionnelle d’un engagement politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, RT 27 « Sociologie des intellectuels et de l’expertise : savoirs et pouvoirs », Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, RT 43 « Sociologie et religions », Lyon, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, CESSP, May 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politisation d’enjeux et circulation idéelle : la métaphorisation du discours “immigrés” au Parti socialiste (1975-1981)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres « Paroles politiques » de Jarnac, « La métaphore en politique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut François Mitterrand, Jun 2023, Jarnac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, CERAPS, CDEP, ERMES, Jun 2025, Lille, France</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contournement d’un marqueur structurant : le PS et la guerre d’Algérie dans les années 1970, une approche par le rapport à la question “immigrés”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « La science politique et la guerre d’Algérie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po/Cevipof, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LIPHA, UGE/UPEC, Nov 2024, Créteil, France</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dire la diversité dans un parti politique : politisation et usage d’une catégorie contraignante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études du master 2 EAPP, « Le pouvoir des mots »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon II Lumière, Triangle, Apr 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du christianisme dans le socialisme : analyse biographique d’un engagement politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « La religion au fil du temps »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Triangle-Centre d’études en sciences sociales du religieux, Sep 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, ST 20 « La vérité électorale : fabrique et contestations », Jul 2024, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouvet et l’insécurité culturelle, pour une analyse dispositionnelle d’un intellectuel en politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Association française de Science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ST 7 « Histoire sociale des idées conservatrices », Jul 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Triangle, Dec 2024, Lyon, France</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les catégories religieuses en terres partisanes : le Parti socialiste et les “musulmans”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Comment nommer le religieux ? Enjeux confessionnels, politiques et savants »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française des sciences sociales des religions, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Picardie, CURAPP-ESS – Triangle – ANR VERELECT, Mar 2024, Amiens, France</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser les catégories de l’extranéité dans l’espace de leur représentation : les apports d’une approche par le cadre politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Philosophie des migrations et de l’extranéité : État des lieux de la recherche en train de se faire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LCSP/Université de Paris, ISJPS/Paris 1 Panthéon-Sorbonne, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sciences Po Toulouse – PARTIPOL (GT AFSP), May 2024, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations de l’immigration et cadrage suspicieux : le rôle de l’espace politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Identités migrantes. Définitions, représentations et luttes internes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nanterre, Apr 2021, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Parti socialiste et la question “immigrés” : les effets de la rétractation des réseaux partisans sur la production idéelle</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du conservatisme dans le progressisme : la diffusion des idées conservatrices dans l’évolution du socialisme français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Association Belge de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ST 6 « Les partis politiques, les mouvances intellectuelles et la résistance à l’hégémonie culturelle et idéologique », Apr 2021, Bruxelles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expérience minoritaire au prisme des contraintes du cadre partisan : la racisation et le Parti socialiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « La fabrique des politiques minoritaires : sujets, registres, répertoires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau de recherche RaRe (Racisation et Résistances)., Oct 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étudier les idées en milieu partisan : la politisation discursive de la “diversité”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RT 27 « Sociologie des intellectuels et de l’expertise : savoirs et pouvoirs », Jul 2021, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’État et les frontières de la loi : le cas de l’OFPRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association française de Science politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Groupe PARTIPOL, Jul 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">, ST 74 « Le pouvoir discrétionnaire de l’Etat à ses frontières, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, IRISSO, Sep 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diversité au PS : l’héritage d’une mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études doctorales du Centres d’Études Européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centres d’Études Européennes, Science Po Paris, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...1103 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3178,100 +3325,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Parti socialiste et la politisation de la question « immigrés » : analyse idéelle d'une mutation partisane (1971-2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science politique. Université Paris-Panthéon-Assas, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023ASSA0084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05079387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3281,483 +3428,483 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notice biographique (CAUSIMMI) : Alain Bourgarel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Cause immigrée : militantes et militants de la cause immigrée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notice biographique (CAUSIMMI) : Patrick Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Levoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Cause immigrée : militantes et militants de la cause immigrée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice biographique (CAUSIMMI) : Ramon Casamitjana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Cause immigrée : militantes et militants de la cause immigrée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Notice biographique (CAUSIMMI) : Patrick Weil</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notice biographique (CAUSIMMI) : Alain Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Cause immigrée : militantes et militants de la cause immigrée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notice biographique (CAUSIMMI) : Philippe Farine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Levoyer</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Caudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Cause immigrée : militantes et militants de la cause immigrée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Dictionnaire Cause immigrée : militantes et militants de la cause immigrée</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[ Notice biographique ] - Jean Perraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Maitron. Cause immigrée : militantes et militants de la cause immigrée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...219 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId73"/>
+      <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3825,51 +3972,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74D9EC71"/>
+    <w:nsid w:val="0B559898"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4056,51 +4203,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-nicolas-baudot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269366598" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article12531" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444532v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Baudot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dw4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444541v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60923/issn.1971-8853/22961" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250770v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hanus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Taharount" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Nasri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hadj Belgacem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bbx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318479v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.752.0293" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05222301v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jacquet-Vaillant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05058275v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.741.0093" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250767v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.016.0023" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079307v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.30939" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250772v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313539v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313536v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313647v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Artaut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313514v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313532v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313525v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313546v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313595v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313559v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313702v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313602v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313599v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313554v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313612v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Levoyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313628v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313623v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313565v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313618v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313606v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313631v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313654v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313568v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313643v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313670v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313664v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313578v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313659v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313573v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313582v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313673v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05079387v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ASSA0084" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313684v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313692v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313680v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313695v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313691v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Caudron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313700v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-nicolas-baudot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269366598" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article12531" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621198v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Baudot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.044.0215" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621207v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444532v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dw4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250770v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hanus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Taharount" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Nasri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hadj Belgacem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bbx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444541v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60923/issn.1971-8853/22961" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318479v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.752.0293" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05222301v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jacquet-Vaillant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05058275v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.741.0093" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250767v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.016.0023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079307v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.30939" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250772v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313647v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Artaut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313536v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313539v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313514v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313532v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313525v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313602v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313559v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313702v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313546v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313595v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313599v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313554v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313623v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313628v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313612v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Levoyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313565v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313618v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313606v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313654v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313631v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313568v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313643v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313664v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313670v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313578v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313659v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313573v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313582v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313673v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05079387v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ASSA0084" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313680v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313692v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313684v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313695v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313691v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Caudron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313700v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>