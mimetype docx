--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -234,342 +234,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05555085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark dataset for hydraulic simulations of flash floods in the French Mediterranean region</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Godet</w:t>
+                <w:t xml:space="preserve">An agent-based modeling of rescue operations for the evaluation of short-range flash flood forecasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Charpentier-Noyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Davy</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-17-2963-2025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 657, pp.133048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.133048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05150377v1</w:t>
+                <w:t xml:space="preserve">hal-05445015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An agent-based modeling of rescue operations for the evaluation of short-range flash flood forecasts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryse Charpentier-Noyer</w:t>
+                <w:t xml:space="preserve">Benchmark dataset for hydraulic simulations of flash floods in the French Mediterranean region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+                <w:t xml:space="preserve">Nabil Hocini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bouttier</w:t>
+                <w:t xml:space="preserve">Philippe Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 657, pp.133048. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (6), pp.2963-2983. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.133048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-17-2963-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05445015v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05150377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the French Flash Flood Warning System Using Hydrological and Impact Data in Southeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qifan Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -589,51 +589,51 @@
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Flood Risk Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 18 (2), </w:t>
+              <w:t xml:space="preserve">, 2025, 18 (2), pp.e70053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jfr3.70053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -685,51 +685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 656, pp.132885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -815,51 +815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 28 (6), pp.1403-1413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -893,51 +893,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodological framework for the evaluation of short-range flash-flood hydrometeorological forecasts at the event scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Charpentier-Noyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Peredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -945,51 +945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (6), pp.2001-2029. </w:t>
@@ -1027,51 +1027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tempête Alex du 2 octobre 2020 dans les Alpes-Maritimes : une contribution de la communauté scientifique à l’estimation des débits de pointe des crues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1347,51 +1347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 107 (1), pp.1-14. </w:t>
@@ -2203,2935 +2203,3156 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of crisis cell decisions during flash flood</w:t>
+                <w:t xml:space="preserve">Evaluation of Machine Learning Approaches and their Extrapolation for Flood Hazard Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Cueille</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Delphine Grancher</w:t>
+                <w:t xml:space="preserve">Aman Arora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 26th International Workshop on Multi-Agent-Based Simulation (MABS 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU 2025 General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-12250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05025954v1</w:t>
+                <w:t xml:space="preserve">hal-05557717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the added value of impact-based models for flash flood detection in the French Mediterranean region</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Godet</w:t>
+                <w:t xml:space="preserve">Development of surface water flood scenario catalogues for urban flood forecasting: A case study of le Jarret basin, Marseille.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akshay Kowlesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIMMA2025 - International Conference on Forecasting, Preparedness, Warning, and Response</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/ica-abs-9-16-2025⟩</w:t>
+              <w:t xml:space="preserve">EGU 2025 General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-5424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04997165v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving decision-making during high-impact hydrometeorological events: A series of serious games for flood crisis management exercises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the impact of crisis cell decisions during flash flood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Cueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galateia Terti</w:t>
+                <w:t xml:space="preserve">Déborah Bodini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ruin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Déborah Bodini</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th PLINIUS Conference on Mediterranean Risks (2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 26th International Workshop on Multi-Agent-Based Simulation (MABS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Detroit, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662610v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multi-agents des interventions d'un service de secours pour l'évaluation de prévisions des crues à courte échéance (0 6h) - cas des crues de 2018 dans l’Aude</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryse Charpentier-Noyer</w:t>
+                <w:t xml:space="preserve">Evaluating the added value of impact-based models for flash flood detection in the French Mediterranean region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'été "Risque d’inondation: de la modélisation à la gouvernance"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RIMMA2025 - International Conference on Forecasting, Preparedness, Warning, and Response</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Cartographic Association, Jan 2025, Bern, Switzerland. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ica-abs-9-16-2025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04978869v1</w:t>
+                <w:t xml:space="preserve">hal-04997165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Machine Learning Approaches for Flood Hazard Mapping Over the Argens Basin, France</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improving decision-making during high-impact hydrometeorological events: A series of serious games for flood crisis management exercises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galateia Terti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Bodini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SimHydro 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-97-4072-7_7⟩</w:t>
+              <w:t xml:space="preserve">18th PLINIUS Conference on Mediterranean Risks (2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, the European Geosciences Union, Sep 2024, Chania, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-plinius18-68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04984124v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block-by-block Evaluation of a Flood Risk Warning Service Designed for Operational Purpose, on Southeastern France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Godet</w:t>
+                <w:t xml:space="preserve">Modélisation multi-agents des interventions d'un service de secours pour l'évaluation de prévisions des crues à courte échéance (0 6h) - cas des crues de 2018 dans l’Aude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Charpentier-Noyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Geophysical Union, Dec 2023, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Journée d'été "Risque d’inondation: de la modélisation à la gouvernance"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L@bISEN; LETG-Nantes, Jul 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04978842v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of using ensemble forecasts of flash-flood impacts for an emergency service: an evaluation for the October 2018 flood event in the Aude river basin, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryse Charpentier-Noyer</w:t>
+                <w:t xml:space="preserve">Evaluation of Machine Learning Approaches for Flood Hazard Mapping Over the Argens Basin, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aman Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-11757⟩</w:t>
+              <w:t xml:space="preserve">SimHydro 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Hydrotechnique de France (SHF); Association Française de Mécanique (AFM); Environmental &amp; Water Resources Institute (EWRI); International Association for Hydro-Environment Engineering and Research (IAHR), Nov 2023, Chatou, France. pp.103-124, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-97-4072-7_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398642v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodological framework for the evaluation of short-range flash-flood hydrometeorological forecasts at the event scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Relevance of using ensemble forecasts of flash-flood impacts for an emergency service: an evaluation for the October 2018 flood event in the Aude river basin, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Charpentier-Noyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/iahs2022-375⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-11757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389281v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combiner jeu de rôle coopératif et simulation numérique des comportements de protection dans les exercices de gestion de crise inondation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Grancher</w:t>
+                <w:t xml:space="preserve">Block-by-block Evaluation of a Flood Risk Warning Service Designed for Operational Purpose, on Southeastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Jeux &amp; Enjeux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lille, France. pp.113-115</w:t>
+              <w:t xml:space="preserve">AGU 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union, Dec 2023, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724981v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PICSCaRE : un jeu de rôle pour évaluer l’effet des prévisions probabilistes des impacts sur la prise de décision en situation de gestion de crise météoclimatique</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A methodological framework for the evaluation of short-range flash-flood hydrometeorological forecasts at the event scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Charpentier-Noyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Peredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères journées GAMAE : L'évaluation des jeux en agriculture, alimentation, environnement et territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Hydrological Sciences (IAHS), May 2022, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/iahs2022-375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389967v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un jeu de rôle coopératif combiné à une simulation numérique des comportements de protection pour s’entrainer à la gestion de crise liée aux crues soudaines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combiner jeu de rôle coopératif et simulation numérique des comportements de protection dans les exercices de gestion de crise inondation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ruin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées PREVIRISQ Inondation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Grand-Bornand, France</w:t>
+              <w:t xml:space="preserve">Rencontres Jeux &amp; Enjeux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lille, France. pp.113-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390057v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie automatisée des débordements de petits cours d’eau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">PICSCaRE : un jeu de rôle pour évaluer l’effet des prévisions probabilistes des impacts sur la prise de décision en situation de gestion de crise météoclimatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Bodini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galateia Terti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution du projet ANR PICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cerema, May 2022, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">1ères journées GAMAE : L'évaluation des jeux en agriculture, alimentation, environnement et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Jun 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389922v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-flow forecasting in France: update on the latest developments of the PREMHYCE operational forecast platform</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Francois</w:t>
+                <w:t xml:space="preserve">Un jeu de rôle coopératif combiné à une simulation numérique des comportements de protection pour s’entrainer à la gestion de crise liée aux crues soudaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées PREVIRISQ Inondation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Grand-Bornand, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266322v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of three short-range (0-6h) rain ensemble forecasts: study of the Aude October 2018 flash floods (southeastern France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Cartographie automatisée des débordements de petits cours d’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée de restitution du projet ANR PICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cerema, May 2022, Aix en Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-11946⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04395685v1</w:t>
+                <w:t xml:space="preserve">hal-04389922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash flood impacts nowcasting within the PICS project (2018-2022): End-users involvement and first results</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+                <w:t xml:space="preserve">Low-flow forecasting in France: update on the latest developments of the PREMHYCE operational forecast platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Boudevillain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Bouttier</w:t>
+                <w:t xml:space="preserve">Anne-Lise Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLOODrisk 2020 - 4th European Conference on Flood Risk Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online, France. </w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3311/FloodRisk2020.17.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-2856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03290539v1</w:t>
+                <w:t xml:space="preserve">hal-03266322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tempête Alex du 2 octobre 2020 dans les Alpes-Maritimes : une contribution de la communauté scientifique à l’estimation des débits de pointe des crues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Evaluation of three short-range (0-6h) rain ensemble forecasts: study of the Aude October 2018 flash floods (southeastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Charpentier-Noyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul C. Astagneau</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SHF Hydrométrie 2021, De la mesure à la prise de décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2021, Vienna (Austria), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-11946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395824v1</w:t>
+                <w:t xml:space="preserve">hal-04395685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREMHYCE: An operational tool for low-flow forecasting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Besson</w:t>
+                <w:t xml:space="preserve">Flash flood impacts nowcasting within the PICS project (2018-2022): End-users involvement and first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Le Lay</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19335⟩</w:t>
+              <w:t xml:space="preserve">FLOODrisk 2020 - 4th European Conference on Flood Risk Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3311/FloodRisk2020.17.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782305v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03290539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PICS project: towards an integrated warning system for the nowcasting of flash flood impacts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Tempête Alex du 2 octobre 2020 dans les Alpes-Maritimes : une contribution de la communauté scientifique à l’estimation des débits de pointe des crues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Bouttier</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnifait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Astagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HIWeather 2020 Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Meteorological Organization (WMO), Oct 2020, Online, France</w:t>
+              <w:t xml:space="preserve">Colloque SHF Hydrométrie 2021, De la mesure à la prise de décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Hydrotechnique de France, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395999v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévision des sécheresses hydrologiques aux échéances saisonnières : approches de modélisation et communication des risques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PREMHYCE: An operational tool for low-flow forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sécheresses, étiages et déficits en eau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349632v1</w:t>
+                <w:t xml:space="preserve">hal-03782305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation hydrologique en contexte peu jaugé : vers une meilleure connaissance des dynamiques d'étiages à Mayotte</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The PICS project: towards an integrated warning system for the nowcasting of flash flood impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Ben Hassen</w:t>
+                <w:t xml:space="preserve">Olivier Caumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNESCO-SHF : Sécheresses, étiages et déficits en eau 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France. pp.10</w:t>
+              <w:t xml:space="preserve">HIWeather 2020 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Meteorological Organization (WMO), Oct 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609912v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasticité du débit d’étiage des rivières françaises aux facteurs climatiques : impact des barrages réservoirs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morgane Terrier</w:t>
+                <w:t xml:space="preserve">Prévision des sécheresses hydrologiques aux échéances saisonnières : approches de modélisation et communication des risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sécheresses, étiages et déficits en eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349624v1</w:t>
+                <w:t xml:space="preserve">hal-03349632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREMHYCE: an operational tool for low-flow forecasting</w:t>
+                <w:t xml:space="preserve">Modélisation hydrologique en contexte peu jaugé : vers une meilleure connaissance des dynamiques d'étiages à Mayotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Besson</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lebecherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Le Lay</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Ben Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienna, France</w:t>
+              <w:t xml:space="preserve">UNESCO-SHF : Sécheresses, étiages et déficits en eau 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378483v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble prediction in snow-influenced catchments: what can be done to improve uncertainty quantification?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PREMHYCE: an operational tool for low-flow forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrin</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SINTEF-Cemagref International Workshop Towards a transdisciplinary partnership with water resource management stakeholders. Optimizing the water resource management and limiting consequences of natural risks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Trondheim, Norway. pp.1-25</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienna, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595510v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elasticité du débit d’étiage des rivières françaises aux facteurs climatiques : impact des barrages réservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sécheresses, étiages et déficits en eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ensemble prediction in snow-influenced catchments: what can be done to improve uncertainty quantification?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Valéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SINTEF-Cemagref International Workshop Towards a transdisciplinary partnership with water resource management stakeholders. Optimizing the water resource management and limiting consequences of natural risks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Trondheim, Norway. pp.1-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux prévoir les crues nivales : Evaluation de prévisions probabilistes de débit sur des bassins versants de montagne français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5173,256 +5394,2025 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SHF : "L'eau en montagne, mieux observer pour mieux prévoir"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Lyon, France. p. 163 - p. 170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00584138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (19)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstitution des débits de pointe des crues du 17 mai 2024 dans les bassins de la Nied, de la Sarre, de la Moder et de la Sauer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akshay Kowlesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Rakotozanany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Convention DGPR-Université Gustave Eiffel 2024 n°EJ 2201476024 du 24/06/2024, Volet Inondations – action 4, Université Gustave Eiffel. 2025, 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstitution des débits de pointe des crues des 30 juin 2024 et 20 juillet 2024 sur le Rongeant, le Rognon, et le Vazile (Haute-Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahina Ambininkasinirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Crapart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Convention DGPR-Université Gustave Eiffel 2024 n°EJ 2201476024 du 24/06/2024, Volet Inondations – action 4, Université Gustave Eiffel. 2025, 11 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convention DGPR-Université Gustave Eiffel 2024 n°EJ 2201476024 du 24/06/2024, Volet Inondations – actions 1 à 4 - Rapport de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Convention DGPR-Université Gustave Eiffel 2024 n°EJ 2201476024 du 24/06/2024, Volet Inondations, Université Gustave Eiffel. 2025, 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convention DGPR - Université Gustave Eiffel 2023 - Action 8 : appui au SCHAPI - Rapport de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Gustave Eiffel. 2024, 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convention DGPR-Université Gustave Eiffel 2023 - Action 8.1 : Construction d’échelles de gravité des inondations sur le réseau hydrographique détaillé de l’arc méditerranéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Gustave Eiffel. 2024, 14 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convention DGPR - Université Gustave Eiffel 2023 - Action 8.2 : Évaluation de catalogues de cartes d’inondation mono-fréquence couvrant les petits cours d’eau de l’Arc Méditerranéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Gustave Eiffel. 2024, 34 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convention DGPR - Université Gustave Eiffel 2022 - Action 8 : O. Payrastre - Appui au SCHAPI - Rapport de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Gustave Eiffel; DGPR (Direction Générale de la Prévention des Risques - Ministère de la Transition Ecologique et Solidaire). 2023, 9 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convention DGPR-Université Gustave Eiffel 2022 - Action 8.2 : Pierre Nicolle - Méthode de prétraitement des MNT pour l'amélioration des calculs automatisés de zones inondables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hocini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Gustave Eiffel; DGPR (Direction Générale de la Prévention des Risques - Ministère de la Transition Ecologique et Solidaire). 2023, 17 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convention DGPR-Université Gustave Eiffel 2022 - Action 8.1 : Pierre Nicolle - Evaluation d'un catalogue d'inondation mono-fréquence couvrant l'arc méditerranéen (rapport d'étape)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Gustave Eiffeil; DGPR (Direction Générale de la Prévention des Risques - Ministère de la Transition Ecologique et Solidaire). 2023, 15 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convention DGPR - Université Gustave Eiffel 2021 - Action 8.1: Comparaison des performances des approches Cartino2D-Telemac et Floodos 2D pour la cartographie automatisée des débordements de petits cours d'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Gustave Eiffeil; DGPR (Direction Générale de la Prévention des Risques - Ministère de la Transition Ecologique et Solidaire). 2022, 23p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convention DGPR - Université Gustave Eiffel 2021 - Action 8 : Appui au SCHAPI - Rapport de synthèse (version provisoire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Gustave Eiffeil; DGPR (Direction Générale de la Prévention des Risques - Ministère de la Transition Ecologique et Solidaire). 2022, 5p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation des débits de pointe atteints par les petits cours d'eau des Alpes Maritimes lors de la tempête Alex, le 2 octobre 2020. Action 8.2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2021, 18p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production d'un catalogue d'emprises inondées mono-fréquence sur les petits cours d'eau de l'arc méditerranéen (rapport d'étape). Action 8.1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hocini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2021, 14p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appui au SCHAPI - Rapport de synthèse. Action 8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2021, 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution de l’outil de prévision des étiages PREMHYCE – Année 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE UR HYCAR. 2020, pp.21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution de l’outil de prévision des étiages PREMHYCE – Année 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRSTEA UR HYCAR. 2019, pp.21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards climate-proof hydrological models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] irstea. 2019, pp.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détermination de valeurs seuils sécheresse pour les eaux de surface du département de Mayotte - Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lebecherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2016, pp.95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet PREMHYCE : Description de la base de données pour l'étude sur des bassins versant influencés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2013, pp.15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que fait l’État lorsque l’eau vient à manquer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sami Bouarfa (coordination scientifique), Marielle Montginoul (coordination scientifique), Thomas Pelte (coordination scientifique), Eric Sauquet (coordination scientifique). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment partager l’eau en France ? À l’ère de l’anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.99-117, 2025, 9782759240999. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-4099-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved rainfall-runoff modelling tools for low-flow forecasting: Application to French catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5444,110 +7434,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Crochemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drought: Research and Science-Policy Interfacing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press Taylor &amp; Francis Group, pp.259-265, 2015, 978-1-138-02779-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévision des étiages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5576,1582 +7566,132 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.75-87, 2013, 978-2-7592-2073-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599379v1</w:t>
-              </w:r>
-[...1448 lines deleted...]
-                <w:t xml:space="preserve">hal-02599766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of temporal variability of convective rainfall on urban surface water floods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akshay Kowlesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7166,323 +7706,323 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine - JDHU 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of using ensemble forecasts of flash-flood impacts for an emergency service: an evaluation for the October 2018 flood event in the Aude river basin, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Charpentier-Noyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer l’anticipation des crues soudaines et de leurs impacts : le projet de recherche ANR PICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Janet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Nationales de Risques Naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Strasbourg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical approach to hydrological modelling: a historical perspective in the case of the GR models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7541,51 +8081,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7595,51 +8135,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévoir les étiages : que peut-on attendre des modèles hydrologiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7648,94 +8188,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Augeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. France. 2015, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7745,51 +8285,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévoir les étiages : que peut-on attendre des modèles hydrologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7798,94 +8338,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Augeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.24, 2015, 979-10-91047-48-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7895,105 +8435,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de la neige dans la prévision hydrologique : quel apport pour mieux prévoir les crues nivales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hydrologie. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId167"/>
+      <w:footerReference w:type="default" r:id="rId177"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8140,51 +8680,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Godet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaume" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Javelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2026.106058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05150377v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hocini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-2963-2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445015v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Charpentier-Noyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouttier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133048" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557245v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qifan Ding" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demargne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.70053" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008988v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.132885" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689956v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-1403-2024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04143554v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Peredo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Fleury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marchal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-23-2001-2023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710678v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnifait" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Astagneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2082891" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349050v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royer-Gaspard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-5013-2021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370022v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vigoureux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2021.1976600" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042989v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020043" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03023204v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etchevers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-383-381-2020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272525v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lilas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061927v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raji Pushpalatha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Francois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-2829-2014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599163v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2012WR012940" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D1D8E53B1BE6E5E39019C7B5323EF1CFF46C5F95/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597314v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Val&#233;ry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2012012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025954v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cueille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Bodini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04997165v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-9-16-2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662610v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galateia Terti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-plinius18-68" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04978869v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984124v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Arora" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4072-7_7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04978842v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04398642v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11757" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389281v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-375" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03724981v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389967v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bodini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04390057v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389922v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266322v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise V&#233;ron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2856" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395685v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11946" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03290539v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/FloodRisk2020.17.3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395824v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782305v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19335" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395999v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caumont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349632v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609912v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lebecherel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauduit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Ben Hassen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349624v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terrier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378483v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595510v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584138v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536884v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Magand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Antoine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/338/9782759240982/comment-partager-l-eau-en-france" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4099-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602068v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Crochemore" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599379v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980874v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980845v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980862v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159337v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159334v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159336v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159325v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pons" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159324v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327094v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327095v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327093v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783512v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180684v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609973v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606202v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599766v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04978901v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Kowlesser" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04385078v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04397435v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Janet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607860v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603376v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Augeard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01720363v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593633v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Godet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaume" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Javelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2026.106058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445015v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Charpentier-Noyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouttier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133048" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05150377v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hocini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-2963-2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557245v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qifan Ding" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demargne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.70053" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008988v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.132885" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689956v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-1403-2024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04143554v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Peredo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Fleury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marchal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-23-2001-2023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710678v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnifait" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Astagneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2082891" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349050v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royer-Gaspard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-5013-2021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370022v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vigoureux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2021.1976600" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042989v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020043" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03023204v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etchevers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-383-381-2020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272525v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lilas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061927v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raji Pushpalatha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Francois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-2829-2014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599163v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2012WR012940" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D1D8E53B1BE6E5E39019C7B5323EF1CFF46C5F95/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597314v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Val&#233;ry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2012012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557717v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Arora" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-12250" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557718v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Kowlesser" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5424" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025954v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cueille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Bodini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04997165v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-9-16-2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662610v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galateia Terti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-plinius18-68" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04978869v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984124v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4072-7_7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04398642v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11757" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04978842v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389281v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-375" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03724981v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389967v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bodini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04390057v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389922v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266322v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise V&#233;ron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2856" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395685v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11946" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03290539v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/FloodRisk2020.17.3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395824v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782305v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19335" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395999v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caumont" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349632v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609912v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lebecherel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauduit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Ben Hassen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378483v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349624v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terrier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595510v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584138v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557464v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Rakotozanany" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557463v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahina Ambininkasinirina" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crapart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557465v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980874v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980845v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980862v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159334v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159337v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159336v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159325v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pons" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159324v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327094v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327095v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327093v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783512v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180684v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609973v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606202v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599766v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536884v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Magand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Antoine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/338/9782759240982/comment-partager-l-eau-en-france" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4099-9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602068v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Crochemore" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599379v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04978901v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04385078v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04397435v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Janet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607860v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603376v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Augeard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01720363v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593633v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>