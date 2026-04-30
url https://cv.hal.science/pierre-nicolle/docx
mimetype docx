--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -234,550 +234,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05555085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An agent-based modeling of rescue operations for the evaluation of short-range flash flood forecasts</w:t>
+                <w:t xml:space="preserve">Characterization of flash flood events by their Event-specific GIUH (EGIUH) in taking into account both the spatial variability of rainfall and channel topology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Charpentier-Noyer</w:t>
+                <w:t xml:space="preserve">Hervé Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Roger Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 657, pp.133048. </w:t>
+              <w:t xml:space="preserve">, 2025, 656, pp.132885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.133048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.132885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445015v1</w:t>
+                <w:t xml:space="preserve">hal-05008988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark dataset for hydraulic simulations of flash floods in the French Mediterranean region</w:t>
+                <w:t xml:space="preserve">Evaluating the French Flash Flood Warning System Using Hydrological and Impact Data in Southeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Hocini</w:t>
+                <w:t xml:space="preserve">Qifan Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demargne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (6), pp.2963-2983. </w:t>
+              <w:t xml:space="preserve">Journal of Flood Risk Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (2), pp.e70053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-17-2963-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jfr3.70053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05150377v1</w:t>
+                <w:t xml:space="preserve">hal-05557245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the French Flash Flood Warning System Using Hydrological and Impact Data in Southeastern France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">An agent-based modeling of rescue operations for the evaluation of short-range flash flood forecasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Charpentier-Noyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Qifan Ding</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Demargne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Gaume</w:t>
+                <w:t xml:space="preserve">François Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Flood Risk Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (2), pp.e70053. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 657, pp.133048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfr3.70053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.133048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05557245v1</w:t>
+                <w:t xml:space="preserve">hal-05445015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of flash flood events by their Event-specific GIUH (EGIUH) in taking into account both the spatial variability of rainfall and channel topology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benchmark dataset for hydraulic simulations of flash floods in the French Mediterranean region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Andrieu</w:t>
+                <w:t xml:space="preserve">Nabil Hocini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Moussa</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 656, pp.132885. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (6), pp.2963-2983. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.132885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-17-2963-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008988v1</w:t>
+                <w:t xml:space="preserve">insu-05150377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical note: Comparing three different methods for allocating river points to coarse-resolution hydrological modelling grid cells</w:t>
               </w:r>
@@ -815,51 +815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 28 (6), pp.1403-1413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -893,51 +893,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodological framework for the evaluation of short-range flash-flood hydrometeorological forecasts at the event scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Charpentier-Noyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Peredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -945,51 +945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (6), pp.2001-2029. </w:t>
@@ -1027,51 +1027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tempête Alex du 2 octobre 2020 dans les Alpes-Maritimes : une contribution de la communauté scientifique à l’estimation des débits de pointe des crues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1347,51 +1347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 107 (1), pp.1-14. </w:t>
@@ -2182,1058 +2182,2827 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lhb/2012012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (19)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstitution des débits de pointe des crues du 17 mai 2024 dans les bassins de la Nied, de la Sarre, de la Moder et de la Sauer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akshay Kowlesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Rakotozanany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Convention DGPR-Université Gustave Eiffel 2024 n°EJ 2201476024 du 24/06/2024, Volet Inondations – action 4, Université Gustave Eiffel. 2025, 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstitution des débits de pointe des crues des 30 juin 2024 et 20 juillet 2024 sur le Rongeant, le Rognon, et le Vazile (Haute-Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahina Ambininkasinirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Crapart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Convention DGPR-Université Gustave Eiffel 2024 n°EJ 2201476024 du 24/06/2024, Volet Inondations – action 4, Université Gustave Eiffel. 2025, 11 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convention DGPR-Université Gustave Eiffel 2024 n°EJ 2201476024 du 24/06/2024, Volet Inondations – actions 1 à 4 - Rapport de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Convention DGPR-Université Gustave Eiffel 2024 n°EJ 2201476024 du 24/06/2024, Volet Inondations, Université Gustave Eiffel. 2025, 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convention DGPR - Université Gustave Eiffel 2023 - Action 8 : appui au SCHAPI - Rapport de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Gustave Eiffel. 2024, 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convention DGPR-Université Gustave Eiffel 2023 - Action 8.1 : Construction d’échelles de gravité des inondations sur le réseau hydrographique détaillé de l’arc méditerranéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Gustave Eiffel. 2024, 14 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convention DGPR - Université Gustave Eiffel 2023 - Action 8.2 : Évaluation de catalogues de cartes d’inondation mono-fréquence couvrant les petits cours d’eau de l’Arc Méditerranéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Gustave Eiffel. 2024, 34 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convention DGPR - Université Gustave Eiffel 2022 - Action 8 : O. Payrastre - Appui au SCHAPI - Rapport de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Gustave Eiffel; DGPR (Direction Générale de la Prévention des Risques - Ministère de la Transition Ecologique et Solidaire). 2023, 9 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convention DGPR-Université Gustave Eiffel 2022 - Action 8.2 : Pierre Nicolle - Méthode de prétraitement des MNT pour l'amélioration des calculs automatisés de zones inondables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hocini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Gustave Eiffel; DGPR (Direction Générale de la Prévention des Risques - Ministère de la Transition Ecologique et Solidaire). 2023, 17 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convention DGPR-Université Gustave Eiffel 2022 - Action 8.1 : Pierre Nicolle - Evaluation d'un catalogue d'inondation mono-fréquence couvrant l'arc méditerranéen (rapport d'étape)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Gustave Eiffeil; DGPR (Direction Générale de la Prévention des Risques - Ministère de la Transition Ecologique et Solidaire). 2023, 15 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convention DGPR - Université Gustave Eiffel 2021 - Action 8.1: Comparaison des performances des approches Cartino2D-Telemac et Floodos 2D pour la cartographie automatisée des débordements de petits cours d'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Gustave Eiffeil; DGPR (Direction Générale de la Prévention des Risques - Ministère de la Transition Ecologique et Solidaire). 2022, 23p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convention DGPR - Université Gustave Eiffel 2021 - Action 8 : Appui au SCHAPI - Rapport de synthèse (version provisoire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Gustave Eiffeil; DGPR (Direction Générale de la Prévention des Risques - Ministère de la Transition Ecologique et Solidaire). 2022, 5p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation des débits de pointe atteints par les petits cours d'eau des Alpes Maritimes lors de la tempête Alex, le 2 octobre 2020. Action 8.2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2021, 18p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production d'un catalogue d'emprises inondées mono-fréquence sur les petits cours d'eau de l'arc méditerranéen (rapport d'étape). Action 8.1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hocini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2021, 14p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appui au SCHAPI - Rapport de synthèse. Action 8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2021, 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution de l’outil de prévision des étiages PREMHYCE – Année 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE UR HYCAR. 2020, pp.21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards climate-proof hydrological models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] irstea. 2019, pp.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution de l’outil de prévision des étiages PREMHYCE – Année 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRSTEA UR HYCAR. 2019, pp.21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détermination de valeurs seuils sécheresse pour les eaux de surface du département de Mayotte - Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lebecherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2016, pp.95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet PREMHYCE : Description de la base de données pour l'étude sur des bassins versant influencés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2013, pp.15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Machine Learning Approaches and their Extrapolation for Flood Hazard Mapping</w:t>
+                <w:t xml:space="preserve">Development of surface water flood scenario catalogues for urban flood forecasting: A case study of le Jarret basin, Marseille.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aman Arora</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Akshay Kowlesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2025 General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-12250⟩</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-5424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05557717v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of surface water flood scenario catalogues for urban flood forecasting: A case study of le Jarret basin, Marseille.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Gaume</w:t>
+                <w:t xml:space="preserve">Assessing the impact of crisis cell decisions during flash flood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Cueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Bodini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2025 General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 26th International Workshop on Multi-Agent-Based Simulation (MABS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Detroit, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05557718v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of crisis cell decisions during flash flood</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Delphine Grancher</w:t>
+                <w:t xml:space="preserve">Evaluating the added value of impact-based models for flash flood detection in the French Mediterranean region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 26th International Workshop on Multi-Agent-Based Simulation (MABS 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RIMMA2025 - International Conference on Forecasting, Preparedness, Warning, and Response</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Cartographic Association, Jan 2025, Bern, Switzerland. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ica-abs-9-16-2025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05025954v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the added value of impact-based models for flash flood detection in the French Mediterranean region</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dias</w:t>
+                <w:t xml:space="preserve">Evaluation of Machine Learning Approaches and their Extrapolation for Flood Hazard Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aman Arora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIMMA2025 - International Conference on Forecasting, Preparedness, Warning, and Response</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/ica-abs-9-16-2025⟩</w:t>
+              <w:t xml:space="preserve">EGU 2025 General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-12250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04997165v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving decision-making during high-impact hydrometeorological events: A series of serious games for flood crisis management exercises</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation multi-agents des interventions d'un service de secours pour l'évaluation de prévisions des crues à courte échéance (0 6h) - cas des crues de 2018 dans l’Aude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Charpentier-Noyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th PLINIUS Conference on Mediterranean Risks (2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée d'été "Risque d’inondation: de la modélisation à la gouvernance"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L@bISEN; LETG-Nantes, Jul 2024, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662610v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multi-agents des interventions d'un service de secours pour l'évaluation de prévisions des crues à courte échéance (0 6h) - cas des crues de 2018 dans l’Aude</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryse Charpentier-Noyer</w:t>
+                <w:t xml:space="preserve">Evaluation of Machine Learning Approaches for Flood Hazard Mapping Over the Argens Basin, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aman Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'été "Risque d’inondation: de la modélisation à la gouvernance"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SimHydro 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Hydrotechnique de France (SHF); Association Française de Mécanique (AFM); Environmental &amp; Water Resources Institute (EWRI); International Association for Hydro-Environment Engineering and Research (IAHR), Nov 2023, Chatou, France. pp.103-124, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-97-4072-7_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04978869v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Machine Learning Approaches for Flood Hazard Mapping Over the Argens Basin, France</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improving decision-making during high-impact hydrometeorological events: A series of serious games for flood crisis management exercises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galateia Terti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Bodini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SimHydro 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-97-4072-7_7⟩</w:t>
+              <w:t xml:space="preserve">18th PLINIUS Conference on Mediterranean Risks (2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, the European Geosciences Union, Sep 2024, Chania, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-plinius18-68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04984124v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of using ensemble forecasts of flash-flood impacts for an emergency service: an evaluation for the October 2018 flood event in the Aude river basin, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Charpentier-Noyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-11757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Block-by-block Evaluation of a Flood Risk Warning Service Designed for Operational Purpose, on Southeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3242,1992 +5011,1992 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geophysical Union, Dec 2023, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodological framework for the evaluation of short-range flash-flood hydrometeorological forecasts at the event scale</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">PICSCaRE : un jeu de rôle pour évaluer l’effet des prévisions probabilistes des impacts sur la prise de décision en situation de gestion de crise météoclimatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Bodini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galateia Terti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1ères journées GAMAE : L'évaluation des jeux en agriculture, alimentation, environnement et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Jun 2022, Clermont-Ferrand, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389281v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combiner jeu de rôle coopératif et simulation numérique des comportements de protection dans les exercices de gestion de crise inondation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A methodological framework for the evaluation of short-range flash-flood hydrometeorological forecasts at the event scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Charpentier-Noyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Peredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Jeux &amp; Enjeux 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Hydrological Sciences (IAHS), May 2022, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/iahs2022-375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724981v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PICSCaRE : un jeu de rôle pour évaluer l’effet des prévisions probabilistes des impacts sur la prise de décision en situation de gestion de crise météoclimatique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Combiner jeu de rôle coopératif et simulation numérique des comportements de protection dans les exercices de gestion de crise inondation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ruin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Galateia Terti</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères journées GAMAE : L'évaluation des jeux en agriculture, alimentation, environnement et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Jun 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Rencontres Jeux &amp; Enjeux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lille, France. pp.113-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389967v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un jeu de rôle coopératif combiné à une simulation numérique des comportements de protection pour s’entrainer à la gestion de crise liée aux crues soudaines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Grancher</w:t>
+                <w:t xml:space="preserve">Cartographie automatisée des débordements de petits cours d’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées PREVIRISQ Inondation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Grand-Bornand, France</w:t>
+              <w:t xml:space="preserve">Journée de restitution du projet ANR PICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cerema, May 2022, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390057v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie automatisée des débordements de petits cours d’eau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Un jeu de rôle coopératif combiné à une simulation numérique des comportements de protection pour s’entrainer à la gestion de crise liée aux crues soudaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution du projet ANR PICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cerema, May 2022, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Journées PREVIRISQ Inondation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Grand-Bornand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389922v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-flow forecasting in France: update on the latest developments of the PREMHYCE operational forecast platform</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Francois</w:t>
+                <w:t xml:space="preserve">Evaluation of three short-range (0-6h) rain ensemble forecasts: study of the Aude October 2018 flash floods (southeastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Charpentier-Noyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-2856⟩</w:t>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2021, Vienna (Austria), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-11946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266322v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of three short-range (0-6h) rain ensemble forecasts: study of the Aude October 2018 flash floods (southeastern France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Flash flood impacts nowcasting within the PICS project (2018-2022): End-users involvement and first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-11946⟩</w:t>
+              <w:t xml:space="preserve">FLOODrisk 2020 - 4th European Conference on Flood Risk Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3311/FloodRisk2020.17.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395685v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03290539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash flood impacts nowcasting within the PICS project (2018-2022): End-users involvement and first results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Tempête Alex du 2 octobre 2020 dans les Alpes-Maritimes : une contribution de la communauté scientifique à l’estimation des débits de pointe des crues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Bouttier</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnifait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Astagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLOODrisk 2020 - 4th European Conference on Flood Risk Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque SHF Hydrométrie 2021, De la mesure à la prise de décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Hydrotechnique de France, Nov 2021, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03290539v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tempête Alex du 2 octobre 2020 dans les Alpes-Maritimes : une contribution de la communauté scientifique à l’estimation des débits de pointe des crues</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul C. Astagneau</w:t>
+                <w:t xml:space="preserve">Low-flow forecasting in France: update on the latest developments of the PREMHYCE operational forecast platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SHF Hydrométrie 2021, De la mesure à la prise de décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-2856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395824v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREMHYCE: An operational tool for low-flow forecasting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Besson</w:t>
+                <w:t xml:space="preserve">The PICS project: towards an integrated warning system for the nowcasting of flash flood impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Caumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Le Lay</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HIWeather 2020 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Meteorological Organization (WMO), Oct 2020, Online, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782305v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PICS project: towards an integrated warning system for the nowcasting of flash flood impacts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+                <w:t xml:space="preserve">PREMHYCE: An operational tool for low-flow forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Bouttier</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HIWeather 2020 Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395999v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévision des sécheresses hydrologiques aux échéances saisonnières : approches de modélisation et communication des risques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PREMHYCE: an operational tool for low-flow forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sécheresses, étiages et déficits en eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienna, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349632v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation hydrologique en contexte peu jaugé : vers une meilleure connaissance des dynamiques d'étiages à Mayotte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elasticité du débit d’étiage des rivières françaises aux facteurs climatiques : impact des barrages réservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Floriane Ben Hassen</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNESCO-SHF : Sécheresses, étiages et déficits en eau 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France. pp.10</w:t>
+              <w:t xml:space="preserve">Sécheresses, étiages et déficits en eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609912v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREMHYCE: an operational tool for low-flow forecasting</w:t>
+                <w:t xml:space="preserve">Modélisation hydrologique en contexte peu jaugé : vers une meilleure connaissance des dynamiques d'étiages à Mayotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Besson</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lebecherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Le Lay</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Ben Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienna, France</w:t>
+              <w:t xml:space="preserve">UNESCO-SHF : Sécheresses, étiages et déficits en eau 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378483v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasticité du débit d’étiage des rivières françaises aux facteurs climatiques : impact des barrages réservoirs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morgane Terrier</w:t>
+                <w:t xml:space="preserve">Prévision des sécheresses hydrologiques aux échéances saisonnières : approches de modélisation et communication des risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sécheresses, étiages et déficits en eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349624v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensemble prediction in snow-influenced catchments: what can be done to improve uncertainty quantification?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5286,73 +7055,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SINTEF-Cemagref International Workshop Towards a transdisciplinary partnership with water resource management stakeholders. Optimizing the water resource management and limiting consequences of natural risks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Trondheim, Norway. pp.1-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux prévoir les crues nivales : Evaluation de prévisions probabilistes de débit sur des bassins versants de montagne français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5394,1826 +7163,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SHF : "L'eau en montagne, mieux observer pour mieux prévoir"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Lyon, France. p. 163 - p. 170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00584138v1</w:t>
-              </w:r>
-[...1767 lines deleted...]
-                <w:t xml:space="preserve">hal-02599766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7634,64 +7634,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of temporal variability of convective rainfall on urban surface water floods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akshay Kowlesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7742,103 +7742,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of using ensemble forecasts of flash-flood impacts for an emergency service: an evaluation for the October 2018 flood event in the Aude river basin, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Charpentier-Noyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
@@ -7867,77 +7867,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer l’anticipation des crues soudaines et de leurs impacts : le projet de recherche ANR PICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8088,98 +8088,248 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prévoir les étiages : que peut-on attendre des modèles hydrologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Augeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.24, 2015, 979-10-91047-48-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévoir les étiages : que peut-on attendre des modèles hydrologiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8231,207 +8381,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. France. 2015, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603376v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-01720363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8680,51 +8680,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Godet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaume" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Javelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2026.106058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445015v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Charpentier-Noyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouttier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133048" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05150377v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hocini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-2963-2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557245v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qifan Ding" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demargne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.70053" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008988v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.132885" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689956v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-1403-2024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04143554v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Peredo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Fleury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marchal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-23-2001-2023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710678v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnifait" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Astagneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2082891" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349050v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royer-Gaspard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-5013-2021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370022v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vigoureux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2021.1976600" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042989v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020043" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03023204v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etchevers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-383-381-2020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272525v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lilas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061927v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raji Pushpalatha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Francois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-2829-2014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599163v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2012WR012940" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D1D8E53B1BE6E5E39019C7B5323EF1CFF46C5F95/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597314v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Val&#233;ry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2012012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557717v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Arora" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-12250" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557718v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Kowlesser" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5424" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025954v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cueille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Bodini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04997165v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-9-16-2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662610v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galateia Terti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-plinius18-68" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04978869v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984124v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4072-7_7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04398642v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11757" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04978842v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389281v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-375" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03724981v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389967v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bodini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04390057v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389922v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266322v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise V&#233;ron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2856" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395685v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11946" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03290539v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/FloodRisk2020.17.3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395824v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782305v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19335" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395999v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caumont" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349632v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609912v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lebecherel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauduit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Ben Hassen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378483v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349624v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terrier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595510v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584138v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557464v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Rakotozanany" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557463v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahina Ambininkasinirina" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crapart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557465v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980874v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980845v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980862v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159334v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159337v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159336v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159325v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pons" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159324v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327094v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327095v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327093v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783512v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180684v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609973v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606202v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599766v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536884v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Magand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Antoine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/338/9782759240982/comment-partager-l-eau-en-france" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4099-9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602068v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Crochemore" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599379v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04978901v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04385078v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04397435v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Janet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607860v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603376v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Augeard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01720363v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593633v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Godet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaume" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Javelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2026.106058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008988v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.132885" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557245v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qifan Ding" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demargne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.70053" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445015v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Charpentier-Noyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouttier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133048" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05150377v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hocini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-2963-2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689956v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-1403-2024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04143554v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Peredo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Fleury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marchal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-23-2001-2023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710678v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnifait" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Astagneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2082891" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349050v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royer-Gaspard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-5013-2021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370022v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vigoureux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2021.1976600" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042989v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020043" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03023204v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etchevers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-383-381-2020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272525v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lilas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061927v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raji Pushpalatha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Francois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-2829-2014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599163v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2012WR012940" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D1D8E53B1BE6E5E39019C7B5323EF1CFF46C5F95/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597314v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Val&#233;ry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2012012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557464v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Kowlesser" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Rakotozanany" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557463v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahina Ambininkasinirina" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crapart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557465v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980874v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980845v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980862v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159334v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159337v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159336v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159325v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pons" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159324v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327094v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327095v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327093v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783512v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609973v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180684v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606202v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lebecherel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599766v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557718v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5424" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025954v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cueille" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Bodini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04997165v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-9-16-2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557717v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Arora" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-12250" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04978869v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984124v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4072-7_7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662610v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galateia Terti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-plinius18-68" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04398642v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11757" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04978842v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389967v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bodini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389281v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-375" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03724981v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389922v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04390057v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395685v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11946" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03290539v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/FloodRisk2020.17.3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395824v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266322v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise V&#233;ron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2856" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395999v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caumont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782305v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19335" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378483v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349624v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terrier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609912v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauduit" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Ben Hassen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349632v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595510v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584138v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536884v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Magand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Antoine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/338/9782759240982/comment-partager-l-eau-en-france" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4099-9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602068v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Crochemore" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599379v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04978901v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04385078v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04397435v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Janet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607860v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01720363v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Augeard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603376v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593633v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>