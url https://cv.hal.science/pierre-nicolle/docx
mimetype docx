--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -234,321 +234,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05555085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of flash flood events by their Event-specific GIUH (EGIUH) in taking into account both the spatial variability of rainfall and channel topology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating the French Flash Flood Warning System Using Hydrological and Impact Data in Southeastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Andrieu</w:t>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Moussa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+                <w:t xml:space="preserve">Qifan Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Payrastre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Demargne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 656, pp.132885. </w:t>
+              <w:t xml:space="preserve">Journal of Flood Risk Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (2), pp.e70053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.132885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jfr3.70053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008988v1</w:t>
+                <w:t xml:space="preserve">hal-05557245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the French Flash Flood Warning System Using Hydrological and Impact Data in Southeastern France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Characterization of flash flood events by their Event-specific GIUH (EGIUH) in taking into account both the spatial variability of rainfall and channel topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Flood Risk Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (2), pp.e70053. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 656, pp.132885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfr3.70053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.132885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05557245v1</w:t>
+                <w:t xml:space="preserve">hal-05008988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An agent-based modeling of rescue operations for the evaluation of short-range flash flood forecasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Charpentier-Noyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -815,51 +815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 28 (6), pp.1403-1413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1027,51 +1027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tempête Alex du 2 octobre 2020 dans les Alpes-Maritimes : une contribution de la communauté scientifique à l’estimation des débits de pointe des crues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1347,51 +1347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 107 (1), pp.1-14. </w:t>
@@ -2243,51 +2243,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution des débits de pointe des crues du 17 mai 2024 dans les bassins de la Nied, de la Sarre, de la Moder et de la Sauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akshay Kowlesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2348,51 +2348,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution des débits de pointe des crues des 30 juin 2024 et 20 juillet 2024 sur le Rongeant, le Rognon, et le Vazile (Haute-Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahina Ambininkasinirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2470,51 +2470,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convention DGPR-Université Gustave Eiffel 2024 n°EJ 2201476024 du 24/06/2024, Volet Inondations – actions 1 à 4 - Rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2562,51 +2562,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convention DGPR - Université Gustave Eiffel 2023 - Action 8 : appui au SCHAPI - Rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2676,51 +2676,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convention DGPR-Université Gustave Eiffel 2023 - Action 8.1 : Construction d’échelles de gravité des inondations sur le réseau hydrographique détaillé de l’arc méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2790,51 +2790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2859,241 +2859,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convention DGPR - Université Gustave Eiffel 2022 - Action 8 : O. Payrastre - Appui au SCHAPI - Rapport de synthèse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Convention DGPR-Université Gustave Eiffel 2022 - Action 8.2 : Pierre Nicolle - Méthode de prétraitement des MNT pour l'amélioration des calculs automatisés de zones inondables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université Gustave Eiffel; DGPR (Direction Générale de la Prévention des Risques - Ministère de la Transition Ecologique et Solidaire). 2023, 9 p</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hocini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Gustave Eiffel; DGPR (Direction Générale de la Prévention des Risques - Ministère de la Transition Ecologique et Solidaire). 2023, 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159334v1</w:t>
+                <w:t xml:space="preserve">hal-04159337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convention DGPR-Université Gustave Eiffel 2022 - Action 8.2 : Pierre Nicolle - Méthode de prétraitement des MNT pour l'amélioration des calculs automatisés de zones inondables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convention DGPR - Université Gustave Eiffel 2022 - Action 8 : O. Payrastre - Appui au SCHAPI - Rapport de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université Gustave Eiffel; DGPR (Direction Générale de la Prévention des Risques - Ministère de la Transition Ecologique et Solidaire). 2023, 17 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Gustave Eiffel; DGPR (Direction Générale de la Prévention des Risques - Ministère de la Transition Ecologique et Solidaire). 2023, 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159337v1</w:t>
+                <w:t xml:space="preserve">hal-04159334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convention DGPR-Université Gustave Eiffel 2022 - Action 8.1 : Pierre Nicolle - Evaluation d'un catalogue d'inondation mono-fréquence couvrant l'arc méditerranéen (rapport d'étape)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3128,51 +3128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convention DGPR - Université Gustave Eiffel 2021 - Action 8.1: Comparaison des performances des approches Cartino2D-Telemac et Floodos 2D pour la cartographie automatisée des débordements de petits cours d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3220,51 +3220,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convention DGPR - Université Gustave Eiffel 2021 - Action 8 : Appui au SCHAPI - Rapport de synthèse (version provisoire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3299,51 +3299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des débits de pointe atteints par les petits cours d'eau des Alpes Maritimes lors de la tempête Alex, le 2 octobre 2020. Action 8.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3391,51 +3391,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production d'un catalogue d'emprises inondées mono-fréquence sur les petits cours d'eau de l'arc méditerranéen (rapport d'étape). Action 8.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hocini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3470,51 +3470,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appui au SCHAPI - Rapport de synthèse. Action 8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3631,181 +3631,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03783512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards climate-proof hydrological models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution de l’outil de prévision des étiages PREMHYCE – Année 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] irstea. 2019, pp.14</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRSTEA UR HYCAR. 2019, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609973v1</w:t>
+                <w:t xml:space="preserve">hal-03180684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de l’outil de prévision des étiages PREMHYCE – Année 2018</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards climate-proof hydrological models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">IRSTEA UR HYCAR. 2019, pp.21</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] irstea. 2019, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03180684v1</w:t>
+                <w:t xml:space="preserve">hal-02609973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de valeurs seuils sécheresse pour les eaux de surface du département de Mayotte - Rapport final</w:t>
               </w:r>
@@ -4025,51 +4025,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of surface water flood scenario catalogues for urban flood forecasting: A case study of le Jarret basin, Marseille.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akshay Kowlesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4401,51 +4401,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Machine Learning Approaches and their Extrapolation for Flood Hazard Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aman Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4518,51 +4518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Charpentier-Noyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4626,51 +4626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aman Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SimHydro 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Hydrotechnique de France (SHF); Association Française de Mécanique (AFM); Environmental &amp; Water Resources Institute (EWRI); International Association for Hydro-Environment Engineering and Research (IAHR), Nov 2023, Chatou, France. pp.103-124, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4864,51 +4864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Charpentier-Noyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5011,51 +5011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5087,282 +5087,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PICSCaRE : un jeu de rôle pour évaluer l’effet des prévisions probabilistes des impacts sur la prise de décision en situation de gestion de crise météoclimatique</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A methodological framework for the evaluation of short-range flash-flood hydrometeorological forecasts at the event scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Charpentier-Noyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Peredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères journées GAMAE : L'évaluation des jeux en agriculture, alimentation, environnement et territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Hydrological Sciences (IAHS), May 2022, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/iahs2022-375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389967v1</w:t>
+                <w:t xml:space="preserve">hal-04389281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodological framework for the evaluation of short-range flash-flood hydrometeorological forecasts at the event scale</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">PICSCaRE : un jeu de rôle pour évaluer l’effet des prévisions probabilistes des impacts sur la prise de décision en situation de gestion de crise météoclimatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Bodini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galateia Terti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1ères journées GAMAE : L'évaluation des jeux en agriculture, alimentation, environnement et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Jun 2022, Clermont-Ferrand, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389281v1</w:t>
+                <w:t xml:space="preserve">hal-04389967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combiner jeu de rôle coopératif et simulation numérique des comportements de protection dans les exercices de gestion de crise inondation</w:t>
               </w:r>
@@ -5400,51 +5400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Jeux &amp; Enjeux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lille, France. pp.113-115</w:t>
@@ -5467,277 +5467,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03724981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie automatisée des débordements de petits cours d’eau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Un jeu de rôle coopératif combiné à une simulation numérique des comportements de protection pour s’entrainer à la gestion de crise liée aux crues soudaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution du projet ANR PICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cerema, May 2022, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Journées PREVIRISQ Inondation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Grand-Bornand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389922v1</w:t>
+                <w:t xml:space="preserve">hal-04390057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un jeu de rôle coopératif combiné à une simulation numérique des comportements de protection pour s’entrainer à la gestion de crise liée aux crues soudaines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Grancher</w:t>
+                <w:t xml:space="preserve">Cartographie automatisée des débordements de petits cours d’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées PREVIRISQ Inondation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Grand-Bornand, France</w:t>
+              <w:t xml:space="preserve">Journée de restitution du projet ANR PICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cerema, May 2022, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04390057v1</w:t>
+                <w:t xml:space="preserve">hal-04389922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of three short-range (0-6h) rain ensemble forecasts: study of the Aude October 2018 flash floods (southeastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Charpentier-Noyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5827,51 +5827,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash flood impacts nowcasting within the PICS project (2018-2022): End-users involvement and first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5948,51 +5948,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tempête Alex du 2 octobre 2020 dans les Alpes-Maritimes : une contribution de la communauté scientifique à l’estimation des débits de pointe des crues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6220,51 +6220,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PICS project: towards an integrated warning system for the nowcasting of flash flood impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7647,51 +7647,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of temporal variability of convective rainfall on urban surface water floods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akshay Kowlesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7768,51 +7768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Charpentier-Noyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7867,51 +7867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer l’anticipation des crues soudaines et de leurs impacts : le projet de recherche ANR PICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8680,51 +8680,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Godet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaume" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Javelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2026.106058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008988v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.132885" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557245v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qifan Ding" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demargne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.70053" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445015v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Charpentier-Noyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouttier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133048" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05150377v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hocini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-2963-2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689956v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-1403-2024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04143554v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Peredo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Fleury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marchal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-23-2001-2023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710678v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnifait" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Astagneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2082891" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349050v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royer-Gaspard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-5013-2021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370022v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vigoureux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2021.1976600" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042989v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020043" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03023204v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etchevers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-383-381-2020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272525v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lilas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061927v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raji Pushpalatha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Francois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-2829-2014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599163v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2012WR012940" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D1D8E53B1BE6E5E39019C7B5323EF1CFF46C5F95/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597314v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Val&#233;ry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2012012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557464v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Kowlesser" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Rakotozanany" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557463v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahina Ambininkasinirina" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crapart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557465v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980874v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980845v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980862v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159334v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159337v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159336v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159325v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pons" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159324v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327094v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327095v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327093v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783512v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609973v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180684v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606202v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lebecherel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599766v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557718v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5424" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025954v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cueille" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Bodini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04997165v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-9-16-2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557717v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Arora" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-12250" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04978869v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984124v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4072-7_7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662610v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galateia Terti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-plinius18-68" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04398642v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11757" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04978842v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389967v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bodini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389281v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-375" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03724981v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389922v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04390057v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395685v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11946" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03290539v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/FloodRisk2020.17.3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395824v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266322v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise V&#233;ron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2856" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395999v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caumont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782305v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19335" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378483v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349624v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terrier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609912v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauduit" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Ben Hassen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349632v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595510v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584138v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536884v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Magand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Antoine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/338/9782759240982/comment-partager-l-eau-en-france" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4099-9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602068v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Crochemore" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599379v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04978901v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04385078v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04397435v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Janet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607860v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01720363v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Augeard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603376v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593633v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Godet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaume" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Javelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2026.106058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557245v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qifan Ding" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demargne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.70053" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008988v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.132885" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445015v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Charpentier-Noyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouttier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133048" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05150377v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hocini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-2963-2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689956v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-1403-2024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04143554v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Peredo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Fleury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marchal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-23-2001-2023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710678v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnifait" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Astagneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2082891" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349050v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royer-Gaspard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-5013-2021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370022v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vigoureux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2021.1976600" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042989v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020043" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03023204v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etchevers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-383-381-2020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272525v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lilas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061927v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raji Pushpalatha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Francois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-2829-2014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599163v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2012WR012940" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D1D8E53B1BE6E5E39019C7B5323EF1CFF46C5F95/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597314v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Val&#233;ry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2012012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557464v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Kowlesser" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Rakotozanany" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557463v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahina Ambininkasinirina" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crapart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557465v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980874v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980845v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980862v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159337v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159334v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159336v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159325v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pons" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159324v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327094v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327095v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327093v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783512v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180684v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609973v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606202v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lebecherel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599766v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557718v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5424" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025954v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cueille" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Bodini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04997165v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-9-16-2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557717v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Arora" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-12250" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04978869v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984124v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4072-7_7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662610v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galateia Terti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-plinius18-68" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04398642v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11757" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04978842v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389281v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-375" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389967v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bodini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03724981v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04390057v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389922v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395685v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11946" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03290539v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/FloodRisk2020.17.3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395824v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266322v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise V&#233;ron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2856" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395999v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caumont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782305v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19335" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378483v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349624v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terrier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609912v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauduit" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Ben Hassen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349632v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595510v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584138v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536884v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Magand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Antoine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/338/9782759240982/comment-partager-l-eau-en-france" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4099-9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602068v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Crochemore" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599379v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04978901v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04385078v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04397435v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Janet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607860v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01720363v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Augeard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603376v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593633v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>