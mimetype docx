--- v0 (2026-03-28)
+++ v1 (2026-05-22)
@@ -614,295 +614,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEprescribing: Perceptions of PAtients living with advanced cancer. A multicentre, prospective mixed observational study protocol</w:t>
+                <w:t xml:space="preserve">Are the deprescribing guidelines for proton pump inhibitors in palliative care applicable? A monocentric observational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Bourdon</w:t>
+                <w:t xml:space="preserve">Claire Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
+                <w:t xml:space="preserve">Roxane Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Victorri-Vigneau</w:t>
+                <w:t xml:space="preserve">Morgane Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (8), pp.e0305737. </w:t>
+              <w:t xml:space="preserve">BMJ Palliative and supportive care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (e3), pp.e928-e932. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0305737⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/spcare-2023-004542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04789153v1</w:t>
+                <w:t xml:space="preserve">hal-04792882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are the deprescribing guidelines for proton pump inhibitors in palliative care applicable? A monocentric observational study</w:t>
+                <w:t xml:space="preserve">DEprescribing: Perceptions of PAtients living with advanced cancer. A multicentre, prospective mixed observational study protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Denis</w:t>
+                <w:t xml:space="preserve">Marianne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxane Denis</w:t>
+                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Lannes</w:t>
+                <w:t xml:space="preserve">Caroline Victorri-Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Palliative and supportive care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (e3), pp.e928-e932. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (8), pp.e0305737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/spcare-2023-004542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0305737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04792882v1</w:t>
+                <w:t xml:space="preserve">hal-04789153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place de consultations pharmaceutiques d’initiation en oncologie digestive dans un centre hospitalo-universitaire : bilan à un an</w:t>
               </w:r>
@@ -1576,51 +1576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Victorri-Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10, </w:t>
@@ -1965,51 +1965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Brociero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Victorri-Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2050,295 +2050,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors influencing French community pharmacists’ willingness to participate in research projects: a mixed method study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patients' preferences in therapeutic decision-making in digestive oncology: a single centre cross-sectional observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Grivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Piraux</w:t>
+                <w:t xml:space="preserve">Pauline Rabeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Angibaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claire Sallenave-Namont</w:t>
+                <w:t xml:space="preserve">Solange Pecout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Primary Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12875-023-02163-w⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.8534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-35407-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494469v1</w:t>
+                <w:t xml:space="preserve">hal-04792677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients' preferences in therapeutic decision-making in digestive oncology: a single centre cross-sectional observational study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factors influencing French community pharmacists’ willingness to participate in research projects: a mixed method study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Piraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Angibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Rabeau</w:t>
+                <w:t xml:space="preserve">Dominique Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solange Pecout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Evin</w:t>
+                <w:t xml:space="preserve">Claire Sallenave-Namont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.8534. </w:t>
+              <w:t xml:space="preserve">BMC Primary Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-35407-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12875-023-02163-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792677v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the factors influencing adherence to oral anticancer drugs in patients with digestive cancer: a qualitative study</w:t>
               </w:r>
@@ -2350,51 +2350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Touchefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Pecout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cauchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2490,103 +2490,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs influençant les pharmaciens d’officine à participer à des projets de recherche : une étude à méthode mixte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Angibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Piraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sallenave-Namont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFPC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Toulouse, France</w:t>
@@ -2667,51 +2667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lebaupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Victorri-Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Deprescribing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Kolding, Denmark</w:t>
@@ -2830,51 +2830,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E86A7CF9"/>
+    <w:nsid w:val="1C6DEF96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3061,51 +3061,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-nizet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6912-0025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/258209208" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323254v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nizard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Faure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Attal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Nguyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Garnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejp.70127" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329551v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Auriault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Montrichard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jirka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vidal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2025.09.002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792465v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nizet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Deme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Evin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kuhn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/papr.13409" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04789153v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bourdon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Hardouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Victorri-Vigneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0305737" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792882v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Denis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Denis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lannes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/spcare-2023-004542" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826657v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chapron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Petit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.01.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826682v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylian Masse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.10.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323434v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tollec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vene" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fronteau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-024-01715-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793001v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Grivel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange P&#233;cout" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lepeintre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0287335" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836403v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Feldman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brochet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Le Gouill" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10781552231168573" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04337854v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lecompte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1228883" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04418078v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chabaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel&#8208;olivier Sellal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lejus-Bourdeau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.13894" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Derouin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ejhpharm-2023-003896" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792637v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Brociero" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-023-04155-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04494469v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Piraux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Angibaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Navas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sallenave-Namont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-023-02163-w" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792677v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rabeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Pecout" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-35407-x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04796508v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Touchefeu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cauchin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Beaudouin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-021-06663-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542232v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608705v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Fournier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lebaupin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-nizet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6912-0025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/258209208" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323254v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nizard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Faure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Attal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Nguyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Garnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejp.70127" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329551v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Auriault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Montrichard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jirka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vidal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2025.09.002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792465v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nizet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Deme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Evin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kuhn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/papr.13409" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792882v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Denis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Denis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lannes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/spcare-2023-004542" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04789153v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bourdon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Hardouin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Victorri-Vigneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0305737" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826657v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chapron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Petit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.01.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826682v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylian Masse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.10.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323434v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tollec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vene" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fronteau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-024-01715-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793001v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Grivel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange P&#233;cout" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lepeintre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0287335" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836403v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Feldman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brochet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Le Gouill" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10781552231168573" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04337854v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lecompte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1228883" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04418078v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chabaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel&#8208;olivier Sellal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lejus-Bourdeau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.13894" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Derouin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ejhpharm-2023-003896" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792637v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Brociero" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-023-04155-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792677v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rabeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Pecout" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-35407-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04494469v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Piraux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Angibaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Navas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sallenave-Namont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-023-02163-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04796508v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Touchefeu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cauchin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Beaudouin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-021-06663-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542232v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608705v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Fournier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lebaupin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>