--- v2 (2026-04-25)
+++ v3 (2026-05-16)
@@ -430,563 +430,563 @@
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, 20 (4), pp.101799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.animal.2026.101799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral-stomach sampling as an alternative to rumen canula for the inoculation of in vitro batch fermentation systems</w:t>
+                <w:t xml:space="preserve">Sensitivity analysis of the INRA 2018 feeding system for ruminants by hybrid local and global approaches: Comparing the contribution of dietary input variables to multiple response prediction in dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
+                <w:t xml:space="preserve">Seoyoung Jeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Point</w:t>
+                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Torrent</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Nozière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2025.116416⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 108 (1), pp.527-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-25297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100241v1</w:t>
+                <w:t xml:space="preserve">hal-04874121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of the INRA 2018 feeding system for ruminants by hybrid local and global approaches: Comparing the contribution of dietary input variables to multiple response prediction in dairy cattle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of digestibility stalls on the welfare of growing bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seoyoung Jeon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nozière</w:t>
+                <w:t xml:space="preserve">R. Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2024-25297⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (5), pp.101513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04874121v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shortening the measurement period decreases precision in the determination of digestibility and nitrogen balance-related traits in growing bulls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nozière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 19 (12), pp.101677. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of digestibility stalls on the welfare of growing bulls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oral-stomach sampling as an alternative to rumen canula for the inoculation of in vitro batch fermentation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Torrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Veissier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (5), pp.101513. </w:t>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 327, pp.116416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2025.116416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05070758v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of esophageal tubing and buccal swabbing versus rumen cannula to characterize ruminal microbiota in cows fed contrasting diets</w:t>
               </w:r>
@@ -1011,51 +1011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1240,103 +1240,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of the INRA 2018 feeding system for ruminants by a one-at-a-time approach: Effects of dietary input variables on predictions of multiple responses of dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seoyoung Jeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nozière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (7), pp.4558-4577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1364,839 +1364,839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrusion of lupines with or without addition of reducing sugars: Effects on the formation of Maillard reaction compounds, partition of nitrogen and Nε-carboxymethyl-lysine, and performance of dairy cows</w:t>
+                <w:t xml:space="preserve">Review: Reducing enteric methane emissions improves energy metabolism in livestock: is the tenet right?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Manzocchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Ferlay</w:t>
+                <w:t xml:space="preserve">D.P. Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mendowski</w:t>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Chesneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2022-22902⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.100830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186616v1</w:t>
+                <w:t xml:space="preserve">hal-04174171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Reducing enteric methane emissions improves energy metabolism in livestock: is the tenet right?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extrusion of lupines with or without addition of reducing sugars: Effects on the formation of Maillard reaction compounds, partition of nitrogen and Nε-carboxymethyl-lysine, and performance of dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Manzocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.P. Morgavi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+                <w:t xml:space="preserve">S. Mendowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maguy Eugène</w:t>
+                <w:t xml:space="preserve">G. Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Noziere</w:t>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17, pp.100830. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 106 (11), pp.7675-7697. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2022-22902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04174171v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes digestifs et métaboliques associés aux différences inter-individuelles de l’efficience alimentaire chez le bovin allaitant</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Relationship between residual feed intake and digestive traits of fattening bulls fed grass silage- or maize silage-based diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milka Popova</w:t>
+                <w:t xml:space="preserve">A. Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+                <w:t xml:space="preserve">L. Ragionieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ravanetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.3.7299⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (12), pp.101013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.101013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237667v1</w:t>
+                <w:t xml:space="preserve">hal-04283413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between residual feed intake and digestive traits of fattening bulls fed grass silage- or maize silage-based diets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Mécanismes digestifs et métaboliques associés aux différences inter-individuelles de l’efficience alimentaire chez le bovin allaitant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bes</w:t>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ragionieri</w:t>
+                <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ravanetti</w:t>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17 (12), pp.101013. </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (3), pp.7299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.101013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.3.7299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04283413v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicted essential fatty acid intakes for a group of dairy cows also apply at individual animal level</w:t>
+                <w:t xml:space="preserve">Adaptation des échantillons d'urine pour l'analyse d'azote par la méthode Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Denis</w:t>
+                <w:t xml:space="preserve">Lorène Salis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Torrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Schmidely</w:t>
+                <w:t xml:space="preserve">Aline Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Nozière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V Fievez</w:t>
+                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.101005⟩</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 04, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/novae-2023-NO-art04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273945v1</w:t>
+                <w:t xml:space="preserve">hal-04249771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des échantillons d'urine pour l'analyse d'azote par la méthode Dumas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicted essential fatty acid intakes for a group of dairy cows also apply at individual animal level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmidely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorène Salis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angélique Torrent</w:t>
+                <w:t xml:space="preserve">P Nozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Le Morvan</w:t>
+                <w:t xml:space="preserve">R Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Noziere</w:t>
+                <w:t xml:space="preserve">V Fievez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 04, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (11), pp.101005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/novae-2023-NO-art04⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.101005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249771v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic assessment of biological mechanisms underlying agroecological systems: The example of parasite dilution and forage niche sharing in mixed-grazing</w:t>
               </w:r>
@@ -2364,51 +2364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmidely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (11), pp.100661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2576,51 +2576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer l’utilisation des graines oléo-protéagineuses par l’extrusion : un enjeu technologique pour contribuer à l’autonomie protéique des élevages bovins laitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Mendowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3004,51 +3004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Guarnido-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Salis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3112,51 +3112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual methane emissions (and other gas flows) are repeatable and their relationships with feed efficiency are similar across two contrasting diets in growing bulls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3527,64 +3527,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of pretreatment with reducing sugars or an enzymatic cocktail before extrusion of fava bean on nitrogen metabolism and performance of dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Mendowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3782,51 +3782,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new Tier 3 method to calculate methane emission inventory for ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3910,278 +3910,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk saturated fatty acids, odd- and branched-chain fatty acids, and isomers of C18:1, C18:2, and C18:3n-3 according to their duodenal flows in dairy cows: A meta-analysis approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Noziere</w:t>
+                <w:t xml:space="preserve">Effects of replacing soybean meal with raw or extruded blends containing faba bean or lupin seeds on nitrogen metabolism and performance of dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Mendowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 102 (4), pp.3053-3070. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2018-15194⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 102 (6), pp.5130-5147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2018-15416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627556v1</w:t>
+                <w:t xml:space="preserve">hal-02627689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of replacing soybean meal with raw or extruded blends containing faba bean or lupin seeds on nitrogen metabolism and performance of dairy cows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Chesneau</w:t>
+                <w:t xml:space="preserve">Milk saturated fatty acids, odd- and branched-chain fatty acids, and isomers of C18:1, C18:2, and C18:3n-3 according to their duodenal flows in dairy cows: A meta-analysis approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. A. Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmidely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 102 (6), pp.5130-5147. </w:t>
+              <w:t xml:space="preserve">, 2019, 102 (4), pp.3053-3070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2018-15416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2018-15194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627689v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of nutrient fluxes to the evolution of the net energy systems, example of the INRA feeding system for beef cattle</w:t>
               </w:r>
@@ -4340,51 +4340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmidely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (4), pp.727-739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4686,51 +4686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appliquer les méthodes d’évaluation multicritère aux rations des ruminants : identification des critères à évaluer et des indicateurs à mesurer sur les aliments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4797,278 +4797,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of bacterial direct-fed microbials on ruminal characteristics, methane emission, and milk fatty acid composition in cows fed high- or low-starch diets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l’énergie de la ration à l’utilisation des nutriments chez les ruminants : quel rôle pour les tissus splanchniques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2016-11663⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (1), pp.45-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2016.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01555260v1</w:t>
+                <w:t xml:space="preserve">hal-02626894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’énergie de la ration à l’utilisation des nutriments chez les ruminants : quel rôle pour les tissus splanchniques ?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of bacterial direct-fed microbials on ruminal characteristics, methane emission, and milk fatty acid composition in cows fed high- or low-starch diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Philippeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderzak Lettat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 52 (1), pp.45-53. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100 (4), pp.2637-2650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2016.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2016-11663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626894v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen isotopic fractionation as a biomarker for nitrogen use efficiency in ruminants: a meta-analysis</w:t>
               </w:r>
@@ -5182,252 +5182,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01777612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the main digestive processes in ruminants: the equations involved in the renewed energy and protein feed evaluation systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+                <w:t xml:space="preserve">Effects of dietary nitrogen levels and carbohydrate sources on apparent ruminal synthesis of some B vitamins in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731115002670⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99 (4), pp.2730-2739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2015-10521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508138v1</w:t>
+                <w:t xml:space="preserve">hal-02632041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary nitrogen levels and carbohydrate sources on apparent ruminal synthesis of some B vitamins in dairy cows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Graulet</w:t>
+                <w:t xml:space="preserve">Quantification of the main digestive processes in ruminants: the equations involved in the renewed energy and protein feed evaluation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 99 (4), pp.2730-2739. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (05), pp.755-770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2015-10521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731115002670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632041v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of maturity and hybrid on ruminal and intestinal digestion of corn silage in dry cows</w:t>
               </w:r>
@@ -5439,51 +5439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Peyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5932,51 +5932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can milk fat changes be predicted from nutrient flows in dairy cows? Design and evaluation of an empirical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6075,90 +6075,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of rumen protozoa on methane emission in ruminants: a meta-analysis approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (11), pp.1816-1825. </w:t>
@@ -6460,64 +6460,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 97 (4), pp.2319-2328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6577,51 +6577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Peyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Férard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6907,346 +6907,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous analysis of the main markers of nitrogen status in dairy cow’s urine using hydrophilic interaction chromatography and tandem mass spectrometry detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+                <w:t xml:space="preserve">Analyse quantitative de l’effet des bactéries probiotiques sur les fermentations dans le rumen et les performances des bovins en production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderzak Lettat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (4), pp.351 - 360</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643464v1</w:t>
+                <w:t xml:space="preserve">hal-02644098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse quantitative de l’effet des bactéries probiotiques sur les fermentations dans le rumen et les performances des bovins en production</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Berger</w:t>
+                <w:t xml:space="preserve">Simultaneous analysis of the main markers of nitrogen status in dairy cow’s urine using hydrophilic interaction chromatography and tandem mass spectrometry detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1256, pp.169-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2012.07.094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644098v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumen microbial and fermentation characteristics are affected differently by bacterial probiotic supplementation during induced lactic and subacute acidosis in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderzak Lettat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7414,77 +7414,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous quantification of carotenoids, retinol, and tocopherols in forages, bovine plasma, and milk: validation of a novel UPLC method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Chauveau-Duriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 397 (2), pp.777-790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7524,278 +7524,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbohydrate quantitative digestion and absorption in ruminants: from feed starch and fiber to nutrients available for tissues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental feed induction of ruminal lactic, propionic, or butyric acidosis in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderzak Lettat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudette Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 4 (7), pp.1057-1074. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 88 (9), pp.3041-3046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731110000844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas.2010-2926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173582v1</w:t>
+                <w:t xml:space="preserve">hal-02656831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental feed induction of ruminal lactic, propionic, or butyric acidosis in sheep</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbohydrate quantitative digestion and absorption in ruminants: from feed starch and fiber to nutrients available for tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 88 (9), pp.3041-3046. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (7), pp.1057-1074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2010-2926⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731110000844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656831v1</w:t>
+                <w:t xml:space="preserve">hal-01173582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of hepatic blood flows to changes in intake in sheep: a meta-analysis</w:t>
               </w:r>
@@ -8047,278 +8047,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning of nutrient net fluxes across the portal-drained viscera in sheep fed twice daily: effect of dietary protein degradability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Empirical prediction of net portal appearance of volatile fatty acids, glucose, and their secondary metabolites (β-hydroxybutyrate, lactate) from dietary characteristics in ruminants: A meta-analysis approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Remond</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114508199470⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87 (1), pp.253-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2008-0939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659764v1</w:t>
+                <w:t xml:space="preserve">hal-01173468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical prediction of net portal appearance of volatile fatty acids, glucose, and their secondary metabolites (β-hydroxybutyrate, lactate) from dietary characteristics in ruminants: A meta-analysis approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Vernet</w:t>
+                <w:t xml:space="preserve">Partitioning of nutrient net fluxes across the portal-drained viscera in sheep fed twice daily: effect of dietary protein degradability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Lapierre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 87 (1), pp.253-268. </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102 (3), pp.370-381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2008-0939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0007114508199470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173468v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relationships between intake and net portal fluxes of energy metabolites in ruminants: A meta-analysis</w:t>
               </w:r>
@@ -8489,64 +8489,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Chauveau-Duriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 90 (5), pp.2335-2346. </w:t>
@@ -8636,51 +8636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 90 (12), pp.5651-5664. </w:t>
@@ -8994,51 +8994,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carotenoids for ruminants: From forages to dairy products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9132,51 +9132,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestion and absorption of carotenoids in sheep given fresh red clover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cardinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9374,51 +9374,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of site of starch digestion on portal nutrient net fluxes in steers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9593,320 +9593,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propionate uptake by rumen microorganisms: the effect of ruminal infusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial degradation of rice and barley straws in the sheep rumen and the donkey caecum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Agbagla-Dohnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Besle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Dulphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/animres:2003031⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 83 (5), pp.383-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.1386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00889984v1</w:t>
+                <w:t xml:space="preserve">hal-02680656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial degradation of rice and barley straws in the sheep rumen and the donkey caecum</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propionate uptake by rumen microorganisms: the effect of ruminal infusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jsfa.1386⟩</w:t>
+              <w:t xml:space="preserve">Animal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 52 (5), pp.413-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/animres:2003031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02680656v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00889984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestion and nutrient net fluxes across the rumen, and the mesentericand portal- drained viscera in sheep fed with fresh forage twice daily : Net balance and dynamic aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9970,51 +9970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of silica content on rice straw ruminal degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Agbagla-Dohnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10138,77 +10138,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immaculada Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Philippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tropical and Subtropical Agroecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 3 (sp.), pp.307-311</w:t>
@@ -10263,77 +10263,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.T. Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 80 (5), pp.1362-1375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10352,299 +10352,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propionate uptake by rumen microorganisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of time of starch supply to the rumen on the dynamics of urea and ammonia net flux across the rumen wall of sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 42 (Suppl), pp.S67</w:t>
+              <w:t xml:space="preserve">Animal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 51 (1), pp.3-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673566v1</w:t>
+                <w:t xml:space="preserve">hal-02670733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of time of starch supply to the rumen on the dynamics of urea and ammonia net flux across the rumen wall of sheep</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propionate uptake by rumen microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Poncet</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 51 (1), pp.3-13</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 42 (Suppl), pp.S67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02670733v1</w:t>
+                <w:t xml:space="preserve">hal-02673566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In sacco degradability, chemical and morphological composition of 15 varieties of european rice straw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Agbagla-Dohnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 94 (1-2), pp.15-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10682,51 +10682,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of short-term underfeeding on weight on splanchnic organs in ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Animal Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 54 (4), pp.305-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10777,51 +10777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Atti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kayouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10885,77 +10885,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of underfeeding on metabolism of portal-drained viscera in ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 84 (6), pp.821-828</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10993,64 +10993,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of composition of ruminally-infused short-chain fatty acids on net fluxes of nutrients across portal-drained viscera in underfed ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.B. Kristensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11226,51 +11226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Attaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 77 (8), pp.2279-2290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11308,77 +11308,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of underfeeding on portal net fluxes of glucose, lactate, ammonia, urea and amino acids in ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">South African Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 29, pp.236-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11498,77 +11498,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences between blood and plasma concentrations of acetate, beta-hydroxybutyrate, glucose, ammonia and urea: Implications for measurement of portal net fluxes in ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 38 (5), pp.509-518</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12219,64 +12219,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of barley supplement on microbial fibrolytic enzyme activities and cell wall degradation rate in the rumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Besle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12327,51 +12327,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of nature and level of concentrate in the diet on in sacco degradation of two different hays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12435,51 +12435,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative fibrolytic activity of different microbial populations from rabbit caecum and bovine rumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Jehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12677,51 +12677,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of nature and level of concentrate in the diet on in sacco degradation of two different hays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13495,51 +13495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Kwaitkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Niderkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13607,51 +13607,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid local and global sensitivity analysis: Evaluation of dairy cow response predicted through INRA 2018 feeding system according to feed characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13741,51 +13741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Menoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Salis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13827,64 +13827,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Advances in Research in Ruminant Nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13978,64 +13978,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Macheboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Niderkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14071,385 +14071,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in digestive traits of young bulls fed contrasted diets and diverging in feed efficiency</w:t>
+                <w:t xml:space="preserve">Image analysis of feed boluses collected from cows after ingestive chewing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Coppa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Ravanetti</w:t>
+                <w:t xml:space="preserve">B. Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.563</w:t>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04205188v1</w:t>
+                <w:t xml:space="preserve">hal-04206448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image analysis of feed boluses collected from cows after ingestive chewing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differences in digestive traits of young bulls fed contrasted diets and diverging in feed efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Berger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aline Le Morvan</w:t>
+                <w:t xml:space="preserve">Mauro Coppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ragionieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ravanetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.588</w:t>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.563</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206448v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global sensitivity analysis of INRAtion®V5 for dairy cows: Sobol’ indices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+                <w:t xml:space="preserve">Reducing enteric methane emissions improves energy metabolism in livestock: is the tenet right?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.P. Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.327</w:t>
+              <w:t xml:space="preserve">International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Sep 2022, Granada, Spain. pp.100830</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193611v1</w:t>
+                <w:t xml:space="preserve">hal-04174207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of total urinary nitrogen excretion in fattening beef cattle from urinary spot samples</w:t>
               </w:r>
@@ -14554,528 +14571,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How animal science can support the role of animals in delivering benefits for society</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
+                <w:t xml:space="preserve">Global sensitivity analysis of INRAtion®V5 for dairy cows: Sobol’ indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British society of animal science - Annual conference 2023 - Animal science: delivering for all our needs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.327</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04480671v1</w:t>
+                <w:t xml:space="preserve">hal-04193611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing enteric methane emissions improves energy metabolism in livestock: is the tenet right?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Martin</w:t>
+                <w:t xml:space="preserve">How animal science can support the role of animals in delivering benefits for society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British society of animal science - Annual conference 2023 - Animal science: delivering for all our needs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Birmingham, United Kingdom. pp.336, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.01.448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174207v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replacing hexane by 2-methyloxolane for defatting soybean meal does not impair dairy cow performance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rapinel</w:t>
+                <w:t xml:space="preserve">Sensitivity analysis of INRAtionV5 for dairy cows: One-at-a-time method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seoyoung Jeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 74th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.289</w:t>
+              <w:t xml:space="preserve">ADSA Annual Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Dairy Science Association, Jun 2023, Ottawa, Canada. pp.446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197775v1</w:t>
+                <w:t xml:space="preserve">hal-04420087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of INRAtionV5 for dairy cows: One-at-a-time method</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Toulemonde</w:t>
+                <w:t xml:space="preserve">Replacing hexane by 2-methyloxolane for defatting soybean meal does not impair dairy cow performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Menoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rapinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA Annual Meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Dairy Science Association, Jun 2023, Ottawa, Canada. pp.446</w:t>
+              <w:t xml:space="preserve">The 74th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04420087v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic assessment of parasite dilution and forage niche sharing in sheep/cattle mixed-grazing</w:t>
               </w:r>
@@ -15306,312 +15306,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of between-animal variation in N use efficiency in dairy cows from isotopic N signatures</w:t>
+                <w:t xml:space="preserve">Determination of linoleic acid requirements for dairy cows using a meta-analysis approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Correa-Luna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Johansen</w:t>
+                <w:t xml:space="preserve">P. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.R. Bayat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmidely</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">72nd Annual meeting of European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Swiss Association for Animal Sciences (SAAS) in partnership with the Federal Office for Agriculture (FOAG) and Global Agenda for Sustainable Livestock (GASL)., Aug 2021, Davos, Switzerland. pp.181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-918-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03412988v1</w:t>
+                <w:t xml:space="preserve">hal-04224928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of linoleic acid requirements for dairy cows using a meta-analysis approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Ferlay</w:t>
+                <w:t xml:space="preserve">Prediction of between-animal variation in N use efficiency in dairy cows from isotopic N signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Correa-Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Johansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Crompton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72nd Annual meeting of European Federation of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.620</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224928v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’extrusion des protéagineux modifie la dégradation dans le rumen et la digestibilité intestinale de l’azote, de la lysine et des composés de Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophelie Dhumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15619,51 +15619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Mendowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chesneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Rencontres autour des Recherches sur les Ruminants (3R 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15740,51 +15740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Rencontres autour des Recherches sur les Ruminants (3R 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2020, Paris, France. pp.334-338</w:t>
@@ -15813,51 +15813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faecal-NIRS for predicting animal-to-animal variation in feed organic matter digestibility in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15977,51 +15977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16184,51 +16184,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new Tier 3 method to calculate methane emission inventory for ruminant models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16303,713 +16303,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'extrusion sur la dégradabilité de l'azote de mélanges à base de féverole ou lupin et effet de la distribution granulométrique des produits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Influence of extruded faba bean-linseed or lupin-linseed blends on nitrogen partitioning in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Mendowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ophelie Dhumez</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Solveig Mendowski</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734289v1</w:t>
+                <w:t xml:space="preserve">hal-02734322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La révision du système Inra pour les ruminants : pourquoi, comment ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The INRA 2018 updated calculation of fermentable organic matter intake improves the prediction of net portal appearance of volatile fatty acids in ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sommet de l'élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Cournon d'Auvergne, France</w:t>
+              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786385v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of extruded faba bean-linseed or lupin-linseed blends on nitrogen partitioning in dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de l'extrusion sur la dégradabilité de l'azote de mélanges à base de féverole ou lupin et effet de la distribution granulométrique des produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelie Dhumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Mendowski</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francis Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734322v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The INRA 2018 updated calculation of fermentable organic matter intake improves the prediction of net portal appearance of volatile fatty acids in ruminants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+                <w:t xml:space="preserve">La révision du système Inra pour les ruminants : pourquoi, comment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Sommet de l'élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Cournon d'Auvergne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736121v1</w:t>
+                <w:t xml:space="preserve">hal-02786385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La révision du système Inra pour les ruminants : pourquoi, comment ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Utilisation digestive des graines protéagineuses traitées et leur valorisation par les vaches laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Mendowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon international des productions animales - Space 2018 - Les rendez-vous de l'Inra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Saint-Jacques de la lande, France</w:t>
+              <w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791414v1</w:t>
+                <w:t xml:space="preserve">hal-02787740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation digestive des graines protéagineuses traitées et leur valorisation par les vaches laitières</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La révision du système Inra pour les ruminants : pourquoi, comment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Salon international des productions animales - Space 2018 - Les rendez-vous de l'Inra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Saint-Jacques de la lande, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787740v1</w:t>
+                <w:t xml:space="preserve">hal-02791414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-analysis of the efficiency of metabolisable protein utilization in dairy cows and goats</w:t>
               </w:r>
@@ -17336,51 +17336,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in digestibility between cows contribute to explain differences in feed efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17537,592 +17537,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« INRA Feed Unit System for Ruminants », le nouveau “Livre Rouge” de l'INRA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digestibilité du maïs fourrage et de ses fractions énergétiques : actualisation des équations de prévision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Peyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Férard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Le Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Meslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739531v1</w:t>
+                <w:t xml:space="preserve">hal-01602325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative prediction of digestive interactions dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« INRA Feed Unit System for Ruminants », le nouveau “Livre Rouge” de l'INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742662v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic N fractionation as a biomarker of nitrogen use efficiency by ruminants: A meta-analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative prediction of digestive interactions dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. EAAP Symposium on Energy and Protein Metabolism and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742402v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the prediction of amino acid digestible in the intestine through meta-analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+                <w:t xml:space="preserve">Isotopic N fractionation as a biomarker of nitrogen use efficiency by ruminants: A meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Dewhurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Panzuti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+                <w:t xml:space="preserve">A.R.J. Cabrita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J.M. Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">5. EAAP Symposium on Energy and Protein Metabolism and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742437v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestibilité du maïs fourrage et de ses fractions énergétiques : actualisation des équations de prévision</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aline Le Morvan</w:t>
+                <w:t xml:space="preserve">Improving the prediction of amino acid digestible in the intestine through meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Meslier</w:t>
+                <w:t xml:space="preserve">Clémence Panzuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602325v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat production in ruminants: from experimental data to feed unit systems through meta-analysis</w:t>
               </w:r>
@@ -18292,657 +18292,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling digestive interactions in high producing ruminants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+                <w:t xml:space="preserve">Does a low quality diet impact the success of twin pregnacy and the carcass quality of meat producing lambs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop of Modellers, Joint Annual Meeting of ADSA/ASAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Orlando, United States</w:t>
+              <w:t xml:space="preserve">61. International Congress of Meat Science and Technology 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739670v1</w:t>
+                <w:t xml:space="preserve">hal-01196482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Starch degradability and energetic value of maize silage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systool Web, a new one-line application for the French INRA « systali » project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). Rome, ITA., Aug 2015, Warsaw, Poland. 576 p</w:t>
+              <w:t xml:space="preserve">, Aug 2015, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740476v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does a low quality diet impact the success of twin pregnacy and the carcass quality of meat producing lambs?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Deiss</w:t>
+                <w:t xml:space="preserve">Actualisation des besoins et efficacités énergétiques des femelles laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. International Congress of Meat Science and Technology 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196482v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systool Web, a new one-line application for the French INRA « systali » project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Martin</w:t>
+                <w:t xml:space="preserve">Modeling digestive interactions in high producing ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">Workshop of Modellers, Joint Annual Meeting of ADSA/ASAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739665v1</w:t>
+                <w:t xml:space="preserve">hal-02739670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualisation des besoins et efficacités énergétiques des femelles laitières</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Starch degradability and energetic value of maize silage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Peyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Meslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Le Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Férard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Vincent Protin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). Rome, ITA., Aug 2015, Warsaw, Poland. 576 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356573v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges nutritionnels : l’adaptation peut-elle passer par la programmation foetale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
@@ -18971,90 +18971,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does a low quality diet impact the success of twin pregnancy and the carcass quality of meat producing lambs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19306,264 +19306,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative evaluation of digestive interactions in dairy cows</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les apports en Acides Aminés Digestibles dans l’Intestin (AADI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Buonocore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">Journée d'automne - Systali - Les systèmes d'unités d'alimentation des ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Zootechnie (AFZ). FRA., Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739669v1</w:t>
+                <w:t xml:space="preserve">hal-02792691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports en Acides Aminés Digestibles dans l’Intestin (AADI)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative evaluation of digestive interactions in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'automne - Systali - Les systèmes d'unités d'alimentation des ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Zootechnie (AFZ). FRA., Dec 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792691v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apparent synthesis of thiamin, riboflavin, vitamin B6 and vitamin B12 in rumen of lactating dairy cows fed 2 levels of nitrogen and 2 energy sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19571,51 +19571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Chouinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 Joint Annual Meeting (JAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Dairy Science Association (ADSA). USA., Jul 2014, Kansas City, United States. pp.923</w:t>
@@ -19683,51 +19683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Férard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Vincent Protin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20041,51 +20041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Francophones de Nutrition, JFN 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20313,51 +20313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20389,868 +20389,868 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building new feed unit systems for ruminants based on absorbed nutrients and animal responses in France</w:t>
+                <w:t xml:space="preserve">Les besoins et réponses laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hassoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Satellite Worshop on Feeding Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">La rénovation des systèmes d'unités d'alimentation pour les ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744578v1</w:t>
+                <w:t xml:space="preserve">hal-01561717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des rations de ruminants aux nutriments transférés par le foie et fournis aux tissus périphériques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les calculs des valeurs UF, PDI et AADI des rations, comparaison avec les anciens calculs, l'outil &amp;quot;Systool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France. 4 p</w:t>
+              <w:t xml:space="preserve">La rénovation des systèmes d'unités d'alimentation pour les ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Zootechnie, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356560v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of rumen protozoa on methane emissions in ruminants: A meta-analysis approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maguy Eugène</w:t>
+                <w:t xml:space="preserve">Building new feed unit systems for ruminants based on absorbed nutrients and animal responses in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Greenhouse Gases and Animal Agriculture Conference (GGAA 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Dublin, Ireland. 1 p</w:t>
+              <w:t xml:space="preserve">Satellite Worshop on Feeding Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750286v1</w:t>
+                <w:t xml:space="preserve">hal-02744578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes globaux de l'approche besoins et réponses</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Des rations de ruminants aux nutriments transférés par le foie et fournis aux tissus périphériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahlou Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Al-Jammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La rénovation des systèmes d'unités d'alimentation pour les ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599771v1</w:t>
+                <w:t xml:space="preserve">hal-01356560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les besoins et réponses laitières</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+                <w:t xml:space="preserve">Influence of rumen protozoa on methane emissions in ruminants: A meta-analysis approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La rénovation des systèmes d'unités d'alimentation pour les ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">5. Greenhouse Gases and Animal Agriculture Conference (GGAA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Dublin, Ireland. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561717v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les calculs des valeurs UF, PDI et AADI des rations, comparaison avec les anciens calculs, l'outil &amp;quot;Systool</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+                <w:t xml:space="preserve">Principes globaux de l'approche besoins et réponses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La rénovation des systèmes d'unités d'alimentation pour les ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association Française de Zootechnie, Dec 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561019v1</w:t>
+                <w:t xml:space="preserve">hal-01599771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des systèmes d’alimentation des ruminants : objectifs, principes et méthodes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of net hepatic release of glucose using a “hybrid” mechanistic model in ruminants applied to positive energy balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahlou Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helène Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Nutrition (SFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">4. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Sacremento, United States. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748452v1</w:t>
+                <w:t xml:space="preserve">hal-01356561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of net hepatic release of glucose using a “hybrid” mechanistic model in ruminants applied to positive energy balance</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution des systèmes d’alimentation des ruminants : objectifs, principes et méthodes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Sacremento, United States. 3 p</w:t>
+              <w:t xml:space="preserve">Société Française de Nutrition (SFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356561v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les spécificités entre bovins et petits ruminants</w:t>
               </w:r>
@@ -21275,51 +21275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La rénovation des systèmes d'unités d'alimentation pour les ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21344,51 +21344,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations des dépenses énergétiques du foie en fonction des apports alimentaires et des nutriments absorbés chez les ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Al-Jammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21672,51 +21672,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction des effets digestifs de l’urée dans les systèmes PDI et UF rénovés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21761,743 +21761,743 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les objectifs et l'organisation du projet Systali</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+                <w:t xml:space="preserve">Influence du mode de conservation du maïs fourrage et du mode de conditionnement des échantillons sur la dégradabilité ruminale de l’amidon mesurée in sacco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Peyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Peyraud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elodie Watremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Le Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Férard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La rénovation des systèmes d'unités d'alimentation pour les ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris France</w:t>
+              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561343v1</w:t>
+                <w:t xml:space="preserve">hal-02747110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French 'Systali project' to new feed units for energy and protein in ruminants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les objectifs et l'organisation du projet Systali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Peyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.137</w:t>
+              <w:t xml:space="preserve">La rénovation des systèmes d'unités d'alimentation pour les ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019205v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du mode de conservation du maïs fourrage et du mode de conditionnement des échantillons sur la dégradabilité ruminale de l’amidon mesurée in sacco</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">French 'Systali project' to new feed units for energy and protein in ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">64th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747110v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle intégratif du tube digestif intégrant les interactions digestives, les flux de nutriments d’intérêt et compatible avec les systèmes UF et PDI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+                <w:t xml:space="preserve">Efficacité d´utilisation de l´azote suite à une réduction des apports azotés dans les rations des vaches laitières : effet de la nature de l´énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris, France. 4 p</w:t>
+              <w:t xml:space="preserve">19. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France. 441 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173643v1</w:t>
+                <w:t xml:space="preserve">hal-01210366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amylase addition increases starch ruminal digestion in dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèle intégratif du tube digestif intégrant les interactions digestives, les flux de nutriments d’intérêt et compatible avec les systèmes UF et PDI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the British Society of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, British Society of Animal Science (BSAS). GBR., Apr 2012, Nottingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">12. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744656v1</w:t>
+                <w:t xml:space="preserve">hal-01173643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité d´utilisation de l´azote suite à une réduction des apports azotés dans les rations des vaches laitières : effet de la nature de l´énergie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amylase addition increases starch ruminal digestion in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Steinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laverroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene H. Albarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris, France. 441 p</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the British Society of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Society of Animal Science (BSAS). GBR., Apr 2012, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210366v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of N underfeeding on digestibility, N balance and rumen fermentation in faunated, defaunated and Isotricha-monofaunated sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laverroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the British Society of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, British Society of Animal Science (BSAS). GBR., Apr 2012, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22516,372 +22516,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of N underfeeding and energy source on milk production and N partition in dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Odd and branched-chain fatty acid duodenal flows and milk yields in response to N underfeeding and energy source in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vlaeminck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the British Society of Animal Science (BSAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Nottingham, Royaume-Uni. 1 p</w:t>
+              <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744550v1</w:t>
+                <w:t xml:space="preserve">hal-02746894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odd and branched-chain fatty acid (OBCFA) composition of plasma in response to N underfeeding and energy source in dairy cows and distribution of OBCFA among plasma lipid classes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of N underfeeding and energy source on milk production and N partition in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">Annual Conference of the British Society of Animal Science (BSAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Nottingham, Royaume-Uni. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750039v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odd and branched-chain fatty acid duodenal flows and milk yields in response to N underfeeding and energy source in dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Odd and branched-chain fatty acid (OBCFA) composition of plasma in response to N underfeeding and energy source in dairy cows and distribution of OBCFA among plasma lipid classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gervais</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Vlaeminck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746894v1</w:t>
+                <w:t xml:space="preserve">hal-02750039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical modelling of digestion, absorption and metabolism through meta-analysis</w:t>
               </w:r>
@@ -22949,103 +22949,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation du microbiote et des fermentations ruminales par les bactéries probiotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderzak Lettat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau Nutrition et Ecosystème Microbien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23241,644 +23241,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir des composés phénoliques dans le tractus digestif de la vache laitière en lactation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lyan</w:t>
+                <w:t xml:space="preserve">L'efficacité des bactéries probiotiques pour prévenir l'acidose dépend des fermentations microbiennes ruminales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderzak Lettat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">7. Rencontre des Microbiologistes du Pôle Clermontois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757339v1</w:t>
+                <w:t xml:space="preserve">hal-02750886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'efficacité des bactéries probiotiques pour prévenir l'acidose dépend des fermentations microbiennes ruminales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderzak Lettat</w:t>
+                <w:t xml:space="preserve">Devenir des composés phénoliques dans le tractus digestif de la vache laitière en lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Caillis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Rencontre des Microbiologistes du Pôle Clermontois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750886v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Net portal absorption of energy nutrients in Ruminants: assessment of prediction models</w:t>
+                <w:t xml:space="preserve">Emission splanchnique de glucose en relation avec les apports alimentaires et les performances animales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jam 2010: Joint Annual Meeting ASDS-ASAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Denver, United States</w:t>
+              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173521v1</w:t>
+                <w:t xml:space="preserve">hal-01173560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the rumen microbial populations changes during feed-induced lactic, butyric or propionic acidosis in sheep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderzak Lettat</w:t>
+                <w:t xml:space="preserve">Net portal absorption of energy nutrients in Ruminants: assessment of prediction models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kraft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Joint Symposium of Rowett-INRA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Aberdeen, United Kingdom</w:t>
+              <w:t xml:space="preserve">Jam 2010: Joint Annual Meeting ASDS-ASAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751115v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission splanchnique de glucose en relation avec les apports alimentaires et les performances animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Loncke</w:t>
+                <w:t xml:space="preserve">Monitoring the rumen microbial populations changes during feed-induced lactic, butyric or propionic acidosis in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderzak Lettat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">7. Joint Symposium of Rowett-INRA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173560v1</w:t>
+                <w:t xml:space="preserve">hal-02751115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta analysis to calculate volatile fatty acid production in the rumen of cattle</w:t>
               </w:r>
@@ -24041,90 +24041,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mode d’action des bactéries probiotiques pour prévenir l’acidose ruminale dépend des fermentations microbiennes ruminales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderzak Lettat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24166,103 +24166,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des changements dans le microbiote ruminal associés aux acidoses lactique, propionique et butyrique chez le mouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderzak Lettat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'école doctorale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Blaise Pascal (Clermont Ferrand 2) (UBP). Clermont-Ferrand, FRA., May 2010, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24326,51 +24326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24576,51 +24576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24781,489 +24781,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical prediction of net splanchnic release of β-hydroxybutyrate in ruminants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Loncke</w:t>
+                <w:t xml:space="preserve">Acidose latente provoquée : Un modèle expérimental pour la maîtrise des orientations fermentaires ruminales chez le mouton à l'entretien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderzak Lettat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173485v1</w:t>
+                <w:t xml:space="preserve">hal-02753063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate oriented rumen fermentations in sheep during provoked acidosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderzak Lettat</w:t>
+                <w:t xml:space="preserve">Predicting production profile of volatile fatty acid from their concentration profile in rumen fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Glasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">7. International Workshop. Modelling nutrient digestion and utilization in farm animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754850v1</w:t>
+                <w:t xml:space="preserve">hal-01173567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acidose latente provoquée : Un modèle expérimental pour la maîtrise des orientations fermentaires ruminales chez le mouton à l'entretien</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderzak Lettat</w:t>
+                <w:t xml:space="preserve">Empirical prediction of net splanchnic release of β-hydroxybutyrate in ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753063v1</w:t>
+                <w:t xml:space="preserve">hal-01173485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting production profile of volatile fatty acid from their concentration profile in rumen fluid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+                <w:t xml:space="preserve">Substrate oriented rumen fermentations in sheep during provoked acidosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderzak Lettat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Workshop. Modelling nutrient digestion and utilization in farm animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173567v1</w:t>
+                <w:t xml:space="preserve">hal-02754850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a database of forage degradation kinetics in the rumen</w:t>
               </w:r>
@@ -25478,51 +25478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25564,103 +25564,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acidose latente provoquée : Un modèle expérimental pour la maîtrise des orientations fermentaires ruminales chez le mouton à l'entretien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderzak Lettat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25944,51 +25944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26132,786 +26132,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in cows' plasma and milk carotenoid concentrations following changes in carotenoid intake level</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Prache</w:t>
+                <w:t xml:space="preserve">Portal absorption of N : partition between animo acids and ammonia in relation with nitrogen intake in ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the British Society of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Southport, United Kingdom</w:t>
+              <w:t xml:space="preserve">2nd EAAP International Symposium on energy and protein metabolism and nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752529v1</w:t>
+                <w:t xml:space="preserve">hal-01186777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption, utilisation et émission d’AGV par les tissus digestifs : développement d’un modèle mécaniste dynamique</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Variations in cows' plasma and milk carotenoid concentrations following changes in carotenoid intake level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Calderón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Chauveau-Duriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">Annual Conference of the British Society of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Southport, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752494v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of duodenal starch as a predictor of portal absorption of glucose in ruminants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Absorption, utilisation et émission d’AGV par les tissus digestifs : développement d’un modèle mécaniste dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic F. Glasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd EAAP International Symposium on energy and protein metabolism and nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t>
+              <w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173441v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portal absorption of N : partition between animo acids and ammonia in relation with nitrogen intake in ruminants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of duodenal starch as a predictor of portal absorption of glucose in ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd EAAP International Symposium on energy and protein metabolism and nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186777v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of species (ovine, bovine) and feeding level on portal blood flows and net volatile fatty acid (VFA) fluxes : a meta-analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting in vivo production of volatile fatty acids in the rumen from dietary characteristics by meta-analysis : description of available data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Lapierre</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Glasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd EAAP International Symposium on energy and protein metabolism and nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186774v1</w:t>
+                <w:t xml:space="preserve">hal-01186772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting in vivo production of volatile fatty acids in the rumen from dietary characteristics by meta-analysis : description of available data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of species (ovine, bovine) and feeding level on portal blood flows and net volatile fatty acid (VFA) fluxes : a meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Martin</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd EAAP International Symposium on energy and protein metabolism and nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186772v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du transfert des contaminants organiques vers le lait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Pierre Jouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27085,489 +27085,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de l'absorption nette portale du glucose chez les ruminants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Loncke</w:t>
+                <w:t xml:space="preserve">Regulation of hepatic blood flow by feeding conditions in sheep: A meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">11. Seminar of the FAO-CIHEAM Sub-Network on Sheep and Goat Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753747v1</w:t>
+                <w:t xml:space="preserve">hal-01173437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption, utilisation et émission d'AGV par les tissus digestifs : Développement d'un modèle dynamique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Remond</w:t>
+                <w:t xml:space="preserve">Relations between ruminal and intestinal in sacco starch digestion in ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles C. Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the British Society of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Southport, United Kingdom. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757290v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations between ruminal and intestinal in sacco starch digestion in ruminants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+                <w:t xml:space="preserve">Absorption, utilisation et émission d'AGV par les tissus digestifs : Développement d'un modèle dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic F. Glasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the British Society of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Southport, United Kingdom. 1 p</w:t>
+              <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964366v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of hepatic blood flow by feeding conditions in sheep: A meta-analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prédiction de l'absorption nette portale du glucose chez les ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Noziere</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Seminar of the FAO-CIHEAM Sub-Network on Sheep and Goat Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Catania, Italy</w:t>
+              <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173437v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des flux métaboliques inter-tissulaires chez le ruminant</w:t>
               </w:r>
@@ -27579,51 +27579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27851,51 +27851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
@@ -27924,90 +27924,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teneur et composition en caroténoïdes des contenus digestifs et du plasma chez la vache au pâturage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Chauveau-Duriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28045,51 +28045,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation détaillée du rumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Broudiscou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28420,90 +28420,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux regards sur les fourrages : Mieux connaître leur rythme de dégradation et leur composition en micro nutriments, mieux prendre en compte les pratiques actuelles d'utilisation des fourrages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne J. Aufrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2004 et 2005 - Département de Physiologie Animale et Système d'Élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Tours, France</w:t>
@@ -28545,51 +28545,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of blood nutrient supply to tissues of economical interest in ruminants: a first step with the prediction of portal blood flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28670,51 +28670,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traçabilité de l'alimentation des herbivores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28821,51 +28821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -28920,51 +28920,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir des caroténoïdes dans le rumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cardinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29015,51 +29015,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d’un dispositif de contrôle sur l’animal de la quantité de concentré ingérée par des bovins en finition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29205,51 +29205,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du site de digestion de l'amidon sur les flux d'apparition de glucose en veine porte et dans le corps entier chez le bouvillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29436,247 +29436,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir des caroténoïdes dans le rumen</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of the site of absorption and metabolism of HMBi and HMB in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">2004 Joint Annual Meeting ADAS-ASAS-PSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Saint Louis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759706v1</w:t>
+                <w:t xml:space="preserve">hal-02760779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the site of absorption and metabolism of HMBi and HMB in sheep</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Devenir des caroténoïdes dans le rumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cardinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2004 Joint Annual Meeting ADAS-ASAS-PSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Saint Louis, United States</w:t>
+              <w:t xml:space="preserve">11. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760779v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des teneurs du plasma et du lait de vache en beta-carotène et autres composés d'intérêt nutritionnel lors d'un changement de régime (ensilage d'herbe puis de foin)</w:t>
               </w:r>
@@ -29787,51 +29787,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of underfeeding on digestion and absorption in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29981,51 +29981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
@@ -30080,77 +30080,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immaculada Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Philippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on the Nutrition of Herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Mérida, Mexico</w:t>
@@ -30313,77 +30313,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propionate uptake by rumen microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Joint RRI-INRA Gastrointestinal Tract Microbiology Symposium. Beyond Antimicrobials. The Future of Gut Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30434,64 +30434,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Flors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Philippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30650,64 +30650,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.T. Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Snekkersten, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30745,77 +30745,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of infused volatile fatty acids on portal-drained viscera metabolism in underfed ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1999, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30866,77 +30866,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Agbagla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Dulphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Rencontres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1999, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30974,51 +30974,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of nature and level of concentrate in the diet on in sacco degradation of two different hays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31209,51 +31209,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using milk fatty acid profile to discriminate milks from cows fed different proportions of hexane- and 2-methyloxolane-defatted soybean meals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Menoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31326,51 +31326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Menoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nozière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Dairy Summit 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France. Zenodo, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
@@ -31702,51 +31702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Delagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Florence, Italy. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 34, pp.849, 2024, Book of abstracts of the 75th annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31765,307 +31765,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated tool to apply the INRA2018 feeding system in ruminant rationing: INRAtion®V5</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Delaby</w:t>
+                <w:t xml:space="preserve">Adaptation of urine samples for nitrogen analysis by the Dumas methode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Salis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Torrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Le Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, 29, pp.333, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t>
+              <w:t xml:space="preserve">Journées de la mesure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Sètes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04175967v1</w:t>
+                <w:t xml:space="preserve">hal-04249538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of urine samples for nitrogen analysis by the Dumas methode</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+                <w:t xml:space="preserve">An integrated tool to apply the INRA2018 feeding system in ruminant rationing: INRAtion®V5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la mesure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Sètes, France</w:t>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, 29, pp.333, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249538v1</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotyping of enteric methane emissions and intake from near-infrared spectra of beef cattle faeces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Near-infrared spectra from faeces as a proxy of enteric methane emissions and intake in beef cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32094,103 +32094,112 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73. EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Granada, Spain. 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740967v1</w:t>
+                <w:t xml:space="preserve">hal-03796741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared spectra from faeces as a proxy of enteric methane emissions and intake in beef cattle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Phenotyping of enteric methane emissions and intake from near-infrared spectra of beef cattle faeces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32219,164 +32228,155 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">73. EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Granada, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.115⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03796741v1</w:t>
+                <w:t xml:space="preserve">hal-04740967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de solutions alternatives à la canulation pour mesurer des dynamiques de pH ruminal chez des vaches laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Niderkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France. pp.62, Résumés des crédits incitatifs - JAS 2022</w:t>
@@ -32418,51 +32418,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'extrusion sur la dégradation de l'azote de mélanges à base de féverole ou lupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophelie Dhumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32524,527 +32524,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecal-NIRS for predicting digestibility and intake in cattle: efficacy of two calibration strategy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Donato Andueza</w:t>
+                <w:t xml:space="preserve">Natural 15N abundances in plasma and urea-N concentration in milk as biomarkers of urinary N excretion in dairy cows: a meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayyed Mahmoud Nasrollahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId684" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Froidmont</w:t>
+                <w:t xml:space="preserve">Richard J. Dewhurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chantelauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. EAAP Publication, 25, 2019, EAAP Publication</w:t>
+              <w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, BELO HORIZONTE, Brazil. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383603v1</w:t>
+                <w:t xml:space="preserve">hal-02306171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural 15N abundances in plasma and urea-N concentration in milk as biomarkers of urinary N excretion in dairy cows: a meta-analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sayyed Mahmoud Nasrollahi</w:t>
+                <w:t xml:space="preserve">Faecal-NIRS for predicting digestibility and intake in cattle: efficacy of two calibration strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard J. Dewhurst</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Chantelauze</w:t>
+                <w:t xml:space="preserve">Sophie Herremans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Cheng</w:t>
+                <w:t xml:space="preserve">Eric Froidmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, BELO HORIZONTE, Brazil. 2019</w:t>
+              <w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. EAAP Publication, 25, 2019, EAAP Publication</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306171v1</w:t>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Tier 3 methodology to calculate methane emission inventory for ruminants (cattle)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Khaled Oueslati</w:t>
+                <w:t xml:space="preserve">Faecal natural 15N abundance may sign the between-animal variation in diet digestibility of beef cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Genestoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
+              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, Advances in Animal Biosciences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736389v1</w:t>
+                <w:t xml:space="preserve">hal-01874033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecal natural 15N abundance may sign the between-animal variation in diet digestibility of beef cattle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Grand</w:t>
+                <w:t xml:space="preserve">Towards a Tier 3 methodology to calculate methane emission inventory for ruminants (cattle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Viallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, Advances in Animal Biosciences</w:t>
+              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874033v1</w:t>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of urinary nitrogen excretion: a way to assess diet protein value at individual level?</w:t>
               </w:r>
@@ -33056,51 +33056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Mendowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33371,51 +33371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a first set of criteria for a multicriteria evaluation of diets for ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33460,558 +33460,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the INRA Systali digestive model through measured net portal fluxes of nutrients</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prediction of ruminal starch degradability of maize forage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Peyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Meslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Le Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Férard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. EAAP Symposium on Energy and Protein Metabolism and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Cracovie, Poland. 2016</w:t>
+              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. Wageningen Academic Publishers, 2016, 67th. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744015v1</w:t>
+                <w:t xml:space="preserve">hal-02744201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are circulating blood metabolites related to changes in absorption in ruminants?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ashaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. EAAP Symposium on Energy and Protein Metabolism and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Cracovie, Poland. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual NMR and LC-MS-ToF analysis highlights new markers of nitrogen use in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. EAAP Symposium on Energy and Protein Metabolism and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Cracovie, Poland. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of ruminal starch degradability of maize forage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the INRA Systali digestive model through measured net portal fluxes of nutrients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Raulhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chapoutout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. Wageningen Academic Publishers, 2016, 67th. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+              <w:t xml:space="preserve">5. EAAP Symposium on Energy and Protein Metabolism and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Cracovie, Poland. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744201v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The INRA feed tables and prediction equations for forage quality evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -34062,77 +34062,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualisation de la prévision des apports en acides aminés digestibles dans l’intestin pour les vaches laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Panzuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -34213,51 +34213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -34502,90 +34502,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la composition de l’énergie métabolisable sur la modulation des dépôts corporels dans un modèle de croissance de jeunes bovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Al-Jammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -34627,90 +34627,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of bacterial direct-fed microbials to reduce methane output in dairy cows is compromised by the rumen fermentation patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderzak Lettat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -34985,51 +34985,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of diet composition during the finishing period on protein and lipid deposit in young bulls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Al-Jammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35261,51 +35261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -35475,260 +35475,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial direct-fed microbials effectiveness to prevent subacute ruminal acidosis in dairy cows is conditioned by the fermentation patterns</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Assessing urinary metabolites as markers of nitrogen use in ruminants using a LC-MS and NMR approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Joint INRA-Rowett Symposium on Gut Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. INRA, 186 p., 2012, Gut microbiota friend or foe</w:t>
+              <w:t xml:space="preserve">63. Annual meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bratislava (SVK), Slovakia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, Book of Abstracts N°18, 396 p., 2012, Book of abstracts of the 63rd annual meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745023v1</w:t>
+                <w:t xml:space="preserve">hal-02744778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing urinary metabolites as markers of nitrogen use in ruminants using a LC-MS and NMR approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Bacterial direct-fed microbials effectiveness to prevent subacute ruminal acidosis in dairy cows is conditioned by the fermentation patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderzak Lettat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63. Annual meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bratislava (SVK), Slovakia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, Book of Abstracts N°18, 396 p., 2012, Book of abstracts of the 63rd annual meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">8. International Joint INRA-Rowett Symposium on Gut Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. INRA, 186 p., 2012, Gut microbiota friend or foe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744778v1</w:t>
+                <w:t xml:space="preserve">hal-02745023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of N underfeeding and energy source on ruminal digestion and protein metabolism in dairy cows</w:t>
               </w:r>
@@ -35960,103 +35960,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the rumen microbial populations changes associated with feed induced lactic, butyric or propionic acidosis in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderzak Lettat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Symposium on Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Seattle, United States. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36797,757 +36797,757 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d’évaluation de la valeur des aliments et bases de données</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dépenses, efficacité métabolique et besoins en protéines et en acides aminés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4ème ed., </w:t>
             </w:r>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785692v1</w:t>
+                <w:t xml:space="preserve">hal-02786438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy supply</w:t>
+                <w:t xml:space="preserve">Dépenses, efficacité métabolique et besoins en énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wageningen Academic Publishers, 640 p., 2018, 978-90-8686-872-8</w:t>
+              <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4ème éd., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928106v1</w:t>
+                <w:t xml:space="preserve">hal-02785687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestion et apports en nutriments énergétiques</w:t>
+                <w:t xml:space="preserve">Digestion et apports en nutriments protéiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapoutot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 4ème éd., </w:t>
+              <w:t xml:space="preserve">, 4ème ed., </w:t>
             </w:r>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790126v1</w:t>
+                <w:t xml:space="preserve">hal-02791089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépenses, efficacité métabolique et besoins en protéines et en acides aminés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodes d’évaluation de la valeur des aliments et bases de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4ème ed., </w:t>
             </w:r>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786438v1</w:t>
+                <w:t xml:space="preserve">hal-02785692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépenses, efficacité métabolique et besoins en énergie</w:t>
+                <w:t xml:space="preserve">Energy supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t>
+              <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wageningen Academic Publishers, 640 p., 2018, 978-90-8686-872-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785687v1</w:t>
+                <w:t xml:space="preserve">hal-02928106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestion et apports en nutriments protéiques</w:t>
+                <w:t xml:space="preserve">Digestion et apports en nutriments énergétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 4ème ed., </w:t>
+              <w:t xml:space="preserve">, 4ème éd., </w:t>
             </w:r>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791089v1</w:t>
+                <w:t xml:space="preserve">hal-02790126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excrétion azotée fécale et urinaire</w:t>
               </w:r>
@@ -37805,51 +37805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -38008,64 +38008,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -38218,135 +38218,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecal and urinary nitrogen excretion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calculation of feed values in INRA system: feed tables and prediction equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Academic Publishers, 2018, 978-90-8686-292-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928195v1</w:t>
+                <w:t xml:space="preserve">hal-02928123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul de la valeur des aliments pour ruminants : tables et équations de prévision</w:t>
               </w:r>
@@ -38358,64 +38375,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -38464,152 +38481,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of feed values in INRA system: feed tables and prediction equations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faecal and urinary nitrogen excretion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Academic Publishers, 2018, 978-90-8686-292-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928123v1</w:t>
+                <w:t xml:space="preserve">hal-02928195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General introduction</w:t>
               </w:r>
@@ -39329,51 +39329,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soybean seeds. Feedipedia, a programme by INRA, CIRAD, AFZ and FAO</w:t>
+                <w:t xml:space="preserve">Linseed meal. Feedipedia, a programme by INRA, CIRAD, AFZ and FAO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tran</w:t>
@@ -39419,75 +39419,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795404v1</w:t>
+                <w:t xml:space="preserve">hal-02795405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linseed meal. Feedipedia, a programme by INRA, CIRAD, AFZ and FAO</w:t>
+                <w:t xml:space="preserve">Soybean seeds. Feedipedia, a programme by INRA, CIRAD, AFZ and FAO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tran</w:t>
@@ -39533,51 +39533,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795405v1</w:t>
+                <w:t xml:space="preserve">hal-02795404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birdsfoot trefoil (Lotus corniculatus). Feedipedia, a programme by INRA, CIRAD, AFZ and FAO</w:t>
               </w:r>
@@ -39810,51 +39810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Kwaitkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Niderkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39934,51 +39934,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants Digestifs de l'Efficience Alimentaire (DDEA). Rapport final du projet DDEA, 62 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -40403,51 +40403,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05520340v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Menoury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nozi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delavaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Farizon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferlay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-27215" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05580326v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Bellagi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101819" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05558317v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chavinskaia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101799" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100241v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Point" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Torrent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2025.116416" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874121v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seoyoung Jeon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25297" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408313v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bellagi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baumont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101677" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070758v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Veissier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101513" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310805v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Duni&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-18063-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109811v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Menoury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25860" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510660v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Toulemonde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-24361" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186616v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Manzocchi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mendowski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chesneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapoutot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22902" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174171v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Morgavi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100830" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237667v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7299" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283413v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coppa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ragionieri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ravanetti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.101013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273945v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Denis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nozi&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gervais" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Fievez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.101005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249771v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Salis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Morvan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art04" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178797v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquiet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103707" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03860599v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Denis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gerard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100661" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485359v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20788" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805036v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Mendowski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Peyronnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Enjalbert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.2.7069" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013674v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bougouin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hristov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dijkstra" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Aguerre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahvenj&#228;rvi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20885" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658611v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Correa-Luna" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johansen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chantelauze" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Nasrollahi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-21498" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694382v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guarnido-Lopez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantelauze" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100558" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786824v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rochette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guarnido-Lopez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100583" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662321v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bougouin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hristov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Zanetti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiao Filho" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucianna Renn&#243;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac150" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117860v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2020.114758" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627814v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17286" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900519v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vernet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lapierre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bahloul" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119003410" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625950v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Viallard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Oueslati" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.10.086" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627556v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Prado" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15194" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627689v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15416" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165419v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vernet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sepchat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Al Jammas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tas/txz074" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961394v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Prado" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118001982" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901832v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andueza" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001137" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622757v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Hristov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bannink" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Crompton" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huhtanen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kreuzer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15829" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621821v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.2.2328" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555260v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Philippeau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderzak Lettat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11663" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626894v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2016.09.005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777612v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dewhurst" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cheng" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. J. Cabrita" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fonseca" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117003391" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508138v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002670" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632041v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaudet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gervais" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10521" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637837v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Peyrat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9466" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260291v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356580v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Daniel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.5.3038" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173680v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahlou Bahloul" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731114002638" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210581v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rulquin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Glasser" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2014.03.006" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639438v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Guyader" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001852" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173660v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN14528" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210485v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Molina-Alcaide" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113002012" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635414v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Steinberg" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-7095" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631039v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis F&#233;rard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Protin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2014.06.017" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QJZDFWB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173632v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642841v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Portelli" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Duriot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Largeau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2012-5296" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643464v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.07.094" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TZ72QMP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644098v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berger" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647073v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Berger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-142" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000525v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Glasser" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110002016" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663773v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Chauveau-Duriot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-3594-y" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N6P78LFP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173582v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000844" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656831v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-2926" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173490v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie L&#233;ger" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109004625" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662725v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M.O. Ramos" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Champion" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Poncet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.Y. Mizubuti" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2008.04.005" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35KFZ17G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659764v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508199470" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173468v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lapierre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-0939" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173462v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bermingham" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;ger" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2007.05.003" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFS84TMH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653803v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Calder&#243;n" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2006-630" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654070v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2007-0264" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661418v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Besle" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658039v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Tornamb&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2006031" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665490v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lucas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grolier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2006.06.018" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665768v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cardinault" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/ASC200514" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655390v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056750v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Chauveau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20051481" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676141v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immaculada Fernandez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Michalet-Doreau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livprodsci.2004.02.011" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889984v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gachon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2003031" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680656v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agbagla-Dohnani" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cornu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Besle" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dulphy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.1386" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VHD7ZVKG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670084v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chauveau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poncet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682142v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gaillard Martinie" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859603003034" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B96918ACF9583700463EFCD1DDA7B68C5D44F8E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679385v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michalet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673423v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.T. Han" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Chabrot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673566v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670733v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676563v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cl&#233;ment" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672392v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694487v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Atti" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kayouli" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683661v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691568v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Kristensen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694410v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michalet-Doreau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692922v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Attaix" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697401v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687603v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690447v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900226v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687180v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684185v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889659v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Michalet-Doreau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696896v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684751v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692471v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Robert" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Sloan" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688227v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889374v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Durier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889348v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jehl" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699475v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jehl" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699736v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708113v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Genestoux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899658v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889084v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Genestoux" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708889v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703644v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918708v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayu Huang" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Souvignet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743844v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leday" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Engel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715670v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kwaitkowski" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750200v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743727v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia-Vazquez" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faure" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829762v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dou" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829834v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Macheboeuf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205188v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206448v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delord" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berger" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193611v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193661v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia-Vazquez" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salis" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480671v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.01.448" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174207v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197775v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacques" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rapinel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04420087v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552737v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jacquiet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796626v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.102" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412988v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Correa-Luna" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Bayat" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224928v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denis" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gerard" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-918-3" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935687v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Dhumez" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934658v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denis" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085148v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Pourrat" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devant" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128282v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934351v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guarnido" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735501v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734289v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Germain" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786385v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734322v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736121v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791414v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787740v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740001v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Daniel" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744147v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356577v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744137v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rudel" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602327v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739531v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742662v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742402v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Dewhurst" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R.J. Cabrita" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M. Fonseca" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742437v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Panzuti" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602325v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peyrat" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meslier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740951v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738494v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739670v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740476v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Meslier" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196482v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739665v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356573v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741677v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740161v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738682v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738846v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739669v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792691v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buonocore" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743478v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gervais" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chouinard" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740516v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794114v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800895v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738715v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173662v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173638v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173639v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744578v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356560v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Al-Jammas" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750286v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599771v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561717v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hassoun" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561019v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748452v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356561v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Lapierre" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561336v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746270v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590220v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590228v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173640v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561343v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Peyraud" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019205v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747110v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Watremez" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Cabon" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173643v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744656v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laverroux" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Albarello" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amblard" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210366v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745177v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744550v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750039v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gervais" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vlaeminck" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746894v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802058v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802441v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000237v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000499v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Peyraud" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757339v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillis" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750886v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173521v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kraft" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751115v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173560v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173584v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173587v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757559v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817129v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173529v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757133v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troquier" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173511v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173491v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173485v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754850v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753063v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173567v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751551v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173551v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173563v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751087v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173465v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173373v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasissatou Ingrid Traore" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barles" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Georgelin" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ren&#233; Licois" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173479v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752559v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752529v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752494v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173441v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186777v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186774v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L&#233;ger" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186772v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757703v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Jouany" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173431v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753747v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lapierre" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757290v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964366v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Ramos" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Champion" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Poncet" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173437v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817403v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757180v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755961v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roux" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756253v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750479v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broudiscou" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Meschy" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756435v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751054v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758511v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Aufrere" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762256v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leger" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764453v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763806v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762680v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763022v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826484v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761626v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761591v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Gely" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Leger" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759706v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760779v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763720v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762946v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Grimaud" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4488(03)00145-7" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN3Q0KM6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763861v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826752v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758892v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duval" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courtial" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828027v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760300v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Flors" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762406v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761440v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765445v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771151v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agbagla" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Grenet" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849877v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848170v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052149v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15308910" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746540v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13921344" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820115v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Garcia-Vazquez" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauthier" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746761v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Leday" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13961100" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651215v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Arias-Benavides" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175967v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249538v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Torrent" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Morvan" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04740967v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vanlierde" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796741v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.115" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745737v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934789v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383603v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herremans" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Froidmont" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306171v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayyed Mahmoud Nasrollahi" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Dewhurst" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Cheng" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736389v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874033v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Constant" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grand" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735929v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081348v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chartoire" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734213v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734336v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744015v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Raulhac" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chapoutout" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743101v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ashaba" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739080v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744201v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744367v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455954v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743180v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356566v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739530v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ollion" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pacheco" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740526v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749751v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Rochette" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186891v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210537v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Cutullic" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carli" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crompton" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210505v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villetelle" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356563v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356564v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356562v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/307943.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745023v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744778v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746978v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chauveau-Duriot" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455869v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750680v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825456v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839318v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05293337v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heuz&#233;" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thiollet" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tran" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5704543715167085E12" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791719v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-292-4" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789908v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181799v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadjad Danesh Mesgaran" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Kuhla" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb007" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785692v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928106v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790126v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786438v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785687v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791089v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785680v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928203v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928152v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928104v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928103v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791490v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928195v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786443v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928123v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928133v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173525v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173549v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Amblard" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813207v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187468v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Germain" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786397v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795404v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebas" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795405v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795403v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173624v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907600v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819493v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818027v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. d'Hour" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Garel" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Soussana" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02843588v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05520340v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Menoury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nozi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delavaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Farizon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferlay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-27215" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05580326v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Bellagi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101819" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05558317v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chavinskaia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101799" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874121v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seoyoung Jeon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25297" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070758v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Veissier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bellagi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baumont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101513" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408313v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101677" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100241v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Point" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Torrent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2025.116416" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310805v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Duni&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-18063-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109811v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Menoury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25860" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510660v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Toulemonde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-24361" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174171v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Morgavi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100830" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186616v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Manzocchi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mendowski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chesneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapoutot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22902" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283413v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coppa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ragionieri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ravanetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.101013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237667v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7299" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249771v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Salis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Morvan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art04" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273945v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Denis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nozi&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gervais" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Fievez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.101005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178797v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquiet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103707" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03860599v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Denis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gerard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100661" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485359v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20788" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805036v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Mendowski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Peyronnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Enjalbert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.2.7069" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013674v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bougouin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hristov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dijkstra" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Aguerre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahvenj&#228;rvi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20885" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658611v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Correa-Luna" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johansen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chantelauze" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Nasrollahi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-21498" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694382v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guarnido-Lopez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantelauze" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100558" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786824v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rochette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guarnido-Lopez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100583" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662321v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bougouin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hristov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Zanetti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiao Filho" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucianna Renn&#243;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac150" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117860v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2020.114758" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627814v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17286" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900519v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vernet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lapierre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bahloul" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119003410" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625950v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Viallard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Oueslati" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.10.086" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627689v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15416" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627556v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Prado" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15194" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165419v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vernet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sepchat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Al Jammas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tas/txz074" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961394v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Prado" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118001982" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901832v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andueza" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001137" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622757v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Hristov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bannink" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Crompton" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huhtanen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kreuzer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15829" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621821v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.2.2328" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626894v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2016.09.005" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555260v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Philippeau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderzak Lettat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11663" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777612v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dewhurst" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cheng" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. J. Cabrita" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fonseca" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117003391" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632041v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaudet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gervais" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10521" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508138v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002670" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637837v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Peyrat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9466" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260291v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356580v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Daniel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.5.3038" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173680v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahlou Bahloul" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731114002638" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210581v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rulquin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Glasser" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2014.03.006" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639438v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Guyader" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001852" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173660v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN14528" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210485v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Molina-Alcaide" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113002012" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635414v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Steinberg" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-7095" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631039v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis F&#233;rard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Protin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2014.06.017" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QJZDFWB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173632v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642841v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Portelli" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Duriot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Largeau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2012-5296" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644098v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643464v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.07.094" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TZ72QMP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647073v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Berger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-142" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000525v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Glasser" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110002016" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663773v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Chauveau-Duriot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-3594-y" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N6P78LFP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656831v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-2926" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173582v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000844" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173490v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie L&#233;ger" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109004625" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662725v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M.O. Ramos" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Champion" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Poncet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.Y. Mizubuti" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2008.04.005" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35KFZ17G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173468v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lapierre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-0939" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659764v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508199470" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173462v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bermingham" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;ger" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2007.05.003" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFS84TMH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653803v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Calder&#243;n" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2006-630" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654070v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2007-0264" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661418v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Besle" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658039v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Tornamb&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2006031" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665490v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lucas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grolier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2006.06.018" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665768v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cardinault" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/ASC200514" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655390v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056750v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Chauveau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20051481" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676141v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immaculada Fernandez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Michalet-Doreau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livprodsci.2004.02.011" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680656v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agbagla-Dohnani" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cornu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Besle" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dulphy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.1386" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VHD7ZVKG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889984v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gachon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2003031" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670084v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chauveau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poncet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682142v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gaillard Martinie" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859603003034" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B96918ACF9583700463EFCD1DDA7B68C5D44F8E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679385v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michalet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673423v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.T. Han" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Chabrot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670733v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673566v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676563v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cl&#233;ment" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672392v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694487v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Atti" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kayouli" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683661v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691568v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Kristensen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694410v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michalet-Doreau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692922v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Attaix" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697401v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687603v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690447v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900226v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687180v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684185v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889659v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Michalet-Doreau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696896v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684751v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692471v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Robert" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Sloan" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688227v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889374v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Durier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889348v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jehl" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699475v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jehl" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699736v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708113v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Genestoux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899658v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889084v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Genestoux" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708889v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703644v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918708v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayu Huang" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Souvignet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743844v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leday" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Engel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715670v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kwaitkowski" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750200v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743727v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia-Vazquez" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faure" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829762v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dou" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829834v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Macheboeuf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206448v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delord" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berger" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205188v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174207v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193661v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia-Vazquez" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salis" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193611v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480671v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.01.448" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04420087v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197775v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacques" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rapinel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552737v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jacquiet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796626v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.102" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224928v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denis" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gerard" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-918-3" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412988v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Correa-Luna" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Bayat" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935687v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Dhumez" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934658v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denis" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085148v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Pourrat" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devant" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128282v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934351v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guarnido" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735501v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734322v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736121v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734289v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Germain" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786385v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787740v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791414v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740001v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Daniel" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744147v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356577v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744137v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rudel" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602327v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602325v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peyrat" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meslier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739531v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742662v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742402v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Dewhurst" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R.J. Cabrita" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M. Fonseca" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742437v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Panzuti" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740951v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738494v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196482v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739665v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356573v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739670v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740476v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Meslier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741677v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740161v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738682v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738846v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792691v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buonocore" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739669v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743478v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gervais" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chouinard" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740516v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794114v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800895v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738715v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173662v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173638v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173639v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561717v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hassoun" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561019v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744578v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356560v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Al-Jammas" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750286v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599771v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356561v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Lapierre" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748452v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561336v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746270v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590220v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590228v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173640v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747110v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Watremez" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Cabon" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561343v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Peyraud" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019205v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210366v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173643v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744656v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laverroux" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Albarello" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amblard" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745177v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746894v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gervais" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vlaeminck" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744550v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750039v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802058v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802441v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000237v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000499v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Peyraud" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750886v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757339v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillis" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173560v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173521v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kraft" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751115v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173584v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173587v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757559v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817129v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173529v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757133v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troquier" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173511v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173491v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753063v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173567v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173485v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754850v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751551v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173551v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173563v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751087v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173465v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173373v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasissatou Ingrid Traore" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barles" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Georgelin" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ren&#233; Licois" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173479v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752559v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186777v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752529v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752494v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173441v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186772v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186774v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L&#233;ger" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757703v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Jouany" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173431v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173437v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964366v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Ramos" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Champion" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Poncet" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757290v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753747v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lapierre" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817403v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757180v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755961v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roux" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756253v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750479v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broudiscou" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Meschy" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756435v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751054v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758511v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Aufrere" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762256v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leger" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764453v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763806v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762680v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763022v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826484v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761626v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761591v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Gely" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Leger" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760779v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759706v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763720v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762946v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Grimaud" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4488(03)00145-7" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN3Q0KM6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763861v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826752v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758892v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duval" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courtial" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828027v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760300v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Flors" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762406v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761440v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765445v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771151v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agbagla" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Grenet" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849877v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848170v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052149v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15308910" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746540v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13921344" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820115v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Garcia-Vazquez" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauthier" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746761v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Leday" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13961100" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651215v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Arias-Benavides" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249538v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Torrent" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Morvan" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175967v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796741v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vanlierde" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.115" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04740967v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745737v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934789v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306171v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayyed Mahmoud Nasrollahi" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Dewhurst" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Cheng" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383603v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herremans" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Froidmont" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874033v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Constant" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grand" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736389v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735929v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081348v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chartoire" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734213v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734336v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744201v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743101v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ashaba" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739080v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744015v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Raulhac" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chapoutout" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744367v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455954v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743180v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356566v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739530v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ollion" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pacheco" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740526v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749751v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Rochette" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186891v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210537v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Cutullic" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carli" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crompton" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210505v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villetelle" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356563v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356564v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356562v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/307943.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744778v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745023v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746978v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chauveau-Duriot" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455869v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750680v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825456v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839318v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05293337v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heuz&#233;" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thiollet" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tran" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5704543715167085E12" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791719v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-292-4" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789908v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181799v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadjad Danesh Mesgaran" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Kuhla" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb007" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786438v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785687v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791089v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785692v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928106v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790126v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785680v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928203v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928152v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928104v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928103v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791490v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928123v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786443v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928195v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928133v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173525v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173549v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Amblard" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813207v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187468v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Germain" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786397v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795405v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebas" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795404v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795403v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173624v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907600v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819493v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818027v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. d'Hour" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Garel" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Soussana" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02843588v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>