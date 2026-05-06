--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -91,51 +91,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1160,50 +1160,141 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’usage des données issues des réseaux de téléphonie mobile: Étude de cas à Roland-Garros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 230 (6), pp.249-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.230.0249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interaction between Olympism and Host Cities: The Example of Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1215,167 +1306,76 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09523367.2020.1837777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03146129v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-04228126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grenoble 1968, Albertville 1992, and the Establishment of a Strategy to Protect and Market the Winter Olympic Emblems</w:t>
               </w:r>
@@ -1459,134 +1459,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03634797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’héritage social des Jeux olympiques,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Foreword: The International Journal of the History of Sport Collection from the 2019 ISHPES Congress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Nzindukiyimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 37 (14), pp.1369-1370. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09523367.2020.1902206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages des bases de plein air et de loisirs : le partage entre les résidents et les visiteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1602,3343 +1684,3366 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1 (39)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coprésences, conflits, complémentarités dans les usages des lieux par les touristes et les habitants (introduction)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacima Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1074086ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’héritage social des Jeux olympiques,</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la carrière à la base de loisir : la transformation touristique d’un territoire en marge, l’exemple francilien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (3), pp.487-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2019.1682265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sport in Paris at the Beginning of the Twentieth Century as Shown through Photographs by Jules Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (17-18), pp.1794-1814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523367.2019.1629582⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paysages touristiques. Les photographies du Touring-Club de France pendant l’entre-deux-guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°33 (2), pp.121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tdm.033.0121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outdoor Activities and Urbanization: A Constant Bridging Throughout the Twentieth Century in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (14), pp.1521-1540</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ‘Première’ dans les activités de nature: une performance, un record?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport History Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1 - 20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/shr.2017-0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siel bleu : un modèle de développement pour la France et l’Europe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (156), pp.71-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs1.156.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé, plaisir… jeunesse éternelle ? Les pratiques physiques de femmes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gertrud Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (2), pp.181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs1.156.0181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encourager la marche en ville : revue de littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sm/2018019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marion Philippe</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiter la ville par le sport et les loisirs? La création des bases de plein air et de loisirs (1964-1976)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leisure/Loisir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (1), pp.47-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14927713.2017.1337522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grottes du massif du Vercors: une ressource territoriale mise en valeur par les spéléologues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des Alpes – Storia delle Alpi – Geschichte der Alpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du canotage à la course à l'aviron. Sportivisation du nautisme en France (1853-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stadion - Zeitschrift für Geschichte des Sports und der Körperkultur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42, pp.41-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The economic impact of a women's professional tennis tournament: the example of the GDF-Suez Open of Seine-et-Marne, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Policy Research in Tourism, Leisure and Events</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (1), pp.71-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19407963.2015.1065266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French sports policies for young people : fragmentation and coordination modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Sport Policy and Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (1), pp.117-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19406940.2014.936961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un arbre, une forêt, un paysage. La contribution du Touring Club de France en faveur du Reboisement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delalandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24, pp.230-241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How the Touring Club de France Influenced the Development of Winter Tourism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (10), pp.1133-1151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523367.2016.1151414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modes de prise en charge du public dans la prévention du vieillissement par les activités physiques au niveau local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Activités physiques et santé, 2016/HS (S1), pp.41-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques publiques d’équipements sportifs vues à travers quatre villes françaises de 1960 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 42 (3), pp.487-502. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07053436.2019.1682265⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 39 (1), pp.61 - 86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2016.1151219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pratique sportive des seniors : des profils et besoins variés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Caluzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retraite et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71, pp.75-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’échec d’une discipline : Montée et déclin de la spéléologie en France (1888-1978)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delalandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire des Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68 (2015/1), pp.81-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhs.681.0081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Liberté enterrée ? La sensibilité libertaire des spéléologues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature et récréation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations entre tourisme et sport autour des Jeux olympiques de 1924</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Levet-Labry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105, pp.47-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.105.0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sport and tourism - An Effective Cooperation: Canoeing and Mountaineering in France before the First World War</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Levet-Labry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport in History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (2), pp.276-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17460263.2014.923732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'articulation des temporalités dans les politiques de prévention du vieillissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Caluzio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/temporalites.2696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physical Practices and Sportification: Between Institutionalisation and Standardisation. The Example of Three Activities in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delalandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 35 (17-18), pp.1794-1814. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09523367.2019.1629582⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 30 (9), pp.989-1007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523367.2013.782538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Simon</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Route des Loisirs à l’est de Paris : itinéraires et destinations touristiques au tournant du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Levet-Labry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/tdm.033.0121⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57 (162), pp.407-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1026526ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physical Practices and Sportification : between Institutionalisation and Standardization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delalandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 34 (14), pp.1521-1540</w:t>
+              <w:t xml:space="preserve">, 2013, 30 (9), pp.989-1007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une stratégie de développement fondée sur l'innovation Le cas de l'entreprise Petzl (Isère)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérontologie et Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gs1.156.0181⟩</w:t>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 100 (3), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.1910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...807 lines deleted...]
-                <w:t xml:space="preserve">How the Touring Club de France Influenced the Development of Winter Tourism</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sport as a Major Player in the Development of Tourism: The History of Mountaineering in the Pelvoux Massif, France, from 1861 to 1914</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 33 (10), pp.1133-1151. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09523367.2016.1151414⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 30 (12), pp.1329-1350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523367.2013.784272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des pratiques sportives et de loisirs dans la définition et l'urbanisation des sites touristiques en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Levet-Labry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Activités physiques et santé, 2016/HS (S1), pp.41-49</w:t>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 151, p.31-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin d'un monopole d'État : ouverture et régulation du marché de l'emploi sportif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (2), pp.233-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/pmp.29.233-251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relations ambivalentes entre professionnels et amateurs dans les loisirs sportifs : les cas de la spéléologie et du canyonisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 39 (1), pp.61 - 86. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 35 (2), pp.317-340</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sport and social inclusion : the political position vs. Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Verdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature et récréation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2</w:t>
+              <w:t xml:space="preserve">European Journal for Sport and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (3), pp.203-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Delalandre</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion politique du canyonisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire des Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Européenne de Management du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. A. Martel, the traveller who almost become an academician</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retraite et société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 71, pp.75-90</w:t>
+              <w:t xml:space="preserve">Acta Carsologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 35 (1), pp.149-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Christine Caluzio</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gouffre Berger, record du monde de profondeur 1953-1956</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Annual of CESH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.73-87</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...145 lines deleted...]
-                <w:t xml:space="preserve">Éric Levet-Labry</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spéléologie et spéléisme. De la science au plein air (1930-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 105, pp.47-49. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 74, pp.99-115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...932 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00722223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages des grottes au fil du temps : De l'antimonde à l'intégration au monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, - (57), pp.103-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00922064v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00722223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the Olympics transform everyday life of Seine-Saint-Denis inhabitants? The first results of a survey conducted at the end of the Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4954,195 +5059,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport mega-events before and after the 2024 Paris Olympics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison de la recherche, Sorbonne Nouvelle, 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Olympiade Culturelle : relation entre les acteurs et enjeux de la labellisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Munsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 ans de villes olympiques et de politiques culturelles, 2012-2032 Perspectives comparatistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSH Paris Nord, May 2024, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women Access to Urban Playground. A Legacy of Paris Olympics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5157,362 +5262,444 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EASM Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoire de l’organisation d’un giga-événement dans l’espace public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delalandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enjeux des jeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Montpellier, France. pp.87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le défi de l’inclusion des personnes en situation de handicap dans les clubs sportifs français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Les enjeux des jeux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Paris 2024 Olympic and Paralympic Games in Seine-Saint-Denis: hosting, opportunities and legacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gadoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Habrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSSOR Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Los angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Bambuck : From Olympic Medalist to State secretary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Les enjeux des jeux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Sport and Politics from Antiquity to the Modern Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESH/ISHPES, Sep 2021, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conservation des archives privées du mouvement sportif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5528,155 +5715,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours d'histoire du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Arras, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03607163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typology of Roland Garros Mobile Application 2018 Users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Glebova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5692,73 +5797,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EASM 2020 European Association for Sport Management Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the legacy of mega-events in the context of the Olympics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5774,224 +5879,224 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd annual conference for the Center for Sociocultural Sport and Olympic Research (CSSOR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Fullerton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croisement et analyse des données autour de l’événementiel touristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les traces et les signaux produits par et pour les flux touristiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ‘Premiere’: A Performance? A Record ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marsac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th Annual Convention of the North American Society of Sport History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Fullerton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages des bases de plein air et de loisirs: le partage entre les résidents et les touristes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6007,142 +6112,211 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54e colloque ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role played by the French State in the development of outdoor sports since 1965</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th Annual Convention of the North American Society for Sport History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A view of sport events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art in Sport History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Ludwigsburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’activité physique dans les dispositifs de coordination de la prévention du vieillissement en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6158,142 +6332,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXe congrès de l'AISLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’UCPA, un instrument des politiques sportives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6309,1005 +6414,1005 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le 17e Carrefour d'histoire du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outdoor activities: From tourist destinations to suburban amenities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISHPES Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outdoor recreational areas : sports facilities or public gardens? Projects and realizations in the Paris area in the 1970s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISHPES Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Split, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outdoor activities and sportivzation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISHPES Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Doha, Qatar</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mountaineering and Tourism in the French Dauphiné Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd Annual Convention of the North American Society for Sport History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Glenwood Springs, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Outdoor activities and sportivzation process</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émergence d'un souci de protection de l'environnement dans les sociétés sportives avant la Première Guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVII International Congress of the European Committee for Sport History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Barcelone, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Prevention of Ageing in the French Political Agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th Annual International Conference on Sports : Economic, Management, Marketing &amp; Social Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Athens Institute for Education and Research, Jul 2013, Athènes, Greece. http://www.atiner.gr/papers/SPO2013-0523.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The “Winter Sports Weeks” organized by the French Touring-Club. A lever for tourist development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISHPES Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Doha, Qatar</w:t>
+              <w:t xml:space="preserve">, Aug 2013, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obstacles to the &amp;quot;Sportification&amp;quot; process. Rigidity of the French sports system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII International Congress of the European Committee for Sport History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Barcelone, Espagne</w:t>
+              <w:t xml:space="preserve">Obstacles to the "Sportification" process. Rigidity of the French sports system</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Brazil. pp.144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...185 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La route des loisirs le long de la Marne : itinéraires routiers et fluviaux à l'Est de Paris au début du XXème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Levet-Labry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routes touristiques et itinéraires culturels, entre mémoire et développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 'Université Laval, l'Université du Québec à Trois-Rivières, l'Université Paris 1 Panthéon-Sorbonne et le Center for Tourism and Cultural Change (University of Birmingham), Jun 2012, Québec, Canada. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Touring Club de France et la conception d'itinéraires : l'exemple de la Grande Route des Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Levet-Labry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routes touristiques et itinéraires culturels, entre mémoire et développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01792811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques physiques d'exploration et de loisir : diffusion, destinations et infrastructures touristiques (1874-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Levet-Labry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop interdisciplinaire sur le tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Champs sur Marne, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion des pratiques physiques touristiques et flux migratoires saisonniers (1874-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Levet-Labry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport and tourism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Estoril, Portugal. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La création des « Certificats de Qualification Professionnelle » par la branche sport depuis 2003. Une innovation majeure dans la régulation politique de l’emploi sportif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7323,51 +7428,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7377,321 +7482,321 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espaces et lieux de sport dans l'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EPURE, 2019, Sport, acteurs &amp; représentations, 9782374960746</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosting the Olympic Games : Uncertainty, debates and controversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge, 2019, Advances in Tourism, 9780367223960. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9780429274695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hosting the Olympic Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge, 1, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9780429274695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...72 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exploration souterraine. Une histoire culturelle de la spéléologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.400, 2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00722224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7701,486 +7806,486 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparing the legacy of the Games Women’s participation in sport activities in the public spaces in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planning the Olympic and Paralympic Games</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave-macmillan, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Faure-Dujarric, architecte du Stade Olympique des Jeux de Paris 1924</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Camps y Wilant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ivan Coste-Manière; Gilles Lecocq; Bernard Maccario. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport, art et Olympisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.73-80, 2023, Héritage et mémoire des associations, 978-2-14-034990-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Héritage des candidatures olympiques de Paris pour les Jeux de 2008, 2012 et 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Loudcher; André Suchet; Pauline Soulier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Héritages olympiques et patrimoine des événements sportifs. Promesses, mémoire et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.209-224, 2023, Territoires en mutation, 978-2-36781-386-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le double jeu de l'espion britannique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport &amp; Cinéma, la technique à l'épreuve du réel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Limoges, pp.65-73, 2023, 9782842878627</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...98 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les impacts du professionnalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Bancel; Pascal Blanchard; Gilles Boëtsch; Daphné Bolz; Yvan Gastaut; Sandrine Lemaire; Stéphane Mourlane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire mondiale de l'Olympisme 1896-2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, pp.351-360, 2023, 9782350308692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcher pour être en bonne santé. L’exemple du Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8213,73 +8318,241 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">W. Gasparini; S. Knobé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sport-santé : de l’action publique aux acteurs sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUS, 2021, Sport en société</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcher pour être en bonne santé. L'exemple du Royaume-Uni.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sport-santé. De l'action publique aux acteurs sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are Mountaineers Romantics ? The Art of Viewing and Climbing in 19th-Century France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roxanna Curto; Rebecca Wines. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour le sport: Physical Culture in French and Francophone Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Liverpool University Press, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'héritage social des jeux olympiques et paralympiques. Une revue de littérature.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8295,241 +8568,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Héritage social d'un évènement sportif. Enjeux et analyses scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...167 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learnings from the past to understand the future of the games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8549,146 +8654,146 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Delaplace; Pierre-Olaf Schut. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hosting the olympic games: Uncertainty, debate and controversy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 224 p., 2020, 9781032338118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidding for the Olympic Games. A Gearing Effect ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Delaplace; Pierre-Olaf Schut. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hosting the Olympic Games. Uncertainty, debate, controversy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.80-92, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Learnings from the past to understand the future of the games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8698,92 +8803,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Delaplace; Pierre-Olaf Schut. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hosting the Olympic Games : Uncertainty, debates and controversy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2019, Advances in Tourism, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9780429274695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La collaboration de l’Etat et des collectivités locales dans le développement des équipements sportifs (1961-1975). L’exemple des bassins de natation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8803,425 +8908,425 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Liotard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Sport et les sixties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPURE, pp.347-362, 2016, 978-2-37496-023-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La création de la « Grande Route des Alpes » Un support de développement touristique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Levet-Labry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bourdeau L. Marcotte P. : Les Routes touristiques, Presses de l’Université Laval, Collection géographie, 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université Laval, pp.65-83, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les finalités de l'éducation physique : expression du pouvoir politique pour former le citoyen de demain. Analyse de trois textes officiels : 1891, 1938 et 1967</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo &amp; Philippe Liotard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation du corps à l'école. Mouvements, normes et pédagogies 1881-2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFRAPS, pp.129-140, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00786920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sport, une mission de service public ou le service public en mission pour le sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Terret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire du sport et géopolitique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.77-96, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spéléologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Attali et Jean Saint-Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire culturel du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.123-124, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00786915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canyoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Attali et Jean Saint-Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire culturel du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.39, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00786916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9231,668 +9336,668 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude d'impact JOP baignabilité de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sirost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de la transition écologique et de la cohésion des territoires. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Sirost</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Ministère de la transition écologique et de la cohésion des territoires. 2025</w:t>
+                <w:t xml:space="preserve">hal-05021686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudes d’impact du site olympique de Vaires-sur-Marne - Image et attractivité du territoire - Impact économique et environnemental des événements sportifs internationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Gustave Eiffel. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude sur les visiteurs des grands événements sportifs internationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Segay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Pimenta de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Paris 2024. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Etudes d’impact du site olympique de Vaires-sur-Marne - Image et attractivité du territoire - Impact économique et environnemental des événements sportifs internationaux</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude sur les visiteurs des grands événements sportifs internationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Université Gustave Eiffel. 2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Segay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Pimenta de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Gustave Eiffel; Observatoire pour la Recherche sur les Mega Evènements. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héritage des Jeux Olympiques et Paralympiques : Revue de littérature scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] Paris 2024. 2020</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Kontos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L'Horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Mairie de Paris. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...101 lines deleted...]
-              <w:t xml:space="preserve">Université Gustave Eiffel; Observatoire pour la Recherche sur les Mega Evènements. 2020</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquérir des compétences pour construire sa trajectoire professionnelle. Le défi de l’emploi à temps partiel dans la branche sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bernardeau Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delalandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Paris-Est Marne la Vallée, Université Claude Bernard Lyon 1, Université Paris-Est Créteil. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...152 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9902,91 +10007,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une histoire des sports de nature. Etudes de cas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université Paris-Est, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01599007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9996,160 +10101,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering the mountain: a synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">department of Physical Education, Graduate School of Education, Hokkaido University, pp.7-8, 2023, Cross-Cultural Approaches to Sustainable Development Goals and Greening Sport: A Transnational Study of Open-air Activities, Mountain Sports, and Traditional Games. Proceedings of Greening Sport Round Table</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Place de la spéléologie dans les politiques sportives en France depuis les années 1980</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia Mémoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (22), pp.301-304, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10159,51 +10264,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Mega)Evénements urbains et tourisme : pratiques touristiques et organisation spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10219,160 +10324,160 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Via Tourism Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Numéro special (22), 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coprésences, conflits, complémentarités dans les usages des lieux par les touristes et les habitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacima Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 39 (1), 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId197"/>
+      <w:footerReference w:type="default" r:id="rId198"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10519,51 +10624,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04362758v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959705v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marcellini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115600ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607160v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Philippe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.023.0007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116276v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.394.0052" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318630v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634801v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Glebova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2022.802852" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04249040v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pierre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Segay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23750472.2022.2135584" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231809v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.9000" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228110v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Verdot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272785" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228107v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268763v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0039" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146129v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Beaudouin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2020.1837777" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228126v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.230.0249" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634797v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bazoge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2021.1999931" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231807v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Nzindukiyimana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2020.1902206" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552523v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312953v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074086ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265302v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552514v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2019.1682265" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265304v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2019.1629582" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263158v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.033.0121" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961501v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961503v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud Pfister" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.156.0181" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01934761v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marsac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2017-0033" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789226v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.156.0067" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925182v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2018019" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-RQ1WX9P7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564215v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14927713.2017.1337522" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265306v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395627v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19407963.2015.1065266" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716905v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558279v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071545v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2014.936961" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564222v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2016.1151414" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395640v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395620v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lessard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2016.1151219" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395645v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395622v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.681.0081" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395636v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Caluzio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020581v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.2696" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564204v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Levet-Labry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2014.923732" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395618v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.105.0037" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176793v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1026526ar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832060v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.1910" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840320v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922060v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2013.784272" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785821v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743414v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.29.233-251" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-X21TNH9R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922062v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743411v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569931v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569930v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755960v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922064v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722223v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934636v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630886v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gignon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Munsch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04249092v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Maud Jarthon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04249083v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Chevalier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gadoffre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Habrant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Langlais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04249060v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135165v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607163v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303414v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311528v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328574v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601895v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604248v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602184v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616830v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605867v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604294v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602404v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616829v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616831v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605401v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605643v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605487v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859629v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616833v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790516v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792811v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784366v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790558v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790474v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574937v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313517v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429274695" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961502v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406764v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722224v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934564v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231784v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Camps y Wilant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025262v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Szpirglas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231803v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231791v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268808v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435951v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265300v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439418v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309876v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265301v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313529v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569923v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569932v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786920v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759209v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786915v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786916v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05021686v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sirost" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309894v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329695v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Pimenta de Souza" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309913v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329671v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Kontos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146598v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bernardeau Moreau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pierre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01599007v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231796v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231795v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311743v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313360v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04362758v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959705v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marcellini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115600ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607160v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Philippe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.023.0007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116276v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.394.0052" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318630v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634801v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Glebova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2022.802852" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04249040v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pierre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Segay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23750472.2022.2135584" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231809v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.9000" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228110v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Verdot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272785" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228107v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268763v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0039" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Beaudouin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.230.0249" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146129v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2020.1837777" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634797v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bazoge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2021.1999931" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265302v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231807v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Nzindukiyimana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2020.1902206" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552523v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312953v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074086ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552514v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2019.1682265" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265304v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2019.1629582" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263158v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.033.0121" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961501v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01934761v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marsac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2017-0033" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789226v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.156.0067" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961503v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud Pfister" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.156.0181" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925182v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2018019" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-RQ1WX9P7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564215v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14927713.2017.1337522" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265306v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716905v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395627v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19407963.2015.1065266" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071545v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2014.936961" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558279v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564222v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2016.1151414" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395640v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395620v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lessard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2016.1151219" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395636v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Caluzio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395622v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.681.0081" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395645v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395618v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Levet-Labry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.105.0037" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564204v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2014.923732" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020581v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.2696" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558936v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2013.782538" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176793v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1026526ar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840320v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832060v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.1910" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922060v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2013.784272" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785821v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743414v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.29.233-251" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922062v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743411v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569931v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755960v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569930v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722223v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922064v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934636v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630886v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gignon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Munsch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04249092v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Maud Jarthon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135165v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04249060v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04249083v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Chevalier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gadoffre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Habrant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Langlais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303414v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607163v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311528v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328574v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601895v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604248v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602184v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616830v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604294v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605867v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602404v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616829v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616831v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605643v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605401v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605487v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859629v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616833v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784366v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790516v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792811v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790558v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790474v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574937v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961502v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313517v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429274695" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406764v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722224v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934564v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231784v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Camps y Wilant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231803v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025262v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Szpirglas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231791v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268808v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439418v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265300v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435951v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309876v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265301v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313529v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569923v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569932v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786920v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759209v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786915v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786916v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05021686v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sirost" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309894v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329695v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Pimenta de Souza" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309913v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329671v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Kontos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146598v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bernardeau Moreau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pierre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01599007v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231796v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231795v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311743v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313360v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>