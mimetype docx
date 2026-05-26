--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -549,953 +549,1230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04318630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The role of sports clubs to integrate people with disabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Segay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Managing Sport and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23750472.2022.2135584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Via Tourism Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/viatourism.9000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physical activity and sedentarism among seniors in France, and their impact on health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Verdot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (8), pp.e0272785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0272785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sports Spectating in Connected Stadiums : Mobile Application Roland Garros 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Glebova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fspor.2022.802852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of sports clubs to integrate people with disabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...79 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Segay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Managing Sport and Leisure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/23750472.2022.2135584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction between Olympism and Host Cities: The Example of Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Via Tourism Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/viatourism.9000⟩</w:t>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523367.2020.1837777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Verdot</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03146129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’usage des données issues des réseaux de téléphonie mobile: Étude de cas à Roland-Garros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0272785⟩</w:t>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 230 (6), pp.249-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.230.0249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...125 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les diplômés en STAPS : quelle(s) formation(s) pour quelle insertion professionnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Prépublication, pp.I39-23. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.pr1.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grenoble 1968, Albertville 1992, and the Establishment of a Strategy to Protect and Market the Winter Olympic Emblems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Bazoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sta.pr1.0039⟩</w:t>
-[...66 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandie Beaudouin</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">Marion Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.1-23. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09523367.2020.1837777⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 38 (13-14), pp.1403-1421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523367.2021.1999931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">Sandie Beaudouin</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coprésences, conflits, complémentarités dans les usages des lieux par les touristes et les habitants (introduction)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacima Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1074086ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages des bases de plein air et de loisirs : le partage entre les résidents et les visiteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (39)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foreword: The International Journal of the History of Sport Collection from the 2019 ISHPES Congress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Nzindukiyimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 38 (13-14), pp.1403-1421. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09523367.2021.1999931⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 37 (14), pp.1369-1370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523367.2020.1902206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’héritage social des Jeux olympiques,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1511,3491 +1788,3214 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la carrière à la base de loisir : la transformation touristique d’un territoire en marge, l’exemple francilien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (3), pp.487-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2019.1682265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sport in Paris at the Beginning of the Twentieth Century as Shown through Photographs by Jules Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 37 (14), pp.1369-1370. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09523367.2020.1902206⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 35 (17-18), pp.1794-1814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523367.2019.1629582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Marion Philippe</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paysages touristiques. Les photographies du Touring-Club de France pendant l’entre-deux-guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°33 (2), pp.121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tdm.033.0121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Nacima Baron</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outdoor Activities and Urbanization: A Constant Bridging Throughout the Twentieth Century in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (14), pp.1521-1540</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marion Philippe</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé, plaisir… jeunesse éternelle ? Les pratiques physiques de femmes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gertrud Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (2), pp.181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs1.156.0181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siel bleu : un modèle de développement pour la France et l’Europe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (156), pp.71-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs1.156.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ‘Première’ dans les activités de nature: une performance, un record?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport History Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1 - 20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/shr.2017-0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encourager la marche en ville : revue de littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sm/2018019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiter la ville par le sport et les loisirs? La création des bases de plein air et de loisirs (1964-1976)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leisure/Loisir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (1), pp.47-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14927713.2017.1337522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grottes du massif du Vercors: une ressource territoriale mise en valeur par les spéléologues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des Alpes – Storia delle Alpi – Geschichte der Alpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French sports policies for young people : fragmentation and coordination modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Sport Policy and Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (1), pp.117-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19406940.2014.936961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un arbre, une forêt, un paysage. La contribution du Touring Club de France en faveur du Reboisement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delalandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24, pp.230-241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The economic impact of a women's professional tennis tournament: the example of the GDF-Suez Open of Seine-et-Marne, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Policy Research in Tourism, Leisure and Events</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (1), pp.71-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19407963.2015.1065266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du canotage à la course à l'aviron. Sportivisation du nautisme en France (1853-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stadion - Zeitschrift für Geschichte des Sports und der Körperkultur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42, pp.41-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How the Touring Club de France Influenced the Development of Winter Tourism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (10), pp.1133-1151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523367.2016.1151414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modes de prise en charge du public dans la prévention du vieillissement par les activités physiques au niveau local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Activités physiques et santé, 2016/HS (S1), pp.41-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques publiques d’équipements sportifs vues à travers quatre villes françaises de 1960 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 42 (3), pp.487-502. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07053436.2019.1682265⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 39 (1), pp.61 - 86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2016.1151219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Liberté enterrée ? La sensibilité libertaire des spéléologues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature et récréation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’échec d’une discipline : Montée et déclin de la spéléologie en France (1888-1978)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delalandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire des Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68 (2015/1), pp.81-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhs.681.0081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pratique sportive des seniors : des profils et besoins variés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Caluzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retraite et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71, pp.75-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations entre tourisme et sport autour des Jeux olympiques de 1924</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Levet-Labry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105, pp.47-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.105.0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sport and tourism - An Effective Cooperation: Canoeing and Mountaineering in France before the First World War</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Levet-Labry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport in History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (2), pp.276-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17460263.2014.923732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'articulation des temporalités dans les politiques de prévention du vieillissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Caluzio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/temporalites.2696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physical Practices and Sportification : between Institutionalisation and Standardization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delalandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 35 (17-18), pp.1794-1814. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 30 (9), pp.989-1007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Simon</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une stratégie de développement fondée sur l'innovation Le cas de l'entreprise Petzl (Isère)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/tdm.033.0121⟩</w:t>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 100 (3), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.1910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Outdoor Activities and Urbanization: A Constant Bridging Throughout the Twentieth Century in France</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Route des Loisirs à l’est de Paris : itinéraires et destinations touristiques au tournant du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Levet-Labry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57 (162), pp.407-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1026526ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sport as a Major Player in the Development of Tourism: The History of Mountaineering in the Pelvoux Massif, France, from 1861 to 1914</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 34 (14), pp.1521-1540</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 30 (12), pp.1329-1350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523367.2013.784272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...302 lines deleted...]
-                <w:t xml:space="preserve">Encourager la marche en ville : revue de littérature</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physical Practices and Sportification: Between Institutionalisation and Standardisation. The Example of Three Activities in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...394 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...116 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...65 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 33 (10), pp.1133-1151. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09523367.2016.1151414⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 30 (9), pp.989-1007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523367.2013.782538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des pratiques sportives et de loisirs dans la définition et l'urbanisation des sites touristiques en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Levet-Labry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Activités physiques et santé, 2016/HS (S1), pp.41-49</w:t>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 151, p.31-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin d'un monopole d'État : ouverture et régulation du marché de l'emploi sportif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (2), pp.233-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/pmp.29.233-251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relations ambivalentes entre professionnels et amateurs dans les loisirs sportifs : les cas de la spéléologie et du canyonisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 39 (1), pp.61 - 86. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 35 (2), pp.317-340</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Christine Caluzio</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sport and social inclusion : the political position vs. Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Verdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retraite et société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 71, pp.75-90</w:t>
+              <w:t xml:space="preserve">European Journal for Sport and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (3), pp.203-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Delalandre</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion politique du canyonisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire des Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Européenne de Management du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Liberté enterrée ? La sensibilité libertaire des spéléologues</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. A. Martel, the traveller who almost become an academician</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature et récréation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2</w:t>
+              <w:t xml:space="preserve">Acta Carsologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 35 (1), pp.149-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Éric Levet-Labry</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gouffre Berger, record du monde de profondeur 1953-1956</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Annual of CESH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.73-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les usages des grottes au fil du temps : De l'antimonde à l'intégration au monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, - (57), pp.103-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spéléologie et spéléisme. De la science au plein air (1930-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 105, pp.47-49. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 74, pp.99-115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...1292 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00722223v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00922064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5026,51 +5026,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the Olympics transform everyday life of Seine-Saint-Denis inhabitants? The first results of a survey conducted at the end of the Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport mega-events before and after the 2024 Paris Olympics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison de la recherche, Sorbonne Nouvelle, 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5108,51 +5108,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Olympiade Culturelle : relation entre les acteurs et enjeux de la labellisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5216,51 +5216,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women Access to Urban Playground. A Legacy of Paris Olympics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5292,191 +5292,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le défi de l’inclusion des personnes en situation de handicap dans les clubs sportifs français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Les enjeux des jeux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Trajectoire de l’organisation d’un giga-événement dans l’espace public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux des jeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Montpellier, France. pp.87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04135165v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04249060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Paris 2024 Olympic and Paralympic Games in Seine-Saint-Denis: hosting, opportunities and legacy</w:t>
               </w:r>
@@ -5581,221 +5581,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La conservation des archives privées du mouvement sportif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours d'histoire du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Arras, France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03607163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Roger Bambuck : From Olympic Medalist to State secretary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport and Politics from Antiquity to the Modern Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESH/ISHPES, Sep 2021, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typology of Roland Garros Mobile Application 2018 Users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Glebova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5833,51 +5833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the legacy of mega-events in the context of the Olympics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5909,178 +5909,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The ‘Premiere’: A Performance? A Record ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45th Annual Convention of the North American Society of Sport History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Fullerton, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Croisement et analyse des données autour de l’événementiel touristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les traces et les signaux produits par et pour les flux touristiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601895v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01604248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages des bases de plein air et de loisirs: le partage entre les résidents et les touristes</w:t>
               </w:r>
@@ -6582,165 +6582,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mountaineering and Tourism in the French Dauphiné Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">42nd Annual Convention of the North American Society for Sport History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Glenwood Springs, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Outdoor activities and sportivzation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISHPES Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Doha, Qatar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605643v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01605401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émergence d'un souci de protection de l'environnement dans les sociétés sportives avant la Première Guerre mondiale</w:t>
               </w:r>
@@ -6821,51 +6821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Annual International Conference on Sports : Economic, Management, Marketing &amp; Social Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Athens Institute for Education and Research, Jul 2013, Athènes, Greece. http://www.atiner.gr/papers/SPO2013-0523.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6953,286 +6953,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La route des loisirs le long de la Marne : itinéraires routiers et fluviaux à l'Est de Paris au début du XXème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Levet-Labry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Routes touristiques et itinéraires culturels, entre mémoire et développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 'Université Laval, l'Université du Québec à Trois-Rivières, l'Université Paris 1 Panthéon-Sorbonne et le Center for Tourism and Cultural Change (University of Birmingham), Jun 2012, Québec, Canada. pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Touring Club de France et la conception d'itinéraires : l'exemple de la Grande Route des Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Levet-Labry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Routes touristiques et itinéraires culturels, entre mémoire et développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Obstacles to the &amp;quot;Sportification&amp;quot; process. Rigidity of the French sports system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obstacles to the "Sportification" process. Rigidity of the French sports system</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Brazil. pp.144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00784366v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-01792811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques physiques d'exploration et de loisir : diffusion, destinations et infrastructures touristiques (1874-1914)</w:t>
               </w:r>
@@ -7382,51 +7382,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La création des « Certificats de Qualification Professionnelle » par la branche sport depuis 2003. Une innovation majeure dans la régulation politique de l’emploi sportif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7558,51 +7558,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosting the Olympic Games : Uncertainty, debates and controversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7642,51 +7642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosting the Olympic Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7846,51 +7846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planning the Olympic and Paralympic Games</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave-macmillan, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7909,294 +7909,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le double jeu de l'espion britannique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Szpirglas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport &amp; Cinéma, la technique à l'épreuve du réel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Limoges, pp.65-73, 2023, 9782842878627</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Héritage des candidatures olympiques de Paris pour les Jeux de 2008, 2012 et 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Loudcher; André Suchet; Pauline Soulier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Héritages olympiques et patrimoine des événements sportifs. Promesses, mémoire et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.209-224, 2023, Territoires en mutation, 978-2-36781-386-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Louis Faure-Dujarric, architecte du Stade Olympique des Jeux de Paris 1924</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Camps y Wilant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ivan Coste-Manière; Gilles Lecocq; Bernard Maccario. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport, art et Olympisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.73-80, 2023, Héritage et mémoire des associations, 978-2-14-034990-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231784v1</w:t>
-              </w:r>
-[...179 lines deleted...]
-                <w:t xml:space="preserve">hal-04025262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les impacts du professionnalisme</w:t>
               </w:r>
@@ -8249,57 +8249,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marcher pour être en bonne santé. L'exemple du Royaume-Uni.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sport-santé. De l'action publique aux acteurs sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are Mountaineers Romantics ? The Art of Viewing and Climbing in 19th-Century France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roxanna Curto; Rebecca Wines. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour le sport: Physical Culture in French and Francophone Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Liverpool University Press, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'héritage social des jeux olympiques et paralympiques. Une revue de littérature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Héritage social d'un évènement sportif. Enjeux et analyses scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marcher pour être en bonne santé. L’exemple du Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8318,337 +8568,87 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">W. Gasparini; S. Knobé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sport-santé : de l’action publique aux acteurs sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUS, 2021, Sport en société</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...248 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learnings from the past to understand the future of the games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8684,238 +8684,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction : Learnings from the past to understand the future of the games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Delaplace; Pierre-Olaf Schut. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hosting the Olympic Games : Uncertainty, debates and controversy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2019, Advances in Tourism, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9780429274695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bidding for the Olympic Games. A Gearing Effect ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Delaplace; Pierre-Olaf Schut. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hosting the Olympic Games. Uncertainty, debate, controversy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.80-92, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La collaboration de l’Etat et des collectivités locales dans le développement des équipements sportifs (1961-1975). L’exemple des bassins de natation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Liotard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Sport et les sixties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPURE, pp.347-362, 2016, 978-2-37496-023-4</w:t>
@@ -9442,51 +9442,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes d’impact du site olympique de Vaires-sur-Marne - Image et attractivité du territoire - Impact économique et environnemental des événements sportifs internationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9517,427 +9517,427 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude sur les visiteurs des grands événements sportifs internationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Segay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Pimenta de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Gustave Eiffel; Observatoire pour la Recherche sur les Mega Evènements. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude sur les visiteurs des grands événements sportifs internationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benoit Segay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Pimenta de Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Paris 2024. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héritage des Jeux Olympiques et Paralympiques : Revue de littérature scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Université Gustave Eiffel; Observatoire pour la Recherche sur les Mega Evènements. 2020</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Kontos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L'Horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Mairie de Paris. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquérir des compétences pour construire sa trajectoire professionnelle. Le défi de l’emploi à temps partiel dans la branche sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bernardeau Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...130 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10278,51 +10278,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Mega)Evénements urbains et tourisme : pratiques touristiques et organisation spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10360,77 +10360,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coprésences, conflits, complémentarités dans les usages des lieux par les touristes et les habitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacima Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 39 (1), 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10624,51 +10624,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04362758v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959705v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marcellini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115600ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607160v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Philippe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.023.0007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116276v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.394.0052" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318630v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634801v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Glebova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2022.802852" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04249040v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pierre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Segay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23750472.2022.2135584" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231809v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.9000" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228110v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Verdot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272785" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228107v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268763v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0039" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Beaudouin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.230.0249" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146129v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2020.1837777" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634797v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bazoge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2021.1999931" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265302v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231807v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Nzindukiyimana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2020.1902206" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552523v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312953v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074086ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552514v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2019.1682265" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265304v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2019.1629582" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263158v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.033.0121" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961501v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01934761v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marsac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2017-0033" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789226v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.156.0067" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961503v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud Pfister" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.156.0181" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925182v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2018019" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-RQ1WX9P7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564215v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14927713.2017.1337522" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265306v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716905v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395627v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19407963.2015.1065266" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071545v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2014.936961" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558279v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564222v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2016.1151414" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395640v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395620v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lessard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2016.1151219" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395636v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Caluzio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395622v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.681.0081" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395645v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395618v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Levet-Labry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.105.0037" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564204v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2014.923732" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020581v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.2696" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558936v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2013.782538" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176793v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1026526ar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840320v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832060v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.1910" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922060v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2013.784272" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785821v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743414v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.29.233-251" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922062v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743411v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569931v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755960v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569930v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722223v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922064v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934636v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630886v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gignon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Munsch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04249092v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Maud Jarthon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135165v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04249060v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04249083v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Chevalier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gadoffre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Habrant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Langlais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303414v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607163v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311528v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328574v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601895v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604248v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602184v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616830v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604294v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605867v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602404v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616829v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616831v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605643v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605401v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605487v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859629v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616833v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784366v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790516v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792811v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790558v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790474v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574937v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961502v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313517v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429274695" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406764v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722224v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934564v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231784v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Camps y Wilant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231803v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025262v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Szpirglas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231791v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268808v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439418v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265300v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435951v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309876v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265301v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313529v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569923v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569932v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786920v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759209v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786915v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786916v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05021686v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sirost" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309894v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329695v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Pimenta de Souza" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309913v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329671v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Kontos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146598v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bernardeau Moreau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pierre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01599007v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231796v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231795v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311743v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313360v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04362758v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959705v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marcellini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115600ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607160v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Philippe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.023.0007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116276v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.394.0052" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318630v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04249040v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pierre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Segay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23750472.2022.2135584" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231809v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.9000" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228110v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Verdot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272785" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634801v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Glebova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2022.802852" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228107v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146129v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Beaudouin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2020.1837777" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228126v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.230.0249" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268763v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0039" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634797v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bazoge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2021.1999931" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312953v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074086ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552523v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231807v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Nzindukiyimana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2020.1902206" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265302v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552514v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2019.1682265" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265304v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2019.1629582" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263158v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.033.0121" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961501v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961503v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud Pfister" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.156.0181" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789226v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.156.0067" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01934761v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marsac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2017-0033" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925182v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2018019" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-RQ1WX9P7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564215v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14927713.2017.1337522" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265306v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071545v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2014.936961" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558279v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395627v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19407963.2015.1065266" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716905v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564222v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2016.1151414" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395640v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395620v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lessard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2016.1151219" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395645v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395622v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.681.0081" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395636v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Caluzio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395618v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Levet-Labry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.105.0037" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564204v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2014.923732" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020581v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.2696" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840320v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832060v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.1910" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176793v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1026526ar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922060v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2013.784272" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558936v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2013.782538" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785821v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743414v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.29.233-251" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922062v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743411v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569931v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755960v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569930v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922064v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722223v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934636v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630886v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gignon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Munsch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04249092v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Maud Jarthon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04249060v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135165v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04249083v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Chevalier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gadoffre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Habrant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Langlais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607163v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303414v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311528v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328574v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604248v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601895v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602184v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616830v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604294v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605867v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602404v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616829v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616831v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605401v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605643v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605487v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859629v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616833v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790516v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792811v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784366v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790558v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790474v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574937v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961502v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313517v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429274695" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406764v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722224v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934564v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025262v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Szpirglas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231803v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231784v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Camps y Wilant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231791v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439418v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265300v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435951v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268808v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309876v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313529v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265301v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569923v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569932v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786920v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759209v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786915v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786916v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05021686v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sirost" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309894v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309913v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Pimenta de Souza" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329695v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329671v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Kontos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146598v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bernardeau Moreau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pierre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01599007v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231796v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231795v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311743v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313360v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>