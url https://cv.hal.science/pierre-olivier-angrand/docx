--- v0 (2026-03-16)
+++ v1 (2026-05-30)
@@ -234,857 +234,857 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct interaction of TrkA/CD44v3 is essential for NGF-promoted aggressiveness of breast cancer cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure and Function of the Polycomb Repressive Complexes PRC1 and PRC2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Angrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of experimental &amp; clinical cancer research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13046-022-02314-4⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (11), pp.5971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23115971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03859110v1</w:t>
+                <w:t xml:space="preserve">hal-04448932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and Function of the Polycomb Repressive Complexes PRC1 and PRC2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Angrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (11), pp.5971. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms23115971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04448932v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Function of the Polycomb Repressive Complexes PRC1 and PRC2</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Direct interaction of TrkA/CD44v3 is essential for NGF-promoted aggressiveness of breast cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Trouvilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cicero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23115971⟩</w:t>
+              <w:t xml:space="preserve">Journal of experimental &amp; clinical cancer research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (1), pp.110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13046-022-02314-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500999v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H3.3K27M Mutation Controls Cell Growth and Resistance to Therapies in Pediatric Glioma Cell Lines</w:t>
+                <w:t xml:space="preserve">Vimentin Promotes the Aggressiveness of Triple Negative Breast Cancer Cells Surviving Chemotherapeutic Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andria Rakotomalala</w:t>
+                <w:t xml:space="preserve">Marie Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Bailleul</w:t>
+                <w:t xml:space="preserve">Samuel Meignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Völkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Angrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Savary</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maud Hamadou</w:t>
+                <w:t xml:space="preserve">Valérie Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13215551⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (6), pp.1504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells10061504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03418323v1</w:t>
+                <w:t xml:space="preserve">hal-04488658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vimentin Promotes the Aggressiveness of Triple Negative Breast Cancer Cells Surviving Chemotherapeutic Treatment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Meignan</w:t>
+                <w:t xml:space="preserve">Loss of Polycomb Repressive Complex 2 Function Alters Digestive Organ Homeostasis and Neuronal Differentiation in Zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Raby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Völkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Chopin</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaghayegh Hasanpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cicero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert-Alain Toillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 10 (6), pp.1504. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells10061504⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 10 (11), pp.3142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells10113142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04488658v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of Polycomb Repressive Complex 2 Function Alters Digestive Organ Homeostasis and Neuronal Differentiation in Zebrafish</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pamela Völkel</w:t>
+                <w:t xml:space="preserve">The effect of Activin pathway modulation on the expression of both pluripotency and differentiation markers during early zebrafish development compared with other vertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaghayegh Hasanpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soheil Eagderi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Poorbagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐olivier Angrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaghayegh Hasanpour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Robert-Alain Toillon</w:t>
+                <w:t xml:space="preserve">Mohammad Hasanpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells10113142⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 336 (7), pp.562-575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jez.b.23070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04488645v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of Activin pathway modulation on the expression of both pluripotency and differentiation markers during early zebrafish development compared with other vertebrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shaghayegh Hasanpour</w:t>
+                <w:t xml:space="preserve">H3.3K27M Mutation Controls Cell Growth and Resistance to Therapies in Pediatric Glioma Cell Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andria Rakotomalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soheil Eagderi</w:t>
+                <w:t xml:space="preserve">Quentin Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadi Poorbagher</w:t>
+                <w:t xml:space="preserve">Clara Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre‐olivier Angrand</w:t>
+                <w:t xml:space="preserve">Mélanie Arcicasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Hasanpour</w:t>
+                <w:t xml:space="preserve">Maud Hamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 336 (7), pp.562-575. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (21), pp.5551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jez.b.23070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers13215551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04499922v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Engineering of Zebrafish in Cancer Research</w:t>
               </w:r>
@@ -2636,51 +2636,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448922v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Hanot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Raby" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela V&#246;lkel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefen Le Bourhis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Angrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032322" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859110v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Trouvilliez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cicero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Aubert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Corbet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-022-02314-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448932v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23115971" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500999v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418323v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Rakotomalala" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bailleul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Savary" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Arcicasa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hamadou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13215551" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488658v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Winter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meignan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chopin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10061504" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488645v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaghayegh Hasanpour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Alain Toillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10113142" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499922v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheil Eagderi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Poorbagher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;olivier Angrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hasanpour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23070" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449104v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12082168" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449108v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11040362" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489501v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2019.06.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896573v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evodie Peperstraete" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lecerf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Collette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Vennin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12071730" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449170v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Azkanaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Rodr&#237;guez L&#243;pez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauke de Boer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Huiting" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.45205" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449177v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bary" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chapart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dupret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40738-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449187v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Follet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2018.03.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565902v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylor Boulay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rosnoblet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cateline Gu&#233;rardel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leprince" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20100944" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145127v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetha Vani Rayasam" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Wendling" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mark" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Niederreither" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg288" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142147v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Yue Ren" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Rijli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.10171" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112679v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Apiou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francis Stewart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dutrillaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Losson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.2001.6524" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HB81Q10-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448922v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Hanot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Raby" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela V&#246;lkel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefen Le Bourhis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Angrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032322" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448932v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23115971" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500999v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859110v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Trouvilliez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cicero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Aubert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Corbet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-022-02314-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488658v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Winter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meignan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chopin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10061504" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaghayegh Hasanpour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Alain Toillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10113142" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499922v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheil Eagderi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Poorbagher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;olivier Angrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hasanpour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23070" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418323v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Rakotomalala" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bailleul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Savary" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Arcicasa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hamadou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13215551" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449104v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12082168" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449108v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11040362" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489501v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2019.06.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896573v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evodie Peperstraete" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lecerf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Collette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Vennin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12071730" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449170v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Azkanaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Rodr&#237;guez L&#243;pez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauke de Boer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Huiting" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.45205" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449177v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bary" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chapart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dupret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40738-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449187v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Follet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2018.03.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565902v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylor Boulay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rosnoblet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cateline Gu&#233;rardel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leprince" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20100944" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145127v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetha Vani Rayasam" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Wendling" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mark" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Niederreither" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg288" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142147v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Yue Ren" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Rijli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.10171" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112679v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Apiou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francis Stewart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dutrillaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Losson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.2001.6524" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HB81Q10-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>