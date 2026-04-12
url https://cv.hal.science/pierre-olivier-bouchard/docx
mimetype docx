--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -127,274 +127,274 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of the delamination behavior of photovoltaic modules</w:t>
+                <w:t xml:space="preserve">Assessment of tool kinematics, mass scaling effects, and similarity theory in metal spinning simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Meslier</w:t>
+                <w:t xml:space="preserve">Akla-Essoh Claude Korolakina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Chambion</w:t>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+                <w:t xml:space="preserve">Katia Mocellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+                <w:t xml:space="preserve">Sjoerd van Der Veen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lepied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2025.113792⟩</w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 151, pp.234-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmapro.2025.06.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442249v1</w:t>
+                <w:t xml:space="preserve">hal-05387853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of tool kinematics, mass scaling effects, and similarity theory in metal spinning simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of the delamination behavior of photovoltaic modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Meslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chambion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Lepied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 151, pp.234-250. </w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 300, pp.113792. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmapro.2025.06.069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2025.113792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05387853v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural Evolution in Inconel 718 During Room-Temperature Tube Flow Forming: Plastic Flow Heterogeneities and δ Phase Evolution</w:t>
               </w:r>
@@ -432,51 +432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Srecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thealler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Mocellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 55 (5), pp.1311-1318. </w:t>
@@ -508,525 +508,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D crack initiation and propagation applied to metal forming processes</w:t>
+                <w:t xml:space="preserve">Influence of mechanical characterization on the prediction of necking issues during sheet flow forming process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hazem Eldahshan</w:t>
+                <w:t xml:space="preserve">Ahmed Mehdi Roula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Mocellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Pino Munoz</w:t>
+                <w:t xml:space="preserve">Heinrich Traphöner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Alves</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A. Erman Tekkaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-022-01702-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 306, pp.117620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2022.117620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03901781v1</w:t>
+                <w:t xml:space="preserve">hal-03997498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of Symmetry Assumptions in the 3D Numerical Modeling of a Flowformability Test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An examination of local strain fields evolution in ductile cast iron through micromechanical simulations based on 3D imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nagasai Meghana Rani Kauta</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ante Buljac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/p-07aps3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/jtcam.7501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818746v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of mechanical characterization on the prediction of necking issues during sheet flow forming process</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">3D crack initiation and propagation applied to metal forming processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazem Eldahshan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2022.117620⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (5), pp.60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-022-01702-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997498v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03901781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An examination of local strain fields evolution in ductile cast iron through micromechanical simulations based on 3D imaging</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relevance of Symmetry Assumptions in the 3D Numerical Modeling of a Flowformability Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bernacki</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nagasai Meghana Rani Kauta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Mocellin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-18. </w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 926, pp.776-783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/jtcam.7501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/p-07aps3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626799v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastoplastic Characterization of Zn-Cu-Ti Alloy Sheets: Experiments, Modeling, and Simulation</w:t>
               </w:r>
@@ -1064,51 +1064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Nicoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Signorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31 (2), pp.1512-1529. </w:t>
@@ -1140,815 +1140,815 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D Modeling of Thermal Exchange in the PV Module During Lamination: Impact of Architecture, Laminator Configuration, and Lamination Recipe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A numerical, theoretical and experimental study of the effect of thermocycling on the matrix-filler interface of dental restorative materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Boussès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Brulat-Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eeva Mofakhami</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yannick Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.107-113. </w:t>
+              <w:t xml:space="preserve">Dental Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JPHOTOV.2021.3111510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dental.2021.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03472603v1</w:t>
+                <w:t xml:space="preserve">hal-03174651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CIPFAR: A 3D unified numerical framework for the modeling of ductile fracture based on the phase field model and adaptive remeshing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Phase field modeling of ductile fracture at large plastic strains using adaptive isotropic remeshing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Eldahshan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Pino Munoz</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2021.114171⟩</w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67 (3), pp.763-783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-020-01962-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03472614v1</w:t>
+                <w:t xml:space="preserve">hal-03472563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ductile failure prediction of pipe-ring notched AISI 316L using uncoupled ductile failure criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bianchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leblé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pressure Vessels and Piping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 191, pp.104333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpvp.2021.104333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical, theoretical and experimental study of the effect of thermocycling on the matrix-filler interface of dental restorative materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diurnal temperature variation as the source of the preferential direction of fractures on asteroids: Theoretical model for the case of Bennu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoan Boussès</w:t>
+                <w:t xml:space="preserve">D. Uribe-Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Brulat-Bouchard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+                <w:t xml:space="preserve">M. Delbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Tillier</w:t>
+                <w:t xml:space="preserve">D. Pino-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dental Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 360, pp.114347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dental.2021.01.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174651v1</w:t>
+                <w:t xml:space="preserve">hal-03472585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase field modeling of ductile fracture at large plastic strains using adaptive isotropic remeshing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">CIPFAR: A 3D unified numerical framework for the modeling of ductile fracture based on the phase field model and adaptive remeshing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Eldahshan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Munoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 67 (3), pp.763-783. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 387, pp.114171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00466-020-01962-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2021.114171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03472563v1</w:t>
+                <w:t xml:space="preserve">hal-03472614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diurnal temperature variation as the source of the preferential direction of fractures on asteroids: Theoretical model for the case of Bennu</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">3-D Modeling of Thermal Exchange in the PV Module During Lamination: Impact of Architecture, Laminator Configuration, and Lamination Recipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Uribe-Suárez</w:t>
+                <w:t xml:space="preserve">Ichrak Rahmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Delbo</w:t>
+                <w:t xml:space="preserve">Tristan Le Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chambion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Pino-Muñoz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eeva Mofakhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 360, pp.114347. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.107-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JPHOTOV.2021.3111510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03472585v1</w:t>
+                <w:t xml:space="preserve">hal-03472603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage in metal forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.E. Tekkaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2155,77 +2155,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient parallel global optimization strategy based on Kriging properties suitable for material parameters identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Kraria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archive of Mechanical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 67 (2), pp.169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2311,51 +2311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lagroum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Pradille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sadhana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 45 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2389,90 +2389,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of crack propagation with dynamic insertion of cohesive elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Uribe-Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delbò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pino-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 227, pp.106918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2506,77 +2506,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-heating of rolled ZnCuTi sheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Lagroum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2621,507 +2621,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of image segmentation methods for micromechanical simulations of ductile damage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Computational methods for ductile fracture modeling at the microscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2018.11.039⟩</w:t>
+              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11831-018-9276-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950835v1</w:t>
+                <w:t xml:space="preserve">hal-01870941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational methods for ductile fracture modeling at the microscale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Characterization of the Elastoplastic Response of Low Zn-Cu-Ti Alloy Sheets Using the CPB-06 Criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Alister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Celentano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Signorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11831-018-9276-1⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (19), pp.3072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma12193072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870941v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Elastoplastic Response of Low Zn-Cu-Ti Alloy Sheets Using the CPB-06 Criterion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+                <w:t xml:space="preserve">A comparative study of image segmentation methods for micromechanical simulations of ductile damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ante F Buljac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Helfen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (19), pp.3072. </w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 159, pp.43-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma12193072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2018.11.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429581v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical prediction of dental composites yield stress and flexural modulus based on filler volume ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Boussès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Brulat-Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Abouelleil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dental Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3149,5356 +3149,5356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ductile fracture of a metal matrix composite studied using 3D numerical modeling of void nucleation and coalescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">On the calibration of elastoplastic parameters at the microscale via X-ray microtomography and digital volume correlation for the simulation of ductile damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ante F Buljac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouterf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Neggers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2017.10.027⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72, pp.287-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2018.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01629229v1</w:t>
+                <w:t xml:space="preserve">hal-01767392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Void growth and coalescence in a three-dimensional non-periodic void cluster</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">A novel monolithic Lagrangian approach for modelling crack propagation using anisotropic mesh adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Hitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Feghali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Rafeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Advances in Applied Mathematics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (3), pp.53-65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01731413v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the calibration of elastoplastic parameters at the microscale via X-ray microtomography and digital volume correlation for the simulation of ductile damage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent advances in the finite element modelling of ductile fracture at mesoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ante F Buljac</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jan Neggers</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ante Buljac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2018.04.010⟩</w:t>
+              <w:t xml:space="preserve">Procedia Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15, pp.39-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.promfg.2018.07.167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767392v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel monolithic Lagrangian approach for modelling crack propagation using anisotropic mesh adaptation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Ductile fracture of a metal matrix composite studied using 3D numerical modeling of void nucleation and coalescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advances in Applied Mathematics and Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 189, pp.110-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2017.10.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01731909v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in the finite element modelling of ductile fracture at mesoscale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Void growth and coalescence in a three-dimensional non-periodic void cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15, pp.39-45. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 139–140, pp.65-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.promfg.2018.07.167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2018.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858266v1</w:t>
+                <w:t xml:space="preserve">hal-01731413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Lode angle on modelling of void closure in hot metal forming processes</w:t>
+                <w:t xml:space="preserve">Analysis and modeling of the failure behavior of carbonitrided parts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelouahed Chbihi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cyprien Karolak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moore Parks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2016.11.008⟩</w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Part of special issue: International Conference on the Technology of Plasticity, ICTP 2017, 17-22 September 2017, Cambridge, United Kingdom, 207, pp.2030 - 2035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2017.10.1103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424267v1</w:t>
+                <w:t xml:space="preserve">hal-01668558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and modeling of the failure behavior of carbonitrided parts</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An adaptive Level-Set Method with enhanced volume conservation for simulations in multiphase domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2017.10.1103⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 109 (4), pp.555-576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.5297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668558v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive Level-Set Method with enhanced volume conservation for simulations in multiphase domains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Accounting for material parameters scattering in rolled zinc formability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Milesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland E. Logé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.5297⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 245, pp.134 - 148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2017.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01327907v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for material parameters scattering in rolled zinc formability</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Numerical validation framework for micromechanical simulations based on synchrotron 3D imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ante Buljac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Neggers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2017.02.021⟩</w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59 (3), pp.419-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-016-1357-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497273v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical validation framework for micromechanical simulations based on synchrotron 3D imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">On the choice of boundary conditions for micromechanical simulations based on 3D imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ante Buljac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Neggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00466-016-1357-0⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 112, pp.83-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480980v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the choice of boundary conditions for micromechanical simulations based on 3D imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Lode angle on modelling of void closure in hot metal forming processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahed Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 112, pp.83-96. </w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 126, pp.13 - 25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.02.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2016.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471645v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Void closure criteria for hot metal forming: A review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A new body-fitted immersed volume method for the modeling of ductile fracture at the microscale: Analysis of void clusters and stress state effects on coalescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmapro.2014.05.006⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 147, pp.398-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2015.06.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022635v1</w:t>
+                <w:t xml:space="preserve">hal-01181257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent and future developments in finite element metal forming simulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">A geometry-dependent model for void closure in hot metal forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 105, pp.63-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2015.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247658v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved fracture criterion to chain forming stage and in use mechanical strength computations of metallic parts – Application to half-blanked components</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modéliser la mise en forme des matériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industrie &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 977-978, pp.57-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01089165v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new body-fitted immersed volume method for the modeling of ductile fracture at the microscale: Analysis of void clusters and stress state effects on coalescence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comparison of reduction ability between multi-stage cold drawing and rolling of stainless steel wire – Experimental and numerical investigations of damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong-Son Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vachey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2015.06.057⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 217, pp.30-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2014.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01181257v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A geometry-dependent model for void closure in hot metal forming</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Qualification of bumping processes: Experimental and numerical investigations on mechanical stress and failure modes induced by shear test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gallois-Garreignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Benzima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Benmussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2015.07.003⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55 (6), pp.980-989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2015.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184923v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser la mise en forme des matériaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Room temperature thin foil SLIM-cut using an epoxy paste: experimental versus theoretical results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrie &amp; Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Research Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (4), pp.046203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2053-1591/2/4/046203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247724v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of reduction ability between multi-stage cold drawing and rolling of stainless steel wire – Experimental and numerical investigations of damage</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An efficient and parallel level set reinitialization method - Application to micromechanics and microstructural evolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Scholtes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2014.10.020⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (23-24), pp.7291-7302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2015.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01090160v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualification of bumping processes: Experimental and numerical investigations on mechanical stress and failure modes induced by shear test</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Benmussa</w:t>
+                <w:t xml:space="preserve">A comparative study of three ductile damage approaches for fracture prediction in cold forming processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong-Son Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Moutin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Christian Bobadilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 55 (6), pp.980-989. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 216, pp.385-404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2015.03.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2014.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143756v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature thin foil SLIM-cut using an epoxy paste: experimental versus theoretical results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Investigations of Thermomechanical Stress Induced by TSV-Middle (Through-Silicon via) in 3-D ICs by Means of CMOS Sensors and Finite-Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komi Atchou Ewuame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Inal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Gallois-Garreignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2053-1591/2/4/046203⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology. Part A, Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (8), pp.1085-1092 - Article number 7164297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCPMT.2015.2445099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247646v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient and parallel level set reinitialization method - Application to micromechanics and microstructural evolutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">New finite element developments for the full field modeling of microstructural evolutions using the level-set method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Scholtes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amico Settefrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2015.03.014⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 109, pp.388-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2015.07.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139858v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of three ductile damage approaches for fracture prediction in cold forming processes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On the interest of using full field measurements in ductile damage model calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2014.10.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72, pp.50-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2015.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01090138v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of Thermomechanical Stress Induced by TSV-Middle (Through-Silicon via) in 3-D ICs by Means of CMOS Sensors and Finite-Element Method</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Void closure criteria for hot metal forming: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology. Part A, Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (8), pp.1085-1092 - Article number 7164297. </w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19, pp.239-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCPMT.2015.2445099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmapro.2014.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221158v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New finite element developments for the full field modeling of microstructural evolutions using the level-set method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved fracture criterion to chain forming stage and in use mechanical strength computations of metallic parts – Application to half-blanked components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amico Settefrati</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jean-Marie Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 216, pp.260-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2014.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2015.07.042⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203060v1</w:t>
+                <w:t xml:space="preserve">hal-01089165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the interest of using full field measurements in ductile damage model calibration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent and future developments in finite element metal forming simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andrietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Roux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jean-Loup Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Methods in Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, pp.265-293</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183968v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lode-dependent enhanced Lemaitre model for ductile fracture prediction at low stress triaxiality</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A new finite element approach for modelling ductile damage void nucleation and growth—analysis of loading path effect on damage mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 124-125, pp.80-96. </w:t>
+              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (7), pp.Article 075001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2014.03.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0965-0393/22/7/075001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987142v1</w:t>
+                <w:t xml:space="preserve">hal-01090403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture mechanisms under monotonic and non-monotonic low Lode angle loading</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of ductile damage for a high carbon steel using 3D X-ray micro-tomography and mechanical tests - Application to the identification of a shear modified GTN model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong-Son Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bobadilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2014.04.009⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 84, pp.175 - 187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2013.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023769v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new finite element approach for modelling ductile damage void nucleation and growth—analysis of loading path effect on damage mechanisms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Room temperature kerfless silicon thin foils obtained via a stress inducing epoxy layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0965-0393/22/7/075001⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (11-12), pp.1644-1647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201400105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01090403v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of ductile damage for a high carbon steel using 3D X-ray micro-tomography and mechanical tests - Application to the identification of a shear modified GTN model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fracture mechanisms under monotonic and non-monotonic low Lode angle loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 124-125, pp.121-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2014.04.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2013.12.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00944805v1</w:t>
+                <w:t xml:space="preserve">hal-01023769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature kerfless silicon thin foils obtained via a stress inducing epoxy layer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Lode-dependent enhanced Lemaitre model for ductile fracture prediction at low stress triaxiality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong-Son Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 11 (11-12), pp.1644-1647. </w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 124-125, pp.80-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.201400105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2014.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110435v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of stress intensity factors and T-stress to control crack propagation for kerf-less spalling of single crystal silicon foils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Thermo-mechanical fatigue behaviour of welded tubular parts made of ferritic stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Delagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland E. Logé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2012.10.033⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54, pp.84 - 98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2013.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780913v1</w:t>
+                <w:t xml:space="preserve">hal-01398870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kriging metamodel global optimization of clinching joining processes accounting for ductile damage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A detailed description of the Gurson-Tvergaard-Needleman model within a mixed velocity-pressure finite element formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong-Son Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2013.01.018⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 96 (9), pp.561-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.4571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805670v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical and fracture properties in single-crystal silicon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A level-set and anisotropic adaptive remeshing strategy for the modeling of void growth under large plastic strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68, pp.32-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2012.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-012-6713-7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00720597v1</w:t>
+                <w:t xml:space="preserve">hal-00756435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical fatigue behaviour of welded tubular parts made of ferritic stainless steel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Cécile Robin</w:t>
+                <w:t xml:space="preserve">Identification methodology and comparison of phenomenological ductile damage models via hybrid numerical-experimental analysis of fracture experiments conducted on a zirconium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong-Son Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Delagnes</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Alexis Gaillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2013.04.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (24), pp.3984-3999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01398870v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A detailed description of the Gurson-Tvergaard-Needleman model within a mixed velocity-pressure finite element formulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">On the Development and Identification of Phenomenological Damage Models - Application to Industrial Wire Drawing and Rolling Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trong-Son Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bobadilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.4571⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 554 - 557, pp.213-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00879535v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification methodology and comparison of phenomenological ductile damage models via hybrid numerical-experimental analysis of fracture experiments conducted on a zirconium alloy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Efficient numerical integration of an elastic-plastic damage law within a mixed velocity-pressure formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Khaoulani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.08.011⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 94, pp.145-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2013.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861363v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Development and Identification of Phenomenological Damage Models - Application to Industrial Wire Drawing and Rolling Processes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Kriging metamodel global optimization of clinching joining processes accounting for ductile damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.213⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 213 (7), pp.1038-1047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2013.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847739v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient numerical integration of an elastic-plastic damage law within a mixed velocity-pressure formulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermo-mechanical and fracture properties in single-crystal silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Masolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid El Khaoulani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+                <w:t xml:space="preserve">Roberto Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 94, pp.145-158. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (3), pp.979-988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2013.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-012-6713-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845444v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A level-set and anisotropic adaptive remeshing strategy for the modeling of void growth under large plastic strain</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Identification of glass pad lubricant viscosity using a trapping thermomechanical test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2012.10.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 213 (3), pp.392-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2012.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00756435v1</w:t>
+                <w:t xml:space="preserve">hal-00749433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of glass pad lubricant viscosity using a trapping thermomechanical test</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Efficient numerical integration of an elastic–plastic damage law within a mixed velocity–pressure formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. El Khaoulani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2012.10.002⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 94, pp.145-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2013.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00749433v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient numerical integration of an elastic–plastic damage law within a mixed velocity–pressure formulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional analysis of real void closure at the meso-scale during hot metal forming processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2013.06.004⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 77, pp.194-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2013.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03605099v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional analysis of real void closure at the meso-scale during hot metal forming processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Analysis of stress intensity factors and T-stress to control crack propagation for kerf-less spalling of single crystal silicon foils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David M. Parks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 77, pp.194-201. </w:t>
+              <w:t xml:space="preserve">, 2013, 69, pp.243-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2013.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2012.10.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831553v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of stress distribution in the temporomandibular joint during jaw closing before and after symphyseal distraction: a finite element study</w:t>
+                <w:t xml:space="preserve">Stress distribution in the temporo-mandibular joint discs during jaw closing: a high-resolution three-dimensional finite-element model analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Savoldelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Maniere-Ezvan</w:t>
+                <w:t xml:space="preserve">Raounak Loudad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges V. Bettega</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Patrick Baqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Oral and Maxillofacial Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 41 (12), pp.1474-1482. </w:t>
+              <w:t xml:space="preserve">Surgical and Radiologic Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (5), pp.405-413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijom.2012.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00276-011-0917-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00719322v1</w:t>
+                <w:t xml:space="preserve">hal-00654635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress distribution in the temporo-mandibular joint discs during jaw closing: a high-resolution three-dimensional finite-element model analysis</w:t>
+                <w:t xml:space="preserve">Comparison of stress distribution in the temporomandibular joint during jaw closing before and after symphyseal distraction: a finite element study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Savoldelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raounak Loudad</w:t>
+                <w:t xml:space="preserve">Armelle Maniere-Ezvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Baqué</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Georges V. Bettega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgical and Radiologic Anatomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 34 (5), pp.405-413. </w:t>
+              <w:t xml:space="preserve">International Journal of Oral and Maxillofacial Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (12), pp.1474-1482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00276-011-0917-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijom.2012.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00654635v1</w:t>
+                <w:t xml:space="preserve">hal-00719322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An anisotropic mesh adaptation strategy for damage and failure in ductile materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid El Khaoulani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 59, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8544,90 +8544,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An enhanced Lemaitre model formulation for materials processing damage computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Mocellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4 (3), pp.299-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8661,51 +8661,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multi-échelles pour l'étude de l'anisotropie induite par le forgeage en fatigue à grand nombre de cycles = A multiscale finite element approach to deal with high cycle fatigue anisotropy induced by forging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8790,90 +8790,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced numerical method for generation of three-dimensional particles and its application in microstructure-based simulation of fatigue behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 50 (10), pp.2836-2847. </w:t>
@@ -8905,398 +8905,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00648385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the initial viscosity of 4 dentinal adhesives. Relationship with their penetration into tubuli</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A multi-scale approach for high cycle anisotropic fatigue resistance: Application to forged components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Milesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Chastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland E. Logé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2010.02.003⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 527 (18-19), pp.Pages 4654-4663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2010.03.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509741v1</w:t>
+                <w:t xml:space="preserve">hal-00509726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale approach for high cycle anisotropic fatigue resistance: Application to forged components</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Experimental and Numerical Study of Ductile Damage for Cold Metal Forming Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Civil-Comp Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 93, Paper 293</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509726v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental and Numerical Study of Ductile Damage for Cold Metal Forming Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Determining the initial viscosity of 4 dentinal adhesives. Relationship with their penetration into tubuli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leforestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Darque-Ceretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Peiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Mai</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Civil-Comp Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (6), pp.Pages 393-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2010.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00960165v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Young's modulus of mandibular bone using inverse analysis</w:t>
               </w:r>
@@ -9308,64 +9308,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Odin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Savoldelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 32 (6), pp.Pages 630-637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9393,562 +9393,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la méthode des éléments finis en chirurgie maxillofaciale = Contribution of the finite element method in maxillofacial surgery</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Development and validation of a 3D computational tool to describe concrete behaviour at mesoscale. Application to the alkali-silica reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Comby-Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Odin</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Stomatologie et de Chirurgie Maxillo-Faciale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.stomax.2008.10.001⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46 (4), pp.1163-1177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2009.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509255v1</w:t>
+                <w:t xml:space="preserve">hal-00508403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a 3D computational tool to describe concrete behaviour at mesoscale. Application to the alkali-silica reaction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Determination of plastic properties of metals by instrumented indentation using a stochastic optimization algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Ghisleni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Michler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (3), pp.Pages 936-947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/JMR.2009.0118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2009.06.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00508403v1</w:t>
+                <w:t xml:space="preserve">hal-00509252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of plastic properties of metals by instrumented indentation using a stochastic optimization algorithm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Plastic instabilities analysis during T-shaped tubes hydro-forming process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Sornin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Johann Michler</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (2), pp.Pages 131-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-009-0399-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/JMR.2009.0118⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00509252v1</w:t>
+                <w:t xml:space="preserve">hal-00509261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic instabilities analysis during T-shaped tubes hydro-forming process</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Apport de la méthode des éléments finis en chirurgie maxillofaciale = Contribution of the finite element method in maxillofacial surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Savoldelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Massoni</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Odin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 2 (2), pp.Pages 131-144. </w:t>
+              <w:t xml:space="preserve">Revue de Stomatologie et de Chirurgie Maxillo-Faciale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 110 (1), pp.Pages 27-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-009-0399-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.stomax.2008.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509261v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une optimisation de la tenue à la fatigue de pièces forgées intégrant l'histoire mécanique des matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10008,51 +10008,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de la phase de mise en oeuvre dans le dimensionnement des pièces industrielles forgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Forge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 32, pp.Pages 14-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10077,103 +10077,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the influence of particle distribution and reverse loading on damage mechanisms of ductile steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lachapèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 496 (1-2), pp.Pages 223-233. </w:t>
@@ -10211,51 +10211,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of self-pierce riveting--From riveting process modeling down to structural analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10353,77 +10353,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland E. Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 7 (4), pp.383-388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10461,90 +10461,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical aspects of a problem with damage to simulate mechanical behavior of a quasi-brittle material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comby Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 40 (3), pp.327-340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10616,51 +10616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 177 (1-3), pp.Pages 202-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10719,64 +10719,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour of iron oxide scale: Experimental and numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bicqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10823,64 +10823,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of crack propagation: Automatic remeshing and comparison of different criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Chastel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10939,64 +10939,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack propagation modelling using an advanced remeshing technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11068,77 +11068,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental analyses of a fracture mechanics test for adhesively bonded joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Darque-Ceretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Felder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11224,359 +11224,359 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de la microstructure lors du fluotournage d'Inconel 718 et d'alliage d'aluminium 2219</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+                <w:t xml:space="preserve">Caractérisation du comportement en rupture de la pile d'éponge de Zr en fonction de sa microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Levard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Corvec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La métallurgie, quel avenir !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406188v1</w:t>
+                <w:t xml:space="preserve">hal-05406564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du comportement en rupture de la pile d'éponge de Zr en fonction de sa microstructure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Corvec</w:t>
+                <w:t xml:space="preserve">Évolution de la microstructure lors du fluotournage d'Inconel 718 et d'alliage d'aluminium 2219</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Hazemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Srecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Thealler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La métallurgie, quel avenir !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406564v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Relevance of Modeling Options in ABAQUS Regarding the Spinning Process Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akla-Essoh Claude Korolakina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Mocellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mehdi Roula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTP 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Mandelieu La Napoule, France. pp.667-679, </w:t>
@@ -11614,64 +11614,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A phase-field numerical framework to study ductile damage to fracture transition: An application to material forming processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Krakow (Cracovie), Poland. pp.1603-1610, </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11705,103 +11705,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédés de mise en forme à grandes déformations plastiques cumulées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Mocellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mehdi Roula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Vanegas Márquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidal Marie-Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque MECAMAT : Grandes transformations: aujourd'hui..demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, R. Desmorat, S. Forest, L. Gormet, Y.Guilhem, E. Rouhaud, Jan 2023, Aussois (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11820,1115 +11820,1145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D analysis of void coalescence mechanisms in nodular cast iron based on finite element computation driven by digital volume correlation and laminography in-situ observations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analyse de la complexité du trajet de chargement lors du fluotournage de tôles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roula Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Mocellin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Braunschweig, Germany</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114052v1</w:t>
+                <w:t xml:space="preserve">hal-02429061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la complexité du trajet de chargement lors du fluotournage de tôles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Numerical analysis of the complex loading path during tube flow forming processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidal Marie-Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Frascati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Mocellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">NUMIFORM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Portsmouth, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429061v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of the complex loading path during tube flow forming processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mesh-independent Crack Propagation under Mixed-Mode Loading using Remeshing and Dynamic Insertion of Cohesive Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Uribe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Delbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMIFORM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Portsmouth, United States</w:t>
+              <w:t xml:space="preserve">Sixth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Braunschweig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429090v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODÉLISATION DE LA RUPTURE POUR DES MICROSTRUCTURES HÉTÉROGÈNES PAR APPROCHES LEVEL-SET ET ADAPTATION DE MAILLAGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque MECAMAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesh-independent Crack Propagation under Mixed-Mode Loading using Remeshing and Dynamic Insertion of Cohesive Elements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Modeling of void closure mechanisms in multi-stages hot metal forming processes: a multiscale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahed Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Braunschweig, Germany</w:t>
+              <w:t xml:space="preserve">NUMIFORM 2019: the 13th International Conference on Numerical Methods in Industrial Forming Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Portsmouth, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430595v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of void closure mechanisms in multi-stages hot metal forming processes: a multiscale approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Towards a crack propagation criterion and dynamic insertion of cohesive elements applied to thermal fatigue failure of comets/asteroids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Uribe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Delbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMIFORM 2019: the 13th International Conference on Numerical Methods in Industrial Forming Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Portsmouth, United States</w:t>
+              <w:t xml:space="preserve">Colloque MECAMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114042v1</w:t>
+                <w:t xml:space="preserve">hal-02430586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a crack propagation criterion and dynamic insertion of cohesive elements applied to thermal fatigue failure of comets/asteroids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Étude numérique et expérimentale du procédé de fluotournage cylindrique de tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidal Marie-Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Mocellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Frascati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque MECAMAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02430586v1</w:t>
+                <w:t xml:space="preserve">hal-02429053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude numérique et expérimentale du procédé de fluotournage cylindrique de tubes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">3D analysis of void coalescence mechanisms in nodular cast iron based on finite element computation driven by digital volume correlation and laminography in-situ observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Mallet</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ante Buljac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque MECAMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Aussois, France</w:t>
+              <w:t xml:space="preserve">Sixth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Braunschweig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429053v1</w:t>
+                <w:t xml:space="preserve">hal-02114052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A micromechanical study of void nucleation mechanisms in aluminium alloys</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Effect of void arrangement on ductile damage mechanisms in nodular cast iron: in situ 3D measurements and micromechanical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ante Buljac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Helfen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM - ECFD 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">IUTAM Symposium on Size-Effects in Microstructure and Damage Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Lyngby, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814091v1</w:t>
+                <w:t xml:space="preserve">hal-01814112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of local strain in nodular graphite cast iron at the onset of coalescence by means of 3D numerical modeling combined with X-Ray laminography and digital volume correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ante Buljac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCCM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, New-York, United States</w:t>
@@ -12951,2513 +12981,2483 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of void arrangement on ductile damage mechanisms in nodular cast iron: in situ 3D measurements and micromechanical simulations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Microscopic strain calculations at the onset of coalescence in nodular cast iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM Symposium on Size-Effects in Microstructure and Damage Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Lyngby, Denmark</w:t>
+              <w:t xml:space="preserve">22nd European Conference on Fracture - ECF22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814112v1</w:t>
+                <w:t xml:space="preserve">hal-01858255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic strain calculations at the onset of coalescence in nodular cast iron</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">De l’intégration de données mesurées dans les simulations numériques à l’échelle microscopique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ante Buljac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Conference on Fracture - ECF22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">3es journées multiéchelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858255v1</w:t>
+                <w:t xml:space="preserve">hal-01980077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’intégration de données mesurées dans les simulations numériques à l’échelle microscopique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">A micromechanical study of void nucleation mechanisms in aluminium alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3es journées multiéchelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">ECCM - ECFD 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980077v1</w:t>
+                <w:t xml:space="preserve">hal-01814091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endommagement ductile : mesures volumiques et simulations micromécaniques.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Micromechanical simulations and analyses based on synchrotron 3D imaging for nodular cast iron tested under different stress states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ante F Buljac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Neggers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées Matériaux Numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées annuelles SF2M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SF2M (Société Française de Métallurgie et des Matériaux), Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01504482v1</w:t>
+                <w:t xml:space="preserve">hal-01625141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Validation Framework for Micromechanical Simulations Based on Synchrotron Imaging</w:t>
+                <w:t xml:space="preserve">Three-dimensional numerical modeling of ductile fracture mechanisms at the microscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ante F Buljac</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEM conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Indianapolis, United States</w:t>
+              <w:t xml:space="preserve">4th ECCOMAS Young Investigator Conference - YIC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674839v1</w:t>
+                <w:t xml:space="preserve">hal-01626736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational multiphysics 3D homogenization framework for the design of fast-curing dental composites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On the integration of measured data in numerical simulations at the microscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ante F Buljac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII International Conference on Coupled Problems in Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Rhodes Island, Greece</w:t>
+              <w:t xml:space="preserve">IDICs conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744141v1</w:t>
+                <w:t xml:space="preserve">hal-01674837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical simulations and analyses based on synchrotron 3D imaging for nodular cast iron tested under different stress states</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Numerical modeling of ductile fracture at the microscale combined with x-ray laminography and digital volume correlation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles SF2M</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> 20th International ESAFORM Conference on Material Forming (ESAFORM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dublin, Ireland. pp.Article number 160016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5008191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625141v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional numerical modeling of ductile fracture mechanisms at the microscale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Numerical Validation Framework for Micromechanical Simulations Based on 3D Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ante F Buljac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Neggers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th ECCOMAS Young Investigator Conference - YIC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Milano, Italy</w:t>
+              <w:t xml:space="preserve">7th GACM Colloquium on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01626736v1</w:t>
+                <w:t xml:space="preserve">hal-01674832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the integration of measured data in numerical simulations at the microscale</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Computational multiphysics 3D homogenization framework for the design of fast-curing dental composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerry Agbobada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDICs conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">VII International Conference on Coupled Problems in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rhodes Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674837v1</w:t>
+                <w:t xml:space="preserve">hal-01744141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of ductile fracture at the microscale combined with x-ray laminography and digital volume correlation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A new finite element framework for the modeling of ductile fracture mechanisms in heterogeneous microstructures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 20th International ESAFORM Conference on Material Forming (ESAFORM 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fifth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5008191⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01558442v1</w:t>
+                <w:t xml:space="preserve">hal-01558435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Validation Framework for Micromechanical Simulations Based on 3D Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A study of the effect of microstructural heterogeneities on ductile damage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ante F Buljac</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th GACM Colloquium on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">3èmes Journées Matériaux Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674832v1</w:t>
+                <w:t xml:space="preserve">hal-01504456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the effect of microstructural heterogeneities on ductile damage.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">A micromechanical study of ductile damage in a finite element framework with advanced meshing capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées Matériaux Numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Fracture - ICF 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01504456v1</w:t>
+                <w:t xml:space="preserve">hal-01558400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A micromechanical study of ductile damage in a finite element framework with advanced meshing capabilities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Influence of heterogeneous microstucture on the micromechanisms of ductile fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Fracture - ICF 14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01558400v1</w:t>
+                <w:t xml:space="preserve">hal-01899285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new finite element framework for the modeling of ductile fracture mechanisms in heterogeneous microstructures.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An adaptive level-set method with enhanced volume conservation for simulations in multiphase domains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Toulorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">3èmes Journées Matériaux Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01558435v1</w:t>
+                <w:t xml:space="preserve">hal-01504468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of heterogeneous microstucture on the micromechanisms of ductile fracture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">A robust deformation method for unstructured meshes subject to large boundary movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Toulorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Mesri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">VII International Conference on Coupled Problems in Science and Engineering (COUPLED PROBLEMS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899285v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive level-set method with enhanced volume conservation for simulations in multiphase domains.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Numerical Validation Framework for Micromechanical Simulations Based on Synchrotron Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ante F Buljac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Neggers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées Matériaux Numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">SEM conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504468v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust deformation method for unstructured meshes subject to large boundary movements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Endommagement ductile : mesures volumiques et simulations micromécaniques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ante Buljac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Youssef Mesri</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Neggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII International Conference on Coupled Problems in Science and Engineering (COUPLED PROBLEMS 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">3èmes Journées Matériaux Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01558407v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packaging induced stress effects investigations on 40nm CMOS technology node: Measurements and optimization of device shifts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Towards a mesh independent fracture modeling method using cohesive elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 17th Electronics Packaging and Technology Conference (EPTC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECF 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Catania, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354249v1</w:t>
+                <w:t xml:space="preserve">hal-01479772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Lode angle on modelling of micro voids closure in hot metal forming processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An adaptive Level-Set Method with enhanced volume conservation for simulations in multiphase domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t>
+              <w:t xml:space="preserve">WCCM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480022v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a mesh independent fracture modeling method using cohesive elements</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Packaging induced stress effects investigations on 40nm CMOS technology node: Measurements and optimization of device shifts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komi Atchou Ewuame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Gallois-Garreignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Inal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECF 21</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE 17th Electronics Packaging and Technology Conference (EPTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Singapore, Singapore. pp.346-351, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EPTC.2015.7412333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01479772v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive Level-Set Method with enhanced volume conservation for simulations in multiphase domains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence of Lode angle on modelling of micro voids closure in hot metal forming processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahed Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">ECCOMAS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01479188v1</w:t>
+                <w:t xml:space="preserve">hal-01480022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding and modeling of void closure mechanisms in hot metal forming processes: a multiscale approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelouahed Chbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUMIFORM 2016: The 12th International Conference on Numerical Methods in Industrial Forming Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Minerals, Metals &amp; Materials Society, Jul 2016, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15521,64 +15521,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Neggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiscale modeling of heterogeneous structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Dubrovnik, Croatia</w:t>
@@ -15607,90 +15607,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of failure mechanisms in complex heterogeneous microstructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECF 21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15715,90 +15715,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Lode angle on modelling of void closure in hot metal forming processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelouahed Chbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOMP'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15823,77 +15823,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptive body-fitted monolithic method for modeling the fracture of heterogeneous microstructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCCM 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15918,90 +15918,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ductile fracture – Influence of heterogeneous microstructure on nucleation, growth and coalescence mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUMIFORM 2016: The 12th International Conference on Numerical Methods in Industrial Forming Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Minerals, Metals &amp; Materials Society, Jul 2016, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16020,813 +16020,813 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle méthode de volume immergé pour la modélisation numérique de l'endommagement ductile à l'échelle des microstructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Modeling of ductile fracture mechanisms at the microscale using a new adaptive body-fitted monolithic method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA 2015 - Le 12ème Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Centrale de Nantes: GeM, ENSTA Brest: LMBS, INSA Rennes: LGCGM, Arts et Métiers ParisTech Angers: LAMPA, Université de Bretagne-Sud Lorient: LIMATB, Université de La Rochelle: LASIE, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">COMPLAS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01247733v1</w:t>
+                <w:t xml:space="preserve">hal-01866361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ductile damage prediction in different cold forming processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Advances in Level-Set Modeling of Recrystallization at the Polycrystal Scale - Development of the of the Digi-μ Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Scholtes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amico Settefrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 18th International ESAFORM Conference on Material Forming - Material Forming ESAFORM 2015 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Garz, Austria. pp.617-623 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.651-653.617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01247927v1</w:t>
+                <w:t xml:space="preserve">hal-01247693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of ductile fracture mechanisms at the microscale using a new adaptive body-fitted monolithic method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Elaboration, par une approche sur VER, d’un modèle à champ moyen pour la prédiction de la refermeture de pores lors de la déformation à chaud de métaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahed Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLAS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">CSMA 2015 - Le 12ème Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Centrale de Nantes: GeM, ENSTA Brest: LMBS, INSA Rennes: LGCGM, Arts et Métiers ParisTech Angers: LAMPA, Université de Bretagne-Sud Lorient: LIMATB, Université de La Rochelle: LASIE, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866361v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Level-Set Modeling of Recrystallization at the Polycrystal Scale - Development of the of the Digi-μ Software</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Analysis of void clusters arrangements on coalescence using a new body-fitted immersed volume method for the modeling of ductile fracture at the microscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 18th International ESAFORM Conference on Material Forming - Material Forming ESAFORM 2015 </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IUTAM Symposium: Ductile Fracture and Localization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.651-653.617⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01247693v1</w:t>
+                <w:t xml:space="preserve">hal-01866363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration, par une approche sur VER, d’un modèle à champ moyen pour la prédiction de la refermeture de pores lors de la déformation à chaud de métaux</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">An adaptive body-fitted monolithic method for modeling the fracture of heterogeneous microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA 2015 - Le 12ème Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Centrale de Nantes: GeM, ENSTA Brest: LMBS, INSA Rennes: LGCGM, Arts et Métiers ParisTech Angers: LAMPA, Université de Bretagne-Sud Lorient: LIMATB, Université de La Rochelle: LASIE, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">CFRAC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01247751v1</w:t>
+                <w:t xml:space="preserve">hal-01866362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of void clusters arrangements on coalescence using a new body-fitted immersed volume method for the modeling of ductile fracture at the microscale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Une nouvelle méthode de volume immergé pour la modélisation numérique de l'endommagement ductile à l'échelle des microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM Symposium: Ductile Fracture and Localization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">CSMA 2015 - Le 12ème Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Centrale de Nantes: GeM, ENSTA Brest: LMBS, INSA Rennes: LGCGM, Arts et Métiers ParisTech Angers: LAMPA, Université de Bretagne-Sud Lorient: LIMATB, Université de La Rochelle: LASIE, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866363v1</w:t>
+                <w:t xml:space="preserve">hal-01247733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive body-fitted monolithic method for modeling the fracture of heterogeneous microstructures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ductile damage prediction in different cold forming processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong-Son Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFRAC 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Cachan, France</w:t>
+              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866362v1</w:t>
+                <w:t xml:space="preserve">hal-01247927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unified finite element formulation to improve understanding of materials science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COUPLED PROBLEMS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16845,3314 +16845,3314 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New challenges in numerical simulation of forming processes: multi-scale and multi-physics approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Shot peening of heteregeneous microstructure: numerical modeling and influence on fatigue properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbass Toufayli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAE conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Verona, Italy</w:t>
+              <w:t xml:space="preserve">12th international conference on shot peening (ISCP12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Goslar, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866426v1</w:t>
+                <w:t xml:space="preserve">hal-01866395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysics and multiscale approaches for the modelling of metal forming processes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Investigation of TSV induced thermo-mechanical stress: Implementation of piezoresistive sensors and correlation with simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komi Atchou Ewuame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Inal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gallois-Garreignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAFEMS 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th European Conference on Residual Stresses, ECRS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Troyes, France. pp.975-981, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.996.975⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866430v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage Prediction Using Several Types of Macro-scale Damage Models in Different Cold Wire Production Lines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Recent and future developments in finite element metal forming simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Technology of Plasticity, ICTP 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2014, Nagoya, Japan. pp.185-190, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Oct 2014, Nagoya, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110924v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of ductile damage at the microscale in a level set framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Numerical modelling of the effect of nonproportional loading on ductile fracture at the microscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAE conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Verona, Italy</w:t>
+              <w:t xml:space="preserve">20th European Conference on fracture (ECF20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866400v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shot peening of heteregeneous microstructure: numerical modeling and influence on fatigue properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Damage Prediction Using Several Types of Macro-scale Damage Models in Different Cold Wire Production Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong-Son Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Bernacki</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bobadilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vachey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th international conference on shot peening (ISCP12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Technology of Plasticity, ICTP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Nagoya, Japan. pp.185-190, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2014.09.148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866395v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of TSV induced thermo-mechanical stress: Implementation of piezoresistive sensors and correlation with simulation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Numerical modelling of ductile damage at the microscale in a level set framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Residual Stresses, ECRS 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CAE conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Verona, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.996.975⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01063670v1</w:t>
+                <w:t xml:space="preserve">hal-01866400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent and future developments in finite element metal forming simulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">CMOS stress sensor for 3D integrated circuits: Thermo-mechanical effects of Through Silicon Via (TSV) on surrounding silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komi Atchou Ewuame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Inal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elie Hachem</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gallois-Garreignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Technology of Plasticity, ICTP 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems, EuroSimE 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Ghent, Belgium. 8 p. - ISBN 978-1-4799-4791-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuroSimE.2014.6813808⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113396v1</w:t>
+                <w:t xml:space="preserve">hal-01024448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of the effect of nonproportional loading on ductile fracture at the microscale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">A new prediction model for void closure in hot metal forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Demurger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Conference on fracture (ECF20)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">Join New European Steel Industry Conference (1st ESTAD &amp; 31st JSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866405v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMOS stress sensor for 3D integrated circuits: Thermo-mechanical effects of Through Silicon Via (TSV) on surrounding silicon</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Understanding and Modeling of Void Closure Mechanisms in Hot Metal Forming Processes: A Multiscale Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems, EuroSimE 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EuroSimE.2014.6813808⟩</w:t>
+              <w:t xml:space="preserve">11th International Conference on Technology of Plasticity, ICTP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Nagoya, Japan. pp.137-142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2014.09.140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024448v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new prediction model for void closure in hot metal forming</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Multiphysics and multiscale approaches for the modelling of metal forming processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Massoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Join New European Steel Industry Conference (1st ESTAD &amp; 31st JSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">NAFEMS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866420v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and Modeling of Void Closure Mechanisms in Hot Metal Forming Processes: A Multiscale Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">New challenges in numerical simulation of forming processes: multi-scale and multi-physics approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Massoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Technology of Plasticity, ICTP 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CAE conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Verona, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2014.09.140⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01110919v1</w:t>
+                <w:t xml:space="preserve">hal-01866426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel monolithic approach for modelling crack propagation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Modélisation des micro mécanismes d'endommagement ductile par une approche couplant fonctions level-set et adaptation anisotrope de maillage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSMA 2013 - 11ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861818v1</w:t>
+                <w:t xml:space="preserve">hal-00861396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des micro mécanismes d'endommagement ductile par une approche couplant fonctions level-set et adaptation anisotrope de maillage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Identification methodology and comparison of phenomenological ductile damage models for complex loading paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong-Son Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSMA 2013 - 11ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861396v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification methodology and comparison of phenomenological ductile damage models for complex loading paths</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Etude par éléments finis des effets de la distraction ostéogénique sur l'articulation temporo-mandibulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Savoldelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSMA 2013 - 11ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861834v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude par éléments finis des effets de la distraction ostéogénique sur l'articulation temporo-mandibulaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence of loading conditions on ductile damage nucleation, growth and coalescence mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Tillier</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA 2013 - 11ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">COMPLAS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861822v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of loading conditions on ductile damage nucleation, growth and coalescence mechanisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Finite Element Modeling of Void Nucleation, Growth and Coalescence for Large Plastic Strain and Complex Loading Paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLAS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">The Third International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic. pp.Page 94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866462v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Modeling of Void Nucleation, Growth and Coalescence for Large Plastic Strain and Complex Loading Paths</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analyse multi-échelle de la refermeture de porosités, appliquée à la mise en forme des métaux à chaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Third International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic. pp.Page 94</w:t>
+              <w:t xml:space="preserve">CSMA 2013 - 11ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845437v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multi-échelle de la refermeture de porosités, appliquée à la mise en forme des métaux à chaud</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">A novel monolithic approach for modelling crack propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Hitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie El Feghali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSMA 2013 - 11ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847471v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic mesh adaptation dedicated to 2D/3D crack propagation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">High-resolution 3D finite-element model of the temporo-mandibular joint discs during jaw closing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Savoldelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Bernacki</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">6th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienne, Austria. p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866498v1</w:t>
+                <w:t xml:space="preserve">hal-00749526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale analysis of void closure during hot forming processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Study for void closure relative to macroscopic mechanical loadings, using finite element simulations at a meso-scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Émile Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forging Industry Association 2012 (FIA 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Cleveland, United States</w:t>
+              <w:t xml:space="preserve">8th European Solid Mechanics Conference (ESMC8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866505v1</w:t>
+                <w:t xml:space="preserve">hal-01866474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Finite Element Study Of The Effects Of Distraction Osteogenesis On The Articular Disc</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analysis of ductile damage mechanisms for different voids/particles configurations and under various loading conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Tillier</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Congress of the European Society of Biomechanics (ESB2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECCOMAS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00749518v1</w:t>
+                <w:t xml:space="preserve">hal-01866509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution 3D finite-element model of the temporo-mandibular joint discs during jaw closing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comparative study of phenomenological coupled damage models - Application to industrial forming processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong-Son Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bobadilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Vienne, Austria. p</w:t>
+              <w:t xml:space="preserve">Journées Annuelles de la SF2M 2012 - SF2M Annual Meeting 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00749526v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study for void closure relative to macroscopic mechanical loadings, using finite element simulations at a meso-scale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Finite Element Study Of The Effects Of Distraction Osteogenesis On The Articular Disc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Savoldelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Solid Mechanics Conference (ESMC8)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th Congress of the European Society of Biomechanics (ESB2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lisbonne, Portugal. pp.S267, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0021-9290(12)70268-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866474v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00749518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of ductile damage mechanisms for different voids/particles configurations and under various loading conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A new level-set framework for the modelling of nucleation, growth and coalescence of voids at the micro-scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866509v1</w:t>
+                <w:t xml:space="preserve">hal-01866485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of phenomenological coupled damage models - Application to industrial forming processes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sensitivity study for void closure relative to macroscopic mechanical loadings, using finite element simulations at a meso-scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles de la SF2M 2012 - SF2M Annual Meeting 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Paris, France. 2 p</w:t>
+              <w:t xml:space="preserve">ECCOMAS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00759469v1</w:t>
+                <w:t xml:space="preserve">hal-01866479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new level-set framework for the modelling of nucleation, growth and coalescence of voids at the micro-scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Anisotropic mesh adaptation dedicated to 2D/3D crack propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Hitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866485v1</w:t>
+                <w:t xml:space="preserve">hal-01866498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity study for void closure relative to macroscopic mechanical loadings, using finite element simulations at a meso-scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">A multiscale analysis of void closure during hot forming processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Forging Industry Association 2012 (FIA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Cleveland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866479v1</w:t>
+                <w:t xml:space="preserve">hal-01866505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of ductile damage voids growth mechanism using a level-set technique and anisotropic mesh adaptation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Ductile damage parameters identification for cold metal forming applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Roux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFRAC 2011 - International Conference on Computational Modeling of Fracture and Failures - Center for Numerical Methods in Engineering.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 14th International Esaform Conference on Material Forming: ESAFORM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Belfast, United Kingdom. pp.47-52 - ISBN 978-0-7354-0911-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3589490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677783v1</w:t>
+                <w:t xml:space="preserve">hal-00590272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ductile damage parameters identification for cold metal forming applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Numerical Simulation and Optimization of the Forging Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emile Roux</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th International Esaform Conference on Material Forming: ESAFORM 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Cold Forging Congress - 12th ICFC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Stuttgart, Germany. 7 p. - ISBN 978-3-88355-385-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3589490⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00590272v1</w:t>
+                <w:t xml:space="preserve">hal-00677694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation and Optimization of the Forging Process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Numerical investigation of ductile damage parameters identification: benefit of local measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Lasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Cold Forging Congress - 12th ICFC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Stuttgart, Germany. 7 p. - ISBN 978-3-88355-385-6</w:t>
+              <w:t xml:space="preserve">The 7th International Conference on Inverse Problems in Engineering (ICIPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Orlando, United States. p. 221-226 - ISBN 978-0615471006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677694v1</w:t>
+                <w:t xml:space="preserve">hal-00676849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of ductile damage parameters identification: benefit of local measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Numerical modelling of ductile damage voids growth mechanism using a level-set technique and anisotropic mesh adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th International Conference on Inverse Problems in Engineering (ICIPE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Orlando, United States. p. 221-226 - ISBN 978-0615471006</w:t>
+              <w:t xml:space="preserve">CFRAC 2011 - International Conference on Computational Modeling of Fracture and Failures - Center for Numerical Methods in Engineering.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676849v1</w:t>
+                <w:t xml:space="preserve">hal-00677783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de la mise en forme et de la tenue mécanique de pièces obtenues par semi-découpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. 8 p. ; Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20177,103 +20177,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Metal Forming Processes for Improving Final Mechanical Strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI International Conference on Computational Plasticity. Fundamentals and Applications - COMPLAS XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Barcelona, Spain. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20298,77 +20298,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting mechanical behavior of half-blanked components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFRAC 2011 - International Conference on Computational Modeling of Fracture and Failures - Center for Numerical Methods in Engineering.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20393,103 +20393,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic mesh adaptation for ductile damage and fracture modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid El Khaoulani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFRAC 2011 - International Conference on Computational Modeling of Fracture and Failures - Center for Numerical Methods in Engineering.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20514,103 +20514,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Element Modeling and Optimization of Mechanical Joining Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Mocellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 14th International Esaform Conference on Material Forming: ESAFORM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Belfast, United Kingdom. pp.247-1252 - ISBN 978-0-7354-0911-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20670,77 +20670,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland E. Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metal Forming 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Toyohashi, Japan. p. 1442-1445, </w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20780,325 +20780,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00614556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital microstructures matching statistical distributions of features in real materials – example of forgings</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ductile Damage Material Parameter Identification: Numerical Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th International Conference on Metal Forming (Metal Forming 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tenth International Conference on Computational Structures Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Valencia, Spain. Paper 135 - ISBN 978-1-905088-38-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4203/ccp.93.135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867798v1</w:t>
+                <w:t xml:space="preserve">hal-00685303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ductile Damage Material Parameter Identification: Numerical Investigation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Digital microstructures matching statistical distributions of features in real materials – example of forgings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Milesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Chastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland E. Logé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth International Conference on Computational Structures Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 13th International Conference on Metal Forming (Metal Forming 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Toyohashi, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4203/ccp.93.135⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00685303v1</w:t>
+                <w:t xml:space="preserve">hal-01867798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiscale analysis of ductile steel grades damage and fracture mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland E. Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Fracture 2009 - ICF-12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Ottawa, Canada. pp.7166-7173 - ISBN 978-1-6173-227-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21123,90 +21123,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D numerical micro-modelling of ductile damage mechanisms applied to hot metal forming processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Djebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV European Conference on Computational Mechanics (ECCM 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21231,77 +21231,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational modeling of electrical contact crimping and mechanical strength analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Mocellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petitprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21342,711 +21342,711 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00570599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration numérique d'une loi élasto-plastique endommageable dans une formulation mixte et adaptation de maillage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">On the role of particles distribution on damage and fatigue mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid El Khaoulani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Milesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM'09 - XIXème Congrès Français de mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Enschede, Netherlands. pp.Pages 935-938, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-009-0615-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509329v1</w:t>
+                <w:t xml:space="preserve">hal-00509423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation couplée chimie-mécanique de la réaction alcali-silice dans le béton</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Intégration numérique d'une loi élasto-plastique endommageable dans une formulation mixte et adaptation de maillage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Khaoulani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM'09 - XIXème Congrès Français de mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509333v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the role of particles distribution on damage and fatigue mechanisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modélisation couplée chimie-mécanique de la réaction alcali-silice dans le béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Naar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Milesi</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th ESAFORM Conference on Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM'09 - XIXème Congrès Français de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France. 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509423v1</w:t>
+                <w:t xml:space="preserve">hal-00509333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of oxide scales in hot steel strip rolling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Multiaxial fatigue criterion accounting for anisotropy in forged components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Milesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Chastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland E. Logé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.Pages 1227-1230, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-008-0163-4⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.Pages 379-382, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-008-0074-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00510343v1</w:t>
+                <w:t xml:space="preserve">hal-00510349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Modeling of Tube Piercing and Creation of a Crack</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Behaviour of oxide scales in hot steel strip rolling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Katia Mocellin</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.Pages 355-358, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-008-0068-2⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.Pages 1227-1230, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-008-0163-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00510317v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00510343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiaxial fatigue criterion accounting for anisotropy in forged components</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite Element Modeling of Tube Piercing and Creation of a Crack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Fanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Mocellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.Pages 379-382, </w:t>
+              <w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.Pages 355-358, </w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-008-0074-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-008-0068-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00510349v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00510317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress-induced lift-off method for kerf-loss-free wafering of ultra-thin (∼50 μm) crystalline Si wafers</w:t>
               </w:r>
@@ -22084,51 +22084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jo Robbelein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd IEEE Photovoltaic Specialists Conference, PVSC 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, San Diego, United States. pp.Article number: 4922741 - ISBN 9781424416417, </w:t>
@@ -22160,856 +22160,856 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'endommagement pour la simulation d'assemblages par déformation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modélisation numérique de l'endommagement ductile pour le forgeage à froid des métaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bourgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01490642v1</w:t>
+                <w:t xml:space="preserve">hal-00521839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element simulation of forming, joining and strength of sheet components</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Finite Element Simulation of forming, joining and strength of sheet components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sheet Metal 2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Shemet Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Palermo, Italy. pp. 21-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509732v1</w:t>
+                <w:t xml:space="preserve">hal-00199080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique de l'endommagement ductile pour le forgeage à froid des métaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Finite element simulation of forming, joining and strength of sheet components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Chastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sheet Metal 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Palermo, France. pp.Pages 21-28 - ISBN 978-0-87849-437-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.344.21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00521839v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Simulation of forming, joining and strength of sheet components</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A new papadopoulos multiaxial fatigue criterion accounting for grain flow orientation in forged components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Milesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Chastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland E. Logé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shemet Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Palermo, Italy. pp. 21-28</w:t>
+              <w:t xml:space="preserve">Fatigue Design 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Senlis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199080v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new papadopoulos multiaxial fatigue criterion accounting for grain flow orientation in forged components</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Study of the mechanical behavior of welded tubular joints for a better prediction of their life under thermo mechanical fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cécile Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Loge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Delagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue Design 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Senlis, France</w:t>
+              <w:t xml:space="preserve">MECAMAT 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Aussois, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871002v1</w:t>
+                <w:t xml:space="preserve">hal-01771393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the mechanical behavior of welded tubular joints for a better prediction of their life under thermo mechanical fatigue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Car manifold's fatigue life under thermo mechanical loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cécile Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Cécile Robin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+                <w:t xml:space="preserve">Roland Loge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Loge</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Vincent Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Delagnes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECAMAT 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Aussois, France. 4 p</w:t>
+              <w:t xml:space="preserve">Fatigue Design 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Senlis, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771393v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Car manifold's fatigue life under thermo mechanical loadings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modélisation de l'endommagement pour la simulation d'assemblages par déformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Mocellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue Design 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Senlis, France. 7 p</w:t>
+              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760293v1</w:t>
+                <w:t xml:space="preserve">hal-01490642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation des assemblages par déformation. Vers une approche intégrée de l'assemblage dans la phase de dimensionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Mocellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ravassard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23060,64 +23060,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative analysis of the impact of forging operations on fatigue properties of steel components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chastel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th international conference on metal forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Birmingham, United Kingdom. pp. 202-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23142,51 +23142,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage and Discrete Crack Propagation Modelling : Some Results and Challenges For 2d And 3d Configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICF11 - International Conference on Fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Turin, Italy. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23211,77 +23211,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Models for Structural and Failure Analysis of Multimaterial Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Chenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh International Conference on Computational Structures Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Lisbon, Portugal. Chapter 9, pp 231-250, </w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23315,90 +23315,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of Discrete Crack Propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tovena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23445,64 +23445,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of oxidation on mechanical properties of zircaloy 4 tubes under compaction - Numerical simulation of crack propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23585,103 +23585,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancements in the Simulation of 3D Ductile Damage Transition to Fracture with FORGE®</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Eldahshan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Ripert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Ducloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 14th International Conference on the Technology of Plasticity - Current Trends in the Technology of Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.275-283, 2024, Lecture Notes in Mechanical Engineering, </w:t>
@@ -23719,103 +23719,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental-Numerical Validation Framework for Micromechanical Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ante Buljac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Neggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jurica Sorić, Peter Wriggers, Olivier Allix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiscale Modeling of Heterogeneous Structures</w:t>
@@ -24004,64 +24004,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the strength of self-piercing riveted joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Mocellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andreas Chrysanthou and Xin Sun. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Self-Piercing Riveting, Properties, Processes and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Woodhead Publishing, pp.79-107, 2013, Woodhead Publishing Series in Welding and Other Joining Technologies, eBook ISBN 9780857098849 - Print Book ISBN 9781845695354. </w:t>
@@ -24099,51 +24099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique du procédé de rivetage auto-poinçonneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24213,51 +24213,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la Modélisation Numérique en Mécanique de la Rupture et Structures Multimatériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. École Nationale Supérieure des Mines de Paris, 2000. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -24453,51 +24453,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442249v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meslier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chambion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113792" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387853v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akla-Essoh Claude Korolakina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mocellin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd van Der Veen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lepied" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2025.06.069" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610061v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Moussa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Hazemann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Srecki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thealler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-024-07361-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901781v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Eldahshan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Munoz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alves" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Perchat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-022-01702-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagasai Meghana Rani Kauta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-07aps3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997498v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mehdi Roula" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Traph&#246;ner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Erman Tekkaya" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2022.117620" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626799v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor-Manuel Trejo-Navas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ante Buljac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.7501" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869709v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alister" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Celentano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Nicoletti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Signorelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-021-06226-w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03472603v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Rahmoun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Carre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva Mofakhami" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2021.3111510" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03472614v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.114171" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03472587v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bianchetti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebl&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2021.104333" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03174651v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bouss&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brulat-Bouchard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tillier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2021.01.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03472563v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-020-01962-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03472585v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Uribe-Su&#225;rez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delbo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pino-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114347" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099345v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Tekkaya" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruschi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Tasan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2020.05.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557876v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milesi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecoq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pradille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vitu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-019-01479-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02624246v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Roux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Kraria" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/ame.2020.131689" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099348v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Milesi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lagroum" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pradille" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12046-020-01426-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099324v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delb&#242;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.106918" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03472579v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Milesi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Lagroum" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01950835v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ante F Buljac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Helfen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.11.039" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01870941v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-018-9276-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02429581v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12193072" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374278v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Abouelleil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2019.10.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01629229v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.10.027" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01731413v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.01.024" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767392v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouterf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Neggers" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2018.04.010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01731909v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hitti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Feghali" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Rafeh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01858266v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2018.07.167" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01424267v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahed Chbihi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2016.11.008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01668558v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Karolak" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montmitonnet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moore Parks" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delattre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.10.1103" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01327907v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5297" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01497273v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland E. Log&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jansen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2017.02.021" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480980v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-016-1357-0" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01471645v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.02.018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01022635v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saby" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2014.05.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247658v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrietti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Chenot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fourment" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089165v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gachet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2014.09.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4Q4G137-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01181257v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.06.057" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01184923v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2015.07.003" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247724v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090160v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Son Cao" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vachey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2014.10.020" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BX9VP7K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143756v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gallois-Garreignot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Benzima" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Benmussa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moutin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.03.008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247646v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bellanger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Serra" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/2/4/046203" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01139858v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Scholtes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2015.03.014" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090138v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bobadilla" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2014.10.009" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4J6M325-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01221158v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Atchou Ewuame" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fiori" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Inal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gallois-Garreignot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2015.2445099" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01203060v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amico Settefrati" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.07.042" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVX9QTKJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01183968v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.07.011" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00987142v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.03.021" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9N1XMHS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01023769v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.04.009" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLNX1BSL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090403v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/22/7/075001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00944805v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verdu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lasne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2013.12.006" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGM64Q68-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01110435v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Serra" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400105" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R6XBNC9L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00780913v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Parks" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.10.033" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805670v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2013.01.018" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL6SGMKF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00720597v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Masolin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Martini" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-6713-7" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B76ADDADC2BF51222FCA1BB76C6CE7AE3BB388C6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398870v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delagnes" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie da Costa" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.04.004" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2B5W2DX2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00879535v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4571" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LKZX3Z07-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861363v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gaillac" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.08.011" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847739v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.213" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00845444v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Khaoulani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2013.06.004" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6ZJ8DNR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00756435v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.10.004" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T39TRV1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749433v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lebret" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2012.10.002" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR1HK181-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03605099v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Khaoulani" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00831553v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2013.05.002" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00719322v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Savoldelli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maniere-Ezvan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges V. Bettega" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijom.2012.06.005" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S28W2V34-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00654635v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raounak Loudad" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baqu&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-011-0917-4" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KHGCKCHZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00702193v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2012.04.006" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPVR9W9L-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521625v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bourgeon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fayolle" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0996-5" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574285v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chastel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2010114" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/772611373AF1AABEEE3FC7A462EE4A0A01F49858/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648385v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cornuault" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2011.04.039" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509741v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leforestier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Darque-Ceretti" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peiti" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bolla" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2010.02.003" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXT5M0Z7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509726v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.03.042" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00960165v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fatini" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mai" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509752v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2010.03.009" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509255v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stomax.2008.10.001" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508403v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Comby-Peyrot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bernard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bay" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2009.06.002" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9HPFK8L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509252v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Peyrot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Ghisleni" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Michler" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2009.0118" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-KG7FDQN0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509261v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sornin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0399-7" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521594v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caillet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.17.283-301" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834099v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521992v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lachap&#232;le" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2008.05.033" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834966v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tollier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2007.08.077" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WP8TFL31-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521874v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00612930v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Comby Peyrot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2007.01.018" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1SDF8ND-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00512792v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2006.04.114" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0JXTM6T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00514111v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bicqu&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Picard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2005.03.037" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00677710v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(03)00391-8" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52S3B5V7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00677709v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tovena" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(99)00324-2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFBT78MB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613100v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Felder" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Scotto-Sherrif" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856199X00758" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406188v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406564v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guerrin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hahn" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barron" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corvec" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379919v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41023-9_67" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510558v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902479-173" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380590v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Vanegas M&#225;rquez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidal Marie-Anne" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02114052v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429061v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Ahmed" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429090v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Frascati" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Mallet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430631v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430595v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Uribe" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Delbo" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02114042v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430586v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429053v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814091v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01858264v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814112v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01858255v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980077v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504482v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674839v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01744141v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Agbobada" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01625141v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01626736v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674837v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558442v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008191" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674832v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504456v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558400v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558435v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899285v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504468v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Toulorge" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558407v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mesri" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01354249v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPTC.2015.7412333" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480022v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479772v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01479188v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421656v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385416v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A F Buljac" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Shakoor" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Neggers" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480023v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480021v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01479189v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421633v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247733v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247927v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866361v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247693v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.617" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247751v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866363v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866362v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866373v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866426v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866430v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01110924v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.09.148" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866400v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866395v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Toufayli" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01063670v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.996.975" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113396v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866405v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024448v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2014.6813808" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866420v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Demurger" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01110919v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.09.140" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861818v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie El Feghali" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861396v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861834v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861822v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866462v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00845437v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847471v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866498v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866505v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749518v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(12)70268-3" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TP0HMQ0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749526v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866474v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866509v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00759469v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866485v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866479v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00677783v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00590272v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589490" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00677694v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00676849v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592717v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675507v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00677785v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00677780v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675006v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589687" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614556v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/srin.201190002" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6KMPG2KB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01867798v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00685303v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.93.135" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00763063v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01867818v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Djebbi" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570599v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petitprez" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desjean" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2010.5619564" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509329v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509333v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Naar" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509423v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0615-5" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510343v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grenier" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0163-4" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510317v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Diop" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Fanini" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0068-2" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510349v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0074-4" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00846861v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dross" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milhe" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Robbelein" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gordon" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2008.4922741" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490642v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509732v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.344.21" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521839v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199080v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Chenot" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chastel" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01871002v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771393v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Loge" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760293v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00582326v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ravassard" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199064v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caillet" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00581798v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675116v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/csets.11.9" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675123v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.67.5.1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536666v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04477640v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Ripert" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ducloux" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42093-1_27" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01656323v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65463-8_8" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01871081v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rodriguez-Ibabe" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Revilla" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gonzalez" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Lardizabal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C.J. Farrugia" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2777/50283" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01052922v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857098849.1.79" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00616957v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00480372v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387853v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akla-Essoh Claude Korolakina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mocellin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd van Der Veen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lepied" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2025.06.069" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442249v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meslier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chambion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113792" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610061v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Moussa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Hazemann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Srecki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thealler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-024-07361-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997498v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mehdi Roula" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Traph&#246;ner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Erman Tekkaya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2022.117620" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626799v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor-Manuel Trejo-Navas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ante Buljac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.7501" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901781v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Eldahshan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Munoz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alves" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Perchat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-022-01702-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818746v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagasai Meghana Rani Kauta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-07aps3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869709v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alister" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Celentano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Nicoletti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Signorelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-021-06226-w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03174651v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bouss&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brulat-Bouchard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tillier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2021.01.010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03472563v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-020-01962-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03472587v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bianchetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebl&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2021.104333" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03472585v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Uribe-Su&#225;rez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delbo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pino-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114347" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03472614v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.114171" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03472603v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Rahmoun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Carre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva Mofakhami" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2021.3111510" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099345v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Tekkaya" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruschi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Tasan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2020.05.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557876v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milesi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecoq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pradille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vitu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-019-01479-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02624246v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Roux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Kraria" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/ame.2020.131689" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099348v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Milesi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lagroum" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pradille" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12046-020-01426-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099324v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delb&#242;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.106918" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03472579v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Milesi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Lagroum" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01870941v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-018-9276-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02429581v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12193072" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01950835v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ante F Buljac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Helfen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.11.039" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374278v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Abouelleil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2019.10.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767392v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouterf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Neggers" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2018.04.010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01731909v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hitti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Feghali" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Rafeh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01858266v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2018.07.167" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01629229v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.10.027" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01731413v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.01.024" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01668558v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Karolak" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montmitonnet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moore Parks" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delattre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.10.1103" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01327907v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5297" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01497273v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland E. Log&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jansen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2017.02.021" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480980v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-016-1357-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01471645v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.02.018" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01424267v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahed Chbihi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2016.11.008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01181257v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.06.057" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01184923v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saby" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2015.07.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247724v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090160v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Son Cao" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vachey" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2014.10.020" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BX9VP7K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143756v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gallois-Garreignot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Benzima" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Benmussa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moutin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.03.008" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247646v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bellanger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Serra" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/2/4/046203" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01139858v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Scholtes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2015.03.014" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090138v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bobadilla" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2014.10.009" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4J6M325-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01221158v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Atchou Ewuame" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fiori" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Inal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gallois-Garreignot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2015.2445099" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01203060v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amico Settefrati" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.07.042" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVX9QTKJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01183968v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.07.011" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01022635v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2014.05.006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089165v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gachet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2014.09.006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4Q4G137-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247658v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrietti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Chenot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fourment" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090403v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/22/7/075001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00944805v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verdu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lasne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2013.12.006" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGM64Q68-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01110435v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Serra" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400105" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R6XBNC9L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01023769v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.04.009" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLNX1BSL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00987142v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.03.021" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9N1XMHS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398870v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delagnes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie da Costa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.04.004" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2B5W2DX2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00879535v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4571" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LKZX3Z07-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00756435v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.10.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T39TRV1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861363v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gaillac" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.08.011" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847739v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.213" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00845444v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Khaoulani" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2013.06.004" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6ZJ8DNR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805670v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2013.01.018" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL6SGMKF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00720597v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Masolin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Martini" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-6713-7" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B76ADDADC2BF51222FCA1BB76C6CE7AE3BB388C6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749433v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lebret" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2012.10.002" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR1HK181-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03605099v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Khaoulani" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00831553v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2013.05.002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00780913v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Parks" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.10.033" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00654635v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Savoldelli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raounak Loudad" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baqu&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-011-0917-4" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KHGCKCHZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00719322v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maniere-Ezvan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges V. Bettega" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijom.2012.06.005" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S28W2V34-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00702193v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2012.04.006" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPVR9W9L-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521625v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bourgeon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fayolle" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0996-5" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574285v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chastel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2010114" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/772611373AF1AABEEE3FC7A462EE4A0A01F49858/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648385v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cornuault" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2011.04.039" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509726v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.03.042" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00960165v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fatini" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mai" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509741v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leforestier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Darque-Ceretti" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peiti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bolla" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2010.02.003" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXT5M0Z7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509752v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2010.03.009" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508403v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Comby-Peyrot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bernard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bay" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2009.06.002" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9HPFK8L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509252v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Peyrot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Ghisleni" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Michler" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2009.0118" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-KG7FDQN0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509261v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sornin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0399-7" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509255v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stomax.2008.10.001" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521594v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caillet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.17.283-301" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834099v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521992v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lachap&#232;le" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2008.05.033" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834966v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tollier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2007.08.077" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WP8TFL31-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521874v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00612930v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Comby Peyrot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2007.01.018" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1SDF8ND-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00512792v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2006.04.114" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0JXTM6T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00514111v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bicqu&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Picard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2005.03.037" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00677710v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(03)00391-8" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52S3B5V7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00677709v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tovena" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(99)00324-2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFBT78MB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613100v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Felder" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Scotto-Sherrif" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856199X00758" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406564v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guerrin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hahn" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barron" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corvec" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406188v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379919v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41023-9_67" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510558v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902479-173" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380590v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Vanegas M&#225;rquez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidal Marie-Anne" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429061v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Ahmed" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429090v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Frascati" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Mallet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430595v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Uribe" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Delbo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430631v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02114042v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430586v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429053v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02114052v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814112v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01858264v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01858255v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980077v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814091v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01625141v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01626736v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674837v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558442v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008191" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674832v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01744141v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Agbobada" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558435v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504456v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558400v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899285v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504468v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Toulorge" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558407v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mesri" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674839v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504482v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479772v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01479188v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01354249v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPTC.2015.7412333" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480022v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421656v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385416v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A F Buljac" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Shakoor" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Neggers" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480023v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480021v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01479189v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421633v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866361v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247693v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.617" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247751v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866363v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866362v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247733v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247927v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866373v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866395v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Toufayli" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01063670v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.996.975" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113396v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866405v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01110924v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.09.148" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866400v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024448v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2014.6813808" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866420v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Demurger" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01110919v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.09.140" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866430v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866426v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861396v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861834v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861822v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866462v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00845437v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847471v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861818v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie El Feghali" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749526v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866474v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866509v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00759469v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749518v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(12)70268-3" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TP0HMQ0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866485v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866479v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866498v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866505v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00590272v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589490" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00677694v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00676849v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00677783v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592717v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675507v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00677785v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00677780v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675006v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589687" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614556v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/srin.201190002" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6KMPG2KB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00685303v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.93.135" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01867798v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00763063v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01867818v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Djebbi" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570599v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petitprez" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desjean" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2010.5619564" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509423v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0615-5" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509329v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509333v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Naar" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510349v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0074-4" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510343v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grenier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0163-4" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510317v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Diop" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Fanini" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0068-2" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00846861v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dross" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milhe" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Robbelein" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gordon" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2008.4922741" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521839v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199080v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Chenot" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chastel" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509732v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.344.21" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01871002v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771393v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Loge" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760293v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490642v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00582326v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ravassard" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199064v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caillet" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00581798v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675116v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/csets.11.9" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675123v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.67.5.1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536666v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04477640v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Ripert" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ducloux" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42093-1_27" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01656323v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65463-8_8" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01871081v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rodriguez-Ibabe" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Revilla" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gonzalez" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Lardizabal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C.J. Farrugia" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2777/50283" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01052922v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857098849.1.79" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00616957v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00480372v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>