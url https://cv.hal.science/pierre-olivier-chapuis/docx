--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -750,291 +750,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450129v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main performance metrics of thermophotovoltaic devices: analyzing the state of the art</w:t>
+                <w:t xml:space="preserve">Local heat dissipation and elasticity of suspended silicon nanowires revealed by dual scanning electron and thermal microscopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basile Roux</w:t>
+                <w:t xml:space="preserve">Jose M Sojo-Gordillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+                <w:t xml:space="preserve">Gerard Gadea-Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Salleras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Duque-Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photonics for Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.jpe.14.042403⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (16), pp.2305831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202305831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04483145v1</w:t>
+                <w:t xml:space="preserve">hal-04309426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local heat dissipation and elasticity of suspended silicon nanowires revealed by dual scanning electron and thermal microscopies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Main performance metrics of thermophotovoltaic devices: analyzing the state of the art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Renahy</w:t>
+                <w:t xml:space="preserve">Basile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Salleras</w:t>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Duque-Sierra</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (16), pp.2305831. </w:t>
+              <w:t xml:space="preserve">Journal of Photonics for Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (04), pp.042403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.202305831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.jpe.14.042403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309426v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Radiation at the Nanoscale and Applications</w:t>
               </w:r>
@@ -1109,252 +1109,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaAs-Based Near-Field Thermophotonic Devices: Approaching The Idealized Case With One-Dimensional PN Junctions</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heat dissipation in partially perforated phononic nano-membranes with periodicities below 100 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Massoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Lacatena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Haras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111594⟩</w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (5), pp.051113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0091539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03294468v3</w:t>
+                <w:t xml:space="preserve">hal-03682509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat dissipation in partially perforated phononic nano-membranes with periodicities below 100 nm</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GaAs-Based Near-Field Thermophotonic Devices: Approaching The Idealized Case With One-Dimensional PN Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (5), pp.051113. </w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 238, pp.111594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0091539⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682509v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03294468v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal boundary conductance of CVD-grown MoS 2 monolayer-on-silica substrate determined by scanning thermal microscopy</w:t>
               </w:r>
@@ -1695,51 +1695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative heat transfer at nanoscale: experimental trends and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1799,77 +1799,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-Field Thermophotovoltaic Conversion with High Electrical Power Density and Efficiency above 14%</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1933,51 +1933,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of near-field radiative heat transfer above room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2031,308 +2031,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SThM-based local thermomechanical analysis: Measurement intercomparison and uncertainty analysis</w:t>
+                <w:t xml:space="preserve">Coupling Mesoscopic Boltzmann Transport Equation and Macroscopic Heat Diffusion Equation for Multiscale Phonon Heat Conduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloise Guen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Petr Klapetek</w:t>
+                <w:t xml:space="preserve">Weizheng Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Puttock</w:t>
+                <w:t xml:space="preserve">Ali Alkurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Hay</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P.-O. Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2020.106502⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale and Microscale Thermophysical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (3-4), pp.150-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15567265.2020.1836095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013845v1</w:t>
+                <w:t xml:space="preserve">hal-03013832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Mesoscopic Boltzmann Transport Equation and Macroscopic Heat Diffusion Equation for Multiscale Phonon Heat Conduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SThM-based local thermomechanical analysis: Measurement intercomparison and uncertainty analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloise Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Klapetek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weizheng Cheng</w:t>
+                <w:t xml:space="preserve">Robert Puttock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Alkurdi</w:t>
+                <w:t xml:space="preserve">Bruno Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-O. Chapuis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale and Microscale Thermophysical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24 (3-4), pp.150-167. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 156, pp.106502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15567265.2020.1836095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2020.106502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013832v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity of irradiated porous silicon down to the oxide limit investigated by Raman thermometry and scanning thermal microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Massoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-O. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2386,325 +2386,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning thermal microscopy on samples of varying effective thermal conductivities and identical flat surfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermophotovoltaïque : des cellules PV pour convertir le rayonnement thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 105, pp.37-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/photon/202010537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03020300v1</w:t>
+                <w:t xml:space="preserve">hal-03083237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophotovoltaïque : des cellules PV pour convertir le rayonnement thermique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scanning thermal microscopy on samples of varying effective thermal conductivities and identical flat surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloise Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rajkumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Dobson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordon B Mills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128, pp.235301</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03083237v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indium antimonide photovoltaic cells for near-field thermophotovoltaics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Evirgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2768,64 +2768,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micron-sized liquid nitrogen-cooled indium antimonide photovoltaic cell for near-field thermophotovoltaics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2883,261 +2883,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radial dependence of thermal transport in silicon nanowires</w:t>
+                <w:t xml:space="preserve">Temperature-dependent and optimized thermal emission by spheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Verdier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Lacroix</w:t>
+                <w:t xml:space="preserve">K.L. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2515-7639/aaead5⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5010426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01914518v1</w:t>
+                <w:t xml:space="preserve">hal-01930362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-dependent and optimized thermal emission by spheres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radial dependence of thermal transport in silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.L. Nguyen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+                <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 112 (11), </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (1), pp.015002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5010426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2515-7639/aaead5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930362v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectrally shaping high-temperature radiators for thermophotovoltaics using Mo-HfO2 trilayer-on-substrate structures</w:t>
               </w:r>
@@ -3476,390 +3476,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01932422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent regime and far-to-near-field transition for radiative heat transfer</w:t>
+                <w:t xml:space="preserve">Thickness-dependent thermal properties of amorphous insulating thin films measured by photoreflectance microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Tsurimaki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P.-O. Chapuis</w:t>
+                <w:t xml:space="preserve">Abeer Al Motar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Okajima</w:t>
+                <w:t xml:space="preserve">Gilles Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Komiya</w:t>
+                <w:t xml:space="preserve">Riina Ritasalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Maruyama</w:t>
+                <w:t xml:space="preserve">Mikko Matvejeff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonhy Stormonth-Darling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 642, pp.157 - 162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2017.09.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01464286v1</w:t>
+                <w:t xml:space="preserve">hal-01915677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-injection effects in near-field thermophotovoltaic devices</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coherent regime and far-to-near-field transition for radiative heat transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tsurimaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-O. Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Okajima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Komiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maruyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 187, pp.310-321</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829869v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness-dependent thermal properties of amorphous insulating thin films measured by photoreflectance microscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-injection effects in near-field thermophotovoltaic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Blandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 642, pp.157 - 162. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2017.09.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-15996-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01915677v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Native-oxide limited cross-plane thermal transport in suspended silicon membranes revealed by scanning thermal microscopy</w:t>
               </w:r>
@@ -3979,51 +3979,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field radiative heat transfer in scanning thermal microscopy computed with the boundary element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.L. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4077,347 +4077,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition from the incoherent to the coherent regime for propagative wave-based thermal radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Tsurimaki</w:t>
+                <w:t xml:space="preserve">Spectral and total temperature-dependent emissivity of few-layer structures on a metallic substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Blandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (2), pp. A374-A387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.24.00A374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285194v1</w:t>
+                <w:t xml:space="preserve">hal-01281207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phononic thermal resistance due to a finite periodic array of nano-scatterers</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transition from the incoherent to the coherent regime for propagative wave-based thermal radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tsurimaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Okajima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Komiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maruyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 676 (1), pp.012023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247068v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral and total temperature-dependent emissivity of few-layer structures on a metallic substrate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+                <w:t xml:space="preserve">Phononic thermal resistance due to a finite periodic array of nano-scatterers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Trang Nghiem Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24 (2), pp. A374-A387. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120, pp.044305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.24.00A374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4959803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281207v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of propagating, frustrated and surface modes on radiative, electrical and thermal losses in nanoscale-gap thermophotovoltaic power generators</w:t>
               </w:r>
@@ -4764,278 +4764,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong tip-sample coupling in thermal radiation scanning tunneling microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of heat transfer in the water meniscus at the tip-sample contact in scanning thermal microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl Joulain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
+                <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2013.12.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47, pp.442001 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/44/442001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881540v1</w:t>
+                <w:t xml:space="preserve">hal-01269805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of heat transfer in the water meniscus at the tip-sample contact in scanning thermal microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Assy</w:t>
+                <w:t xml:space="preserve">Strong tip-sample coupling in thermal radiation scanning tunneling microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick de Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arthur Babuty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 47, pp.442001 </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/44/442001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2013.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269805v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swift heavy ion irradiation reduces porous silicon thermal conductivity</w:t>
               </w:r>
@@ -5301,103 +5301,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blackbody spectrum revisited in the near field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Babuty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Babuty</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick de Wilde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110 (14), pp.146103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5684,282 +5684,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer nanoparticles to decrease thermal conductivity of phase change materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of spatial dispersion in near-field radiative heat transfer between two parallel metallic surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Salaün</w:t>
+                <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devaux Eric</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carsten Henkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (3), pp.035431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.035431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00192605v1</w:t>
+                <w:t xml:space="preserve">hal-00252057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of spatial dispersion in near-field radiative heat transfer between two parallel metallic surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polymer nanoparticles to decrease thermal conductivity of phase change materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devaux Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Thermochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 477, pp.25-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00252057v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00192605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative heat transfer between metallic nanoparticles</w:t>
               </w:r>
@@ -5971,51 +5971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6062,51 +6062,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increase of Thermal Resistance Between a Nanostructure and a Surface due to Phonon Multireflections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6179,51 +6179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6322,51 +6322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nepveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Trannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Components and Packaging Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 30 (3), pp.424-431. </w:t>
@@ -6404,64 +6404,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale heat transfer at contact between a hot tip and a substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6534,64 +6534,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 17 (12), pp.2978-2981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6797,1058 +6797,1058 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophotonic cooling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Legendre</w:t>
+                <w:t xml:space="preserve">Thermal emission by sub-wavelength planar finite objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriaki Kontou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Tellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Benyatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean -Louis Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Thermal Radiation to Electrical Energy conversion (TREE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Villeurbanne (Lyon), France</w:t>
+              <w:t xml:space="preserve">Optica Advanced Photonics Congress – SOLITH session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407212v1</w:t>
+                <w:t xml:space="preserve">hal-05407165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroluminescence and thermophotovoltaics as key elements of radiative heat engines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Legendre</w:t>
+                <w:t xml:space="preserve">Experimental Study of Thermal Emission by Subwavelength Apertures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriaki Kontou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica Advanced Photonics Congress – SOLITH session</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">2025 PhotonIcs &amp; Electromagnetics Research Symposium (PIERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407143v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field optoelectronic heat engines and thermal emission of subwavelength objects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Alwakil</w:t>
+                <w:t xml:space="preserve">Temperature and doping level effect on silicon thermal conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Acosta Abanto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Brouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Sen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Sjakste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Paulatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th international conference on Metamaterials, Photonic Crystals and Plasmonics (META)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">Phonons 2025 (International Conference on Phonon Scattering in Condensed Matter)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05347646v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and doping level effect on silicon thermal conductivity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Paulatto</w:t>
+                <w:t xml:space="preserve">Nanoscale thermal radiation including sub-wavelength emitters; application to energy-conversion devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlea Koskenniemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phonons 2025 (International Conference on Phonon Scattering in Condensed Matter)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">Workshop on Casimir forces and nanoscale heat transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bad Zwischenahn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407127v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale thermal radiation including sub-wavelength emitters; application to energy-conversion devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electroluminescence and thermophotovoltaics as key elements of radiative heat engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Casimir forces and nanoscale heat transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bad Zwischenahn, Germany</w:t>
+              <w:t xml:space="preserve">Optica Advanced Photonics Congress – SOLITH session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05347648v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Thermal Emission by Subwavelength Apertures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kyriaki Kontou</w:t>
+                <w:t xml:space="preserve">Thermophotonic cooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 PhotonIcs &amp; Electromagnetics Research Symposium (PIERS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Abu Dhabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">Workshop on Thermal Radiation to Electrical Energy conversion (TREE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Villeurbanne (Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407175v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal emission by sub-wavelength planar finite objects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Near-field optoelectronic heat engines and thermal emission of subwavelength objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriaki Kontou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Benyatou</w:t>
+                <w:t xml:space="preserve">Jose Manuel Sojo Gordillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean -Louis Leclercq</w:t>
+                <w:t xml:space="preserve">Ahmed Alwakil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica Advanced Photonics Congress – SOLITH session</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">15th international conference on Metamaterials, Photonic Crystals and Plasmonics (META)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407165v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field radiative transfer experimental setups for energy conversion</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermal properties of nano-objects by means of scanning thermal microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Massoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Lacatena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Haras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mateo Frausto-Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Manuel Sojo Gordillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal Radiation to Electrical Energy conversion (TREE) workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Villeurbanne (Lyon), France</w:t>
+              <w:t xml:space="preserve">FisMat 2025 biennial conference on condensed matter physics - Ultrafast Mechanical and Thermal Dynamics thematic workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407229v1</w:t>
+                <w:t xml:space="preserve">hal-05347651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal properties of nano-objects by means of scanning thermal microscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Near-field radiative transfer experimental setups for energy conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissal Sghaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FisMat 2025 biennial conference on condensed matter physics - Ultrafast Mechanical and Thermal Dynamics thematic workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Venise, Italy</w:t>
+              <w:t xml:space="preserve">Thermal Radiation to Electrical Energy conversion (TREE) workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Villeurbanne (Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05347651v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonon polaritons and their impact on energy harvesting and cooling technologies</w:t>
               </w:r>
@@ -7860,64 +7860,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriaki Kontou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissal Sghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8078,830 +8078,830 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared bolometers: sensitivity, near-field, and thickness optimization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Prunnila</w:t>
+                <w:t xml:space="preserve">Thermal radiation at the nanoscale, electroluminescence, single and dual radiative heat engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Nano-Micro Thermal Radiation (NanoRad 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">14th International Conference on Metamaterials, Photonic Crystals and Plasmonics (META 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PIERS, Jul 2024, Toyama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803806v1</w:t>
+                <w:t xml:space="preserve">hal-04792439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a near-field thermophotonic device in the planar configuration for energy conversion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Near-Field Radiative Heat Transfer Between a Sphere and a Flat Surface Up to High Temperatures and Down to the Sub-100 Nm Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th World Conference on Thermophotovoltaic Generation of Electricity (TPV-15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">, 7th ASME International Conference of Micro/Nanoscale Heat and Mass Transfer (NMHMT 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803791v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current limitations of near-field thermophotovoltaic devices and some solutions to overcome them</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriol Teixidó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chemisana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Workshop on Nano-Micro Thermal Radiation (Nanorad 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Field Radiative Heat Transfer Between a Sphere and a Flat Surface Up to High Temperatures and Down to the Sub-100 Nm Regime</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+                <w:t xml:space="preserve">Infrared bolometers: sensitivity, near-field, and thickness optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Varpula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tappura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-O. Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prunnila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">, 7th ASME International Conference of Micro/Nanoscale Heat and Mass Transfer (NMHMT 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Nottingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Nano-Micro Thermal Radiation (NanoRad 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803794v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal radiation at the nanoscale, electroluminescence, single and dual radiative heat engines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+                <w:t xml:space="preserve">Designing a near-field thermophotonic device in the planar configuration for energy conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissal Sghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriaki Kontou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. van Der Krabben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gruginskie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Metamaterials, Photonic Crystals and Plasmonics (META 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PIERS, Jul 2024, Toyama, Japan</w:t>
+              <w:t xml:space="preserve">15th World Conference on Thermophotovoltaic Generation of Electricity (TPV-15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792439v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophotovoltaics: state of the art and opportunities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+                <w:t xml:space="preserve">Near-field thermophotonic refrigeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-O. Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Merchiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IRP NextPV International Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C2N; IPVF, Nov 2024, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Nano-Micro Thermal Radiation (NanoRad 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04792753v1</w:t>
+                <w:t xml:space="preserve">hal-04803804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field thermophotonic refrigeration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">O. Merchiers</w:t>
+                <w:t xml:space="preserve">Thermophotovoltaics: state of the art and opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Nano-Micro Thermal Radiation (NanoRad 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">12th IRP NextPV International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C2N; IPVF, Nov 2024, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803804v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of thermal radiation and electroluminescence in near-field thermophotonic components</w:t>
               </w:r>
@@ -8913,77 +8913,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Sghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kontou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.M. van Der Krabben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gruginskie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Workshop on Nano-Micro Thermal Radiation (NanoRad 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Sapporo, Japan</w:t>
@@ -9006,2106 +9006,2106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of the sub-100 nm regime for near-field radiative heat transfer between a sphere and a flat surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P.-O. Chapuis</w:t>
+                <w:t xml:space="preserve">Dual radiative heat engines: combining a TPV cell with an active emitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M. Thomas, P.-O. Chapuis, Nanoscale and Microscale Heat Transfer VIII (NMHT 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Girona, Spain</w:t>
+              <w:t xml:space="preserve">15th World Conference on Thermophotovoltaic Generation of Electricity (TPV-15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803809v1</w:t>
+                <w:t xml:space="preserve">hal-04803792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual radiative heat engines: combining a TPV cell with an active emitter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+                <w:t xml:space="preserve">Exploration of the sub-100 nm regime for near-field radiative heat transfer between a sphere and a flat surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-O. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th World Conference on Thermophotovoltaic Generation of Electricity (TPV-15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">M. Thomas, P.-O. Chapuis, Nanoscale and Microscale Heat Transfer VIII (NMHT 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Girona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803792v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local thermal measurements and scanning thermal microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An analysis of the state of the art and re-introduction of vertical multi-junction cells for thermophotovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Teixidó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Frausto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées plénières du GDR NAME (NanoMaterials for Energy)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">15th World Conference on Thermophotovoltaic Generation of Electricity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04792505v1</w:t>
+                <w:t xml:space="preserve">hal-04723277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis of the state of the art and re-introduction of vertical multi-junction cells for thermophotovoltaics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+                <w:t xml:space="preserve">Temperature and doping level effect on silicon thermal conductivity measured by 3ω method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Acosta Abanto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Brouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dewitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th World Conference on Thermophotovoltaic Generation of Electricity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Girona, Catalonia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723277v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and doping level effect on silicon thermal conductivity measured by 3ω method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Brouillard</w:t>
+                <w:t xml:space="preserve">Local thermal measurements and scanning thermal microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenyu Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Dewitte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.F. Robillard</w:t>
+                <w:t xml:space="preserve">E. Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Horny</w:t>
+                <w:t xml:space="preserve">M. Frausto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Girona, Catalonia, Spain</w:t>
+              <w:t xml:space="preserve">Journées plénières du GDR NAME (NanoMaterials for Energy)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04800680v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field radiative heat transfer between a sphere and a flat surface in the sub-100 nm regime</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoscale heat conduction in suspended structures and heat source sizes close to the phonon mean free path</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Nano-Micro Thermal Radiation (NanoRad 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">Workshop on Nanoscale Heat Transport (Institute for Research in Fundamental Sciences)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Téhéran (intervention online), Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803807v1</w:t>
+                <w:t xml:space="preserve">hal-04803784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale heat conduction in suspended structures and heat source sizes close to the phonon mean free path</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-field radiative heat transfer between a sphere and a flat surface in the sub-100 nm regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Piqueras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Nanoscale Heat Transport (Institute for Research in Fundamental Sciences)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Téhéran (intervention online), Iran</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Nano-Micro Thermal Radiation (NanoRad 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803784v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of AlGaAs near-field thermophotonic devices for energy harvesting and cooling purposes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of a near-field thermophotonic device in the planar configuration for energy harvesting and refrigeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissal Sghaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc van der Kraabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Gruginskie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Schermer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West 2023 - Photonic Heat Engines: Science and Applications V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Thermal Radiation to Electrical Energy conversion (TREE) workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03979096v1</w:t>
+                <w:t xml:space="preserve">hal-04311006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal contact resistance measurements on metal-semiconductor structures by scanning thermal microscopy and 3ω method</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Near-field thermal radiation, thermophotovoltaics and polaritons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Nanotechnologies (TNT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Thermal Polaritonics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311000v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field thermophotonic energy harvesting from heterostructure-based devices with bandgaps in the near-infrared range</w:t>
+                <w:t xml:space="preserve">Thermophotonic energy harvesting: towards a narrowband LED emission?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMD30 - FisMat2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Milano, Italy</w:t>
+              <w:t xml:space="preserve">Symposium SF05: Infrared materials and devices for thermal radiation control, MRS Fall Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04232675v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophotovoltaics vs thermophotonics: physics and performance of III-V heterostructures in the near-field</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electrothermal measurements at boundaries including of metal-semiconductor structures ones by scanning thermal microscopy and 3ω method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Acosta Abanto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Brouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dewitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Horny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Conference on Thermophotovoltaic Generation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, online, France</w:t>
+              <w:t xml:space="preserve">Interface days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115996v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field thermal radiation, thermophotovoltaics and polaritons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Comparing near-field thermal radiation of different materials including III-V semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Gruginskie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal Polaritonics Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Tokyo, France</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting Symposium "Emerging Thermal Materials—From Nanoscale Heat Transport, Devices and Applications, to Theories"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04310983v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Radiation Around a Nanobubble Generated by a Heated Gold Nanoparticle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+                <w:t xml:space="preserve">Near-Field Radiative Enhancements — Benefits and Drawbacks for Thermophotonic Energy Harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 MRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MRS, Nov 2023, Boston (MA), United States</w:t>
+              <w:t xml:space="preserve">MRS Spring 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04430046v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Field Radiative Enhancements — Benefits and Drawbacks for Thermophotonic Energy Harvesting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electroluminescence overcoming thermal radiation in near field: conditions for a nanothermophotonic refrigerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Online, France</w:t>
+              <w:t xml:space="preserve">Workshop on Thermal Radiation to Electrical Energy conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084792v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroluminescence overcoming thermal radiation in near field: conditions for a nanothermophotonic refrigerator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Legendre</w:t>
+                <w:t xml:space="preserve">Thermal Radiation Around a Nanobubble Generated by a Heated Gold Nanoparticle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreyash Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Thermal Radiation to Electrical Energy conversion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">2023 MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MRS, Nov 2023, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311004v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophotonic energy harvesting: towards a narrowband LED emission?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-field thermal radiation, thermophotovoltaics and polaritons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium SF05: Infrared materials and devices for thermal radiation control, MRS Fall Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Boston, United States</w:t>
+              <w:t xml:space="preserve">Thermal Polaritonics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Tokyo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803815v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a near-field thermophotonic device in the planar configuration for energy harvesting and refrigeration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermophotovoltaics vs thermophotonics: physics and performance of III-V heterostructures in the near-field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal Radiation to Electrical Energy conversion (TREE) workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">14th World Conference on Thermophotovoltaic Generation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311006v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing near-field thermal radiation of different materials including III-V semiconductors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamics of AlGaAs near-field thermophotonic devices for energy harvesting and cooling purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting Symposium "Emerging Thermal Materials—From Nanoscale Heat Transport, Devices and Applications, to Theories"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Photonics West 2023 - Photonic Heat Engines: Science and Applications V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04310988v1</w:t>
+                <w:t xml:space="preserve">hal-03979096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field thermal radiation, thermophotovoltaics and polaritons</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermal contact resistance measurements on metal-semiconductor structures by scanning thermal microscopy and 3ω method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Acosta Abanto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Brouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dewitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Horny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal Polaritonics Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Trends in Nanotechnologies (TNT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088178v1</w:t>
+                <w:t xml:space="preserve">hal-04311000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrothermal measurements at boundaries including of metal-semiconductor structures ones by scanning thermal microscopy and 3ω method</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Near-field thermophotonic energy harvesting from heterostructure-based devices with bandgaps in the near-infrared range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interface days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">CMD30 - FisMat2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311003v1</w:t>
+                <w:t xml:space="preserve">hal-04232675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal radiation across a water nanobubble induced by a heated gold nanoparticle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreyash Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11182,64 +11182,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low bandgap (near-field) TPV: materials and structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacira Hanouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11333,51 +11333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11521,191 +11521,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Field Radiative Heat Transfer Between a Sphere and a Flat Surface in the Sub-200 nm Regime and Prospects for Energy Harvesting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+                <w:t xml:space="preserve">A study of AlGaAs PIN homojunctions for near-field thermophotonic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal Radiation to Electrical Energy conversion (TREE) workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Photonics West 2023 - Physics, Simulation, and Photonic Engineering of Photovoltaic Devices XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311005v1</w:t>
+                <w:t xml:space="preserve">hal-03979072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of AlGaAs PIN homojunctions for near-field thermophotonic applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Legendre</w:t>
+                <w:t xml:space="preserve">Near-Field Radiative Heat Transfer Between a Sphere and a Flat Surface in the Sub-200 nm Regime and Prospects for Energy Harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West 2023 - Physics, Simulation, and Photonic Engineering of Photovoltaic Devices XII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Thermal Radiation to Electrical Energy conversion (TREE) workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03979072v1</w:t>
+                <w:t xml:space="preserve">hal-04311005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermophotonic energy harvesters: thermodynamic analysis and near-field performances of 1D architectures</w:t>
               </w:r>
@@ -11767,1045 +11767,1045 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurement of heat transport property: Why is heat transport modelling required for nanometrology?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-field radiative heat transfer between concentric cylinders from room to sub-kelvin temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Alwakil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Gomés</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mika Prunnila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées plénières du GDR Nanomaterials for Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Eurotherm 114: Nanoscale and Microscale Heat Transfer VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863624v1</w:t>
+                <w:t xml:space="preserve">hal-03863499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why is heat transport modelling required for nanometrology?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+                <w:t xml:space="preserve">Controlling near-field thermal energy for conversion devices and sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khac-Long Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Alwakil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thematic day “Beyond Fourier”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Program on Emerging Regimes and Implications of Quantum and Thermal Fluctuational Electrodynamics (Flectro2022), Kavli Institute of Theoretical Physics (KITP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, UC Santa Barbara, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26081/K6R93X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863674v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field thermophotonics: extending near-field thermophotovoltaics with LEDs as emitters</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">[Invited] Heat transfer in silicon nano-membranes: application to thermoelectricity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa Ikzibane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Massoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Lacatena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Haras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Thermal Radiation to Electrical Energy conversion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Noisy-le-Grand, France</w:t>
+              <w:t xml:space="preserve">The 20th international symposium on the Physics of Semiconductors and Applications (ISPSA20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Jaeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858069v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field thermophotonic devices with AlGaAs emitters and cells</w:t>
+                <w:t xml:space="preserve">A Study of AlGaAs-Based Near-Field Thermophotonic Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13rd World Conference on Thermophotovoltaic Generation of Electricity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Miyazaki (remote), Japan</w:t>
+              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653400v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field radiative heat transfer between a suspended silicon nanowire and a flat surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Alwakil</w:t>
+                <w:t xml:space="preserve">Near-field thermophotonics: extending near-field thermophotovoltaics with LEDs as emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm 114: Nanoscale and Microscale Heat Transfer VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">Workshop on Thermal Radiation to Electrical Energy conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Noisy-le-Grand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863482v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Heat transfer in silicon nano-membranes: application to thermoelectricity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maciej Haras</w:t>
+                <w:t xml:space="preserve">Near-field radiative heat transfer between a suspended silicon nanowire and a flat surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose M. Sojo-Gordillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Alwakil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Morata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th international symposium on the Physics of Semiconductors and Applications (ISPSA20)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Jaeju, South Korea</w:t>
+              <w:t xml:space="preserve">Eurotherm 114: Nanoscale and Microscale Heat Transfer VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088371v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of AlGaAs-Based Near-Field Thermophotonic Devices</w:t>
+                <w:t xml:space="preserve">Near-field thermophotonic devices with AlGaAs emitters and cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">13rd World Conference on Thermophotovoltaic Generation of Electricity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Miyazaki (remote), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710909v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field radiative heat transfer between concentric cylinders from room to sub-kelvin temperatures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+                <w:t xml:space="preserve">Experimental measurement of heat transport property: Why is heat transport modelling required for nanometrology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Dilhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mika Prunnila</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Fleurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Horny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm 114: Nanoscale and Microscale Heat Transfer VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">Journées plénières du GDR Nanomaterials for Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863499v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling near-field thermal energy for conversion devices and sensing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
+                <w:t xml:space="preserve">Why is heat transport modelling required for nanometrology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Dilhaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Fleurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Horny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Program on Emerging Regimes and Implications of Quantum and Thermal Fluctuational Electrodynamics (Flectro2022), Kavli Institute of Theoretical Physics (KITP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Thematic day “Beyond Fourier”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de thermique, Sep 2022, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813941v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined SEM and SThM for mechanical and thermal evaluation of suspended nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Manuel Sojo Gordillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12882,51 +12882,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of thermal radiation and impact on near-field thermophotovoltaic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13042,51 +13042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mateo Frausto-Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.J. Gaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alkurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Conference on Thermoelectrics (ECT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Barcelona, Spain</w:t>
@@ -13109,195 +13109,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field radiative heat transfer in thermophotovoltaics and thermophotonics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Legendre</w:t>
+                <w:t xml:space="preserve">Interplay between ballistic confinement and thermal boundary resistance in sandwiched thin films and nano-junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alkurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">745th WE-Heraeus-Seminar “Photon, Phonon, and Electron Transitions in Coupled Nanoscale Systems”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bad Honnef, Germany</w:t>
+              <w:t xml:space="preserve">Eurotherm 114: Nanoscale and Microscale Heat Transfer VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862809v1</w:t>
+                <w:t xml:space="preserve">hal-03863472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying near-field radiative heat transfer to improve thermophotovoltaic energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13342,109 +13299,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between ballistic confinement and thermal boundary resistance in sandwiched thin films and nano-junctions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Alkurdi</w:t>
+                <w:t xml:space="preserve">Near-field radiative heat transfer in thermophotovoltaics and thermophotonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Piqueras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm 114: Nanoscale and Microscale Heat Transfer VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">745th WE-Heraeus-Seminar “Photon, Phonon, and Electron Transitions in Coupled Nanoscale Systems”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bad Honnef, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863472v1</w:t>
+                <w:t xml:space="preserve">hal-03862809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of non-radiative losses in AlGaAs PIN junctions for near-field thermophotonic energy harvesting</w:t>
               </w:r>
@@ -13631,872 +13631,872 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harvesting near-field thermal radiation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+                <w:t xml:space="preserve">Novel methods for the thermoelectric characterization of microgenerator-integrable individual nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Manuel Sojo Gordillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Duque Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nerea Alayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Thermal Radiation to Electrical Energy conversion (TREE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Champ-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">18th European Conference on Thermoelectrics (ECT2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863572v1</w:t>
+                <w:t xml:space="preserve">hal-03813819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel methods for the thermoelectric characterization of microgenerator-integrable individual nanowires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nerea Alayo</w:t>
+                <w:t xml:space="preserve">Solid-state/optical alternatives to thermoelectricity for thermal-to-electrical energy conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Thermoelectrics (ECT2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">18th European Conference on Thermoelectrics (ECT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813819v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state/optical alternatives to thermoelectricity for thermal-to-electrical energy conversion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Harvesting near-field thermal radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Thermoelectrics (ECT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Workshop on Thermal Radiation to Electrical Energy conversion (TREE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Champ-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813779v1</w:t>
+                <w:t xml:space="preserve">hal-03863572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between thermal boundary resistance and ballistic transport in in-plane phonon ballistic heat conduction</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low-energy bandgap thermophotovoltaic cells for harnessing near-field thermal photons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Taliercio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring meeting, Sympoisum "Nanoscale heat transport"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Seattle (remote), United States</w:t>
+              <w:t xml:space="preserve">C’Nano 2020, The Nanoscience meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649751v1</w:t>
+                <w:t xml:space="preserve">hal-03457483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning thermal microscopy: Probing temperature and heat dissipation down to the few-nanometer scale,</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Low-energy bandgap thermophotovoltaic cells for medium-grade heat sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Evirgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valeria Lacatena</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium C’Nano 2020 – The Nanoscience Meeting, Thematic session on “Nanoscale Heat Transfer – Measurement”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2021 Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03814014v1</w:t>
+                <w:t xml:space="preserve">hal-03437899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field thermal radiation from room to high temperature - Calibration and temperature dependence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A numerical study of near-field thermophotonic devices including local emission and absorption distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 MRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Boston, United States</w:t>
+              <w:t xml:space="preserve">MRS Spring meeting, Symposium "Advanced functional, linear/nonlinear and quantum materials for metasurfaces, metamaterials and nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Seattle (remote), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515615v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal characterization of MoS2 mono/few layers using Scanning Thermal Microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Séverine Gomés</w:t>
+                <w:t xml:space="preserve">Near-field thermal radiation from room to high temperature - Calibration and temperature dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Piqueras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alkurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring meeting, Symposium "Nanoscale heat transport"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Seattle (remote), United States</w:t>
+              <w:t xml:space="preserve">2021 MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649748v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field thermal radiation: material and temperature effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14511,113 +14511,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium C’Nano 2020 – The Nanoscience Meeting, Thematic session on “Nanoscale Heat Transfer – Measurement”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient near-field thermophotovoltaic conversion with InSb cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14636,389 +14636,389 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03438226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-energy bandgap thermophotovoltaic cells for harnessing near-field thermal photons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Scanning thermal microscopy: Probing temperature and heat dissipation down to the few-nanometer scale,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Mouhannad Massoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Pic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Tournié</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Lacatena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C’Nano 2020, The Nanoscience meeting</w:t>
+              <w:t xml:space="preserve">Symposium C’Nano 2020 – The Nanoscience Meeting, Thematic session on “Nanoscale Heat Transfer – Measurement”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03457483v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-energy bandgap thermophotovoltaic cells for medium-grade heat sources</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+                <w:t xml:space="preserve">Thermal characterization of MoS2 mono/few layers using Scanning Thermal Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mateo Frausto Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor M Arellano Arreola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Martin Yanez Limon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres de Luna Bugallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">MRS Spring meeting, Symposium "Nanoscale heat transport"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Seattle (remote), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03437899v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical study of near-field thermophotonic devices including local emission and absorption distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Legendre</w:t>
+                <w:t xml:space="preserve">Interplay between thermal boundary resistance and ballistic transport in in-plane phonon ballistic heat conduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alkurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring meeting, Symposium "Advanced functional, linear/nonlinear and quantum materials for metasurfaces, metamaterials and nanophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Seattle (remote), France</w:t>
+              <w:t xml:space="preserve">MRS Spring meeting, Sympoisum "Nanoscale heat transport"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Seattle (remote), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649747v1</w:t>
+                <w:t xml:space="preserve">hal-03649751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning thermal microscopy: Probing temperature and heat dissipation down to the few-nanometer scale</w:t>
               </w:r>
@@ -15073,51 +15073,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between electron-phonon coupling and ballistic transport in thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alkurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15280,77 +15280,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field thermophotovoltaic conversion with high electrical power density and efficiency above 14%</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15487,77 +15487,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient near-field thermophotovoltaic conversion with InSb cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15625,77 +15625,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in near-field thermophotovoltaics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15865,941 +15865,941 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field radiative heat transfer measurements between a sphere and a substrate: large temperature differences, geometrical effects and materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Near-field radiative heat transfer experiments and thermophotovoltaic conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting Symposium "Nanoscale Heat Transport: Fundamentals"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">Focus Session on « Fluctuational Electrodynamics and Heat Transfer », Progress In Electromagnetism Research (PIERS) 2019 conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043071v1</w:t>
+                <w:t xml:space="preserve">hal-02043078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field thermophotovoltaic conversion with InSb cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approach curves in scanning thermal microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alkurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lucchesi</w:t>
+                <w:t xml:space="preserve">A.M. Massoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Cakiroglu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Tournié</w:t>
+                <w:t xml:space="preserve">J. Martinek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Fall Meeting Symposium "Nanomaterials thermal transport properties and nanothermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379726v1</w:t>
+                <w:t xml:space="preserve">hal-02379705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights in the atomic arrangement of stacking faults in AgSbTe2 based thermoelectric materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Gault</w:t>
+                <w:t xml:space="preserve">Nanothermometry and nanocharacterization in scanning thermal microscopy: approach curves and temperature jumps at contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alkurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Pic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Massoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenyu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 38th International Conference on Thermoelectrics (ICT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Gyeongju, South Korea</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting Symposium "Emerging Thermal Materials—From Nanoscale to Multiscale Thermal Transport, Energy Conversion, Storage and Thermal Management"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379745v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Temperature Near-Field Thermal Radiation in Multilayer Concentric Cylindrical Geometry</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Insights in the atomic arrangement of stacking faults in AgSbTe2 based thermoelectric materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamya Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zaefferer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bueno-Villoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus Session on « Fluctuational Electrodynamics and Heat Transfer », Progress In Electromagnetism Research (PIERS) 2019 conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">The 38th International Conference on Thermoelectrics (ICT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Gyeongju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043075v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanothermometry and nanocharacterization in scanning thermal microscopy: approach curves and temperature jumps at contact</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eloïse Guen</w:t>
+                <w:t xml:space="preserve">Near-field thermophotovoltaic conversion with InSb cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cakiroglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Massoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wenyu Zhao</w:t>
+                <w:t xml:space="preserve">T. Taliercio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting Symposium "Emerging Thermal Materials—From Nanoscale to Multiscale Thermal Transport, Energy Conversion, Storage and Thermal Management"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">E-MRS Fall Meeting Symposium "Nanomaterials thermal transport properties and nanothermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043060v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field radiative heat transfer experiments and thermophotovoltaic conversion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-Temperature Near-Field Thermal Radiation in Multilayer Concentric Cylindrical Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Alwakil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Prunnila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focus Session on « Fluctuational Electrodynamics and Heat Transfer », Progress In Electromagnetism Research (PIERS) 2019 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043078v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approach curves in scanning thermal microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Martinek</w:t>
+                <w:t xml:space="preserve">Near-field radiative heat transfer measurements between a sphere and a substrate: large temperature differences, geometrical effects and materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Fall Meeting Symposium "Nanomaterials thermal transport properties and nanothermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting Symposium "Nanoscale Heat Transport: Fundamentals"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379705v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures expérimentales du transfert radiatif en champ proche et de la conversion thermophotovoltaïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16867,51 +16867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tip-sample thermal transport through photon tunneling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khac Long Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16975,64 +16975,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-ballistic thermal transport and temperature jumps in nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alkurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weizheng Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Abs da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17113,51 +17113,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanothermometry by Means of Scanning Thermal Microscopy: Investigation of Electro-thermal Devices with Embedded Metallic Lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17363,90 +17363,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning Thermal Microscopy: Probing temperature and heat dissipation down to the few-nanometers scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Massoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alkurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Lacatena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Spring Meeting Symposium "Nanoscale Heat Transport: Fundamentals"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Phoenix, United States</w:t>
@@ -17469,1213 +17469,1213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field radiative heat transfer experiments for thermophotovoltaic conversion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heat conduction through mechanical nanocontacts investigated by means of scanning thermal microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.J. Kaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Klapetek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Near-Field Optics, Nanophotonics and Related Techniques (NFO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Troyes, France</w:t>
+              <w:t xml:space="preserve">Eurotherm 111: Nanoscale and Microscale Heat Transfer VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Levi, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025479v1</w:t>
+                <w:t xml:space="preserve">hal-02025468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field radiative heat transfer experiments for thermophotovoltaic conversion: temperature and material dependence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Taliercio</w:t>
+                <w:t xml:space="preserve">Artificially-induced anisotropic heat flow in 2D patterned membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Didenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tierno M'Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Massoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Lacatena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Haras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDRe workshop on Thermal Nanosciences and NanoEngineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Eurotherm 111: Nanoscale and Microscale Heat Transfer VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Levi, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01932675v1</w:t>
+                <w:t xml:space="preserve">hal-02025449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Phonon heat conduction in phononic crystal membranes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maciej Haras</w:t>
+                <w:t xml:space="preserve">Design of efficient photovoltaic cells for near-field thermophotovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Milovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Desutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE International Conference on Nanotechnology, IEEE Nano 2018, Session on “nanophononics”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">Eurotherm 111: Nanoscale and Microscale Heat Transfer VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Levi, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932516v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of low-thermal conductivity silicon nano-patterned membranes as a thermoelectric material</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tianqi Zhu</w:t>
+                <w:t xml:space="preserve">[Invited] Phonon heat conduction in phononic crystal membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Massoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Di Zhou</w:t>
+                <w:t xml:space="preserve">Regis Orobtchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Lacatena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Haras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm 111: Nanoscale and Microscale Heat Transfer VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Levi, Finland</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting, Symposium "Nanostructures for phononic applications"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025459v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field thermal radiation exchanged by a plasmonic metal particle and a surrounding bubble</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Sarr</w:t>
+                <w:t xml:space="preserve">Near-field radiative heat transfer in scanning microscopy applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.L. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photothermal Effects in Plasmonics - PEP2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">Focus Session on « Casimir Effect and Heat Transfer », Progress In Electromagnetism Research (PIERS) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Toyoma, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025524v1</w:t>
+                <w:t xml:space="preserve">hal-02025489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of efficient photovoltaic cells for near-field thermophotovoltaics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+                <w:t xml:space="preserve">[Invited] Phonon heat conduction in phononic crystal membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Massoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Orobtchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Lacatena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Haras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm 111: Nanoscale and Microscale Heat Transfer VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Levi, Finland</w:t>
+              <w:t xml:space="preserve">18th IEEE International Conference on Nanotechnology, IEEE Nano 2018, Session on “nanophononics”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02021380v1</w:t>
+                <w:t xml:space="preserve">hal-01932516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Phonon heat conduction in phononic crystal membranes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
+                <w:t xml:space="preserve">Demonstration of low-thermal conductivity silicon nano-patterned membranes as a thermoelectric material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Orobtchouk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maciej Haras</w:t>
+                <w:t xml:space="preserve">Tierno M'Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Didenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianqi Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting, Symposium "Nanostructures for phononic applications"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Eurotherm 111: Nanoscale and Microscale Heat Transfer VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Levi, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932523v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field radiative heat transfer in scanning microscopy applications</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Near-field radiative heat transfer experiments for thermophotovoltaic conversion: temperature and material dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Taliercio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus Session on « Casimir Effect and Heat Transfer », Progress In Electromagnetism Research (PIERS) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Toyoma, Japan</w:t>
+              <w:t xml:space="preserve">GDRe workshop on Thermal Nanosciences and NanoEngineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025489v1</w:t>
+                <w:t xml:space="preserve">hal-01932675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat conduction through mechanical nanocontacts investigated by means of scanning thermal microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eloïse Guen</w:t>
+                <w:t xml:space="preserve">Near-field thermal radiation exchanged by a plasmonic metal particle and a surrounding bubble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm 111: Nanoscale and Microscale Heat Transfer VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Levi, Finland</w:t>
+              <w:t xml:space="preserve">Photothermal Effects in Plasmonics - PEP2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025468v1</w:t>
+                <w:t xml:space="preserve">hal-02025524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificially-induced anisotropic heat flow in 2D patterned membranes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maciej Haras</w:t>
+                <w:t xml:space="preserve">Near-field radiative heat transfer experiments for thermophotovoltaic conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm 111: Nanoscale and Microscale Heat Transfer VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Levi, Finland</w:t>
+              <w:t xml:space="preserve">5th International Conference on Near-Field Optics, Nanophotonics and Related Techniques (NFO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025449v1</w:t>
+                <w:t xml:space="preserve">hal-02025479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal radiation at the wavelength scale and thermophotovoltaics</w:t>
               </w:r>
@@ -18687,77 +18687,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Blandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khac-Long Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoichiro Tsurimaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Materials Research Congress (I-MRS), Symposium on “Heat Transfer at the nanoscale”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Cancun, Mexico</w:t>
@@ -18786,51 +18786,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Hybrid Bonding assembly studied by Scanning Thermal Microscopy, resistive thermometry and Finite Element Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Augusto Prieto Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18937,77 +18937,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Microscopy Congress (IMC) 19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Sydney, Australia</w:t>
@@ -19049,51 +19049,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermophotovoltaic devices for solar and thermal energy conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Blandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19213,51 +19213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Klapetek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robb Puttock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Stockholm, Denmark. pp.1-6, </w:t>
@@ -19295,90 +19295,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field radiative heat transfer experiments for thermophotovoltaic conversion: temperature and material dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19414,2129 +19414,2129 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Thermal Emission by Spheres and Temperature-dependent Effects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+                <w:t xml:space="preserve">Etude expérimentale du transfert radiative en champ proche pour la conversion thermophotovoltaïque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Taliercio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus Session on "New Advances in Light Scattering by Particles in the Micron and sub-Micron Regimes 1", Progress In Electromagnetism Research (PIERS) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Toyama, Japan</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur l’Energie Solaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025463v1</w:t>
+                <w:t xml:space="preserve">hal-01832256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale du transfert radiative en champ proche pour la conversion thermophotovoltaïque</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+                <w:t xml:space="preserve">Enhanced Thermal Emission by Spheres and Temperature-dependent Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.L. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur l’Energie Solaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Focus Session on "New Advances in Light Scattering by Particles in the Micron and sub-Micron Regimes 1", Progress In Electromagnetism Research (PIERS) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Toyama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01832256v1</w:t>
+                <w:t xml:space="preserve">hal-02025463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration for local thermal quantitative measurements using resistive SThM micro and nano probes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Renahy</w:t>
+                <w:t xml:space="preserve">Size and temperature dependent radiative emission of spherical particles in vacuum or in a cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.L. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Gomès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDRi Meeting on Thermal Nanosciences and NanoEngineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Nano-Micro Thermal Radiation (NanoRad 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Daejon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02023966v1</w:t>
+                <w:t xml:space="preserve">hal-01932622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative transfer reduction through a multilayer cavity design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Blandre</w:t>
+                <w:t xml:space="preserve">Microelectronics thin films and boundaries characterized by local electro-thermal measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Pic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Gallois-Garreignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Nano-Micro Thermal Radiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Deajon, South Korea</w:t>
+              <w:t xml:space="preserve">THERMINIC 23 (Thermal Investigation of ICs and Systems)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830225v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning thermal microscopy and nanoscale heat transfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calibration for local thermal quantitative measurements using resistive SThM probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Thermal Probe Workshop, Zurich (Switzerland)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">THERMINIC 23 (Thermal Investigation of ICs and Systems)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932572v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-wavelength thermal radiation and thermophotovoltaics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy Exchange between Two Solids Separated by a Nanoscale Vacuum Gap: The Role of Phonons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Merabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alkurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">Focus Session on « Casimir Effect and Heat Transfer », Progress In Electromagnetism Research (PIERS) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832272v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02031641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subdiffusive phonon heat conduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local thermal calibration for quantitative measurement using thermoresistive SThM micro and nanoprobes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat transfer Seminar Norway, NTNU Trondheim (Norway)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">E-MRS May 2017, Altech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932579v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microelectronics thin films and boundaries characterized by scanning thermal microscopy</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Near-field thermophotovoltaics: the cell viewpoint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Desutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Blandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael P. Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring meeting, Symposium NM2 on “Nanoscale Heat Transfer – From fundamentals to devices”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">Telluride Workshop on Energy Transport in Nanoscale Gaps and Molecular Junctions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Telluride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932659v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size and temperature dependent radiative emission of nanoparticles in vacuum or in a cavity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Etienne Blandre</w:t>
+                <w:t xml:space="preserve">Microelectronics thin films and boundaries characterized by scanning thermal microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Pic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Gallois-Garreignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Nano-Micro Thermal Radiation (NanoRad 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Daejeon, South Korea</w:t>
+              <w:t xml:space="preserve">MRS Spring meeting, Symposium NM2 on “Nanoscale Heat Transfer – From fundamentals to devices”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025159v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native oxide limited cross-plane thermal transport in suspended silicon membranes revealed by scanning thermal microscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subdiffusive phonon heat conduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDRe Workshop on Thermal Nanosciences and NanoEngineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">Heat transfer Seminar Norway, NTNU Trondheim (Norway)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02031332v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field thermophotovoltaics: the cell viewpoint</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">John Desutter</w:t>
+                <w:t xml:space="preserve">Size and temperature dependent radiative emission of nanoparticles in vacuum or in a cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.L. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Blandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telluride Workshop on Energy Transport in Nanoscale Gaps and Molecular Junctions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Telluride, United States</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Nano-Micro Thermal Radiation (NanoRad 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832281v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local thermal calibration for quantitative measurement using thermoresistive SThM micro and nanoprobes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Native oxide limited cross-plane thermal transport in suspended silicon membranes revealed by scanning thermal microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Massoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Bluet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Lacatena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Haras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS May 2017, Altech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">GDRe Workshop on Thermal Nanosciences and NanoEngineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024071v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02031332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size and temperature dependent radiative emission of spherical particles in vacuum or in a cavity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+                <w:t xml:space="preserve">Calibration for local thermal quantitative measurements using resistive SThM micro and nano probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gomès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Nano-Micro Thermal Radiation (NanoRad 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Daejon, South Korea</w:t>
+              <w:t xml:space="preserve">GDRi Meeting on Thermal Nanosciences and NanoEngineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932622v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microelectronics thin films and boundaries characterized by local electro-thermal measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fiori</w:t>
+                <w:t xml:space="preserve">Radiative transfer reduction through a multilayer cavity design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Blandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THERMINIC 23 (Thermal Investigation of ICs and Systems)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Nano-Micro Thermal Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Deajon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01932480v1</w:t>
+                <w:t xml:space="preserve">hal-01830225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Exchange between Two Solids Separated by a Nanoscale Vacuum Gap: The Role of Phonons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scanning thermal microscopy and nanoscale heat transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Massoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy Merabia</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bluet J.M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Lacatena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Haras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus Session on « Casimir Effect and Heat Transfer », Progress In Electromagnetism Research (PIERS) 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">4th Thermal Probe Workshop, Zurich (Switzerland)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02031641v1</w:t>
+                <w:t xml:space="preserve">hal-01932572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration for local thermal quantitative measurements using resistive SThM probes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sub-wavelength thermal radiation and thermophotovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Blandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khac-Long Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THERMINIC 23 (Thermal Investigation of ICs and Systems)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">PIERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025517v1</w:t>
+                <w:t xml:space="preserve">hal-01832272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale simulation of heat transport in materials subjected to localized heat sources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Trannoy-Orban</w:t>
+                <w:t xml:space="preserve">Optical Design of Few-layer Thermal Radiation Emitters For Thermophotovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makoto Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Blandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jaona Randrianalisoa</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THERMINIC 23 (Thermal Investigation of ICs and Systems)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Nano-Micro Thermal Radiation (NanoRad 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Daejon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01932616v1</w:t>
+                <w:t xml:space="preserve">hal-01932628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Design of Few-layer Thermal Radiation Emitters For Thermophotovoltaics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal measurements at the submicronic scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Nano-Micro Thermal Radiation (NanoRad 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Daejon, South Korea</w:t>
+              <w:t xml:space="preserve">Scientific school “Son et Lumière" 2017 - school dedicated to light and sound at the nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932628v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal measurements at the submicronic scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale simulation of heat transport in materials subjected to localized heat sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Trang Nghiem Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Trannoy-Orban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaona Randrianalisoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific school “Son et Lumière" 2017 - school dedicated to light and sound at the nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Les Houches, France</w:t>
+              <w:t xml:space="preserve">THERMINIC 23 (Thermal Investigation of ICs and Systems)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932590v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of a topography-free composite sample using a combined scanning thermal microscopy/scanning electron microscopy instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arpiainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21673,90 +21673,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibrated scanning thermal microscopy for nanolayered and micropatterned samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Massoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Lacatena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Haras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21798,77 +21798,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity in Si 2D phononic membranes studied by Raman Thermometry,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Didenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Massoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tierno M'Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22025,673 +22025,690 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic effects on thermal conductivity in 1D and 2D configurations from single and multiple localized sub mean free path heat sources: a numerical investigation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P-O. Chapuis</w:t>
+                <w:t xml:space="preserve">A full drift-diffusion model for near-field radiation mediated thermophotovoltaic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Blandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 MRS Spring Meeting</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01544537v1</w:t>
+                <w:t xml:space="preserve">hal-01831317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A full drift-diffusion model for near-field radiation mediated thermophotovoltaic devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Blandre</w:t>
+                <w:t xml:space="preserve">Near-field radiative heat transfer in scanning thermal microscopy involving dielectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khac-Long Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">GDRe Workshop on Thermal Nanosciences and NanoEngineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831317v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02031130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field radiative heat transfer in scanning thermal microscopy involving dielectrics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+                <w:t xml:space="preserve">Ballistic effects on thermal conductivity in 1D and 2D configurations from single and multiple localized sub mean free path heat sources: a numerical investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P-O. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDRe Workshop on Thermal Nanosciences and NanoEngineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">2017 MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02031130v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of frustrated modes in the performance of near-field radiation mediated thermophotovoltaic devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heat conduction in 2D phononic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-O. Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Blandre</w:t>
+                <w:t xml:space="preserve">M. Massoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.P. Bernardi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P-O. Chapuis</w:t>
+                <w:t xml:space="preserve">T. Nghiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Bluet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lacatena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCM 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">WE-Heraeus-Seminar “Heat Transfer and Heat Conduction on the Nanoscale”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Bad Honnef, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01464854v1</w:t>
+                <w:t xml:space="preserve">hal-01475329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of frustrated modes in the performance of near-field radiation mediated thermophotovoltaic devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId503" w:history="1">
+                <w:t xml:space="preserve">Performances of a few-layer metallo-dielectric absorber-emitter for solar thermophotovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kohiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P-O. Chapuis</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-O. Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm 108: Nanoscale and Microscale Heat Transfer V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Santorini, Greece</w:t>
+              <w:t xml:space="preserve">The Fourth International Forum on Heat Transfer (IFHT2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464459v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paramètres d’influence en nanométrologie thermique par microscopie à sonde locale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Structural and thermal properties of bare and chromium-covered block copolymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Sachat A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dobson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kreuzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-O. Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minicolloque Nanoconduction et Nanoradiation, Journées de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Eurotherm 108: Nanoscale and Microscale Heat Transfer V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Santorini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464988v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUANTIHEAT project: Main progresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22707,933 +22724,916 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 22nd International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Budapest, Hungary. pp.104-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validity and limits of classical thermal radiation for spheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K-L. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-O. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WE-Heraeus-Seminar: Heat transfer and heat conduction on the nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Bad Honnef, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and thermal properties of bare and chromium-covered block copolymer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Paramètres d’influence en nanométrologie thermique par microscopie à sonde locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P-O. Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gomés</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm 108: Nanoscale and Microscale Heat Transfer V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Santorini, Greece</w:t>
+              <w:t xml:space="preserve">Minicolloque Nanoconduction et Nanoradiation, Journées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464434v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of a few-layer metallo-dielectric absorber-emitter for solar thermophotovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Shimizu</w:t>
+                <w:t xml:space="preserve">Role of frustrated modes in the performance of near-field radiation mediated thermophotovoltaic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kohiyama</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Vaillon</w:t>
+                <w:t xml:space="preserve">M.P. Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Francoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P-O. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fourth International Forum on Heat Transfer (IFHT2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">JCM 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464302v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat conduction in 2D phononic structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.-O. Chapuis</w:t>
+                <w:t xml:space="preserve">Role of frustrated modes in the performance of near-field radiation mediated thermophotovoltaic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Massoud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Lacatena</w:t>
+                <w:t xml:space="preserve">M. Francoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P-O. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WE-Heraeus-Seminar “Heat Transfer and Heat Conduction on the Nanoscale”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Bad Honnef, Germany</w:t>
+              <w:t xml:space="preserve">Eurotherm 108: Nanoscale and Microscale Heat Transfer V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Santorini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475329v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical design of few-layer thermal radiation emitters for thermophotovoltaic</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Vaillon</w:t>
+                <w:t xml:space="preserve">Thermal transport phenomena beyond the diffusive regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nghiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Abs Da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mechanical Engineering Congress &amp; Exhibition (IMECE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Mixed Design of Integrated Circuits and Systems – MIXDES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01464481v1</w:t>
+                <w:t xml:space="preserve">hal-01475228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring the spectral emissivity of few-layer structures with interference effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Shimizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-O. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WE-Heraeus-Seminar: Heat transfer and heat conduction on the nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Bad Honnef, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01464998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal transport phenomena beyond the diffusive regime</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+                <w:t xml:space="preserve">Optical design of few-layer thermal radiation emitters for thermophotovoltaic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P-O. Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Mixed Design of Integrated Circuits and Systems – MIXDES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lodz, Poland</w:t>
+              <w:t xml:space="preserve">International Mechanical Engineering Congress &amp; Exhibition (IMECE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475228v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emission thermique maximale des sphères homogènes de permittivité diélectrique constante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K-L. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-O. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCM 15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23671,51 +23671,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ballistic effects on in-plane and cross-plane thermal conductivity in 1D and 2D configurations: a numerical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-O. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm 108: Nanoscale and Microscale Heat Transfer V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Santorini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23734,994 +23734,994 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition from the incoherent to the coherent regime for propagative-wave based thermal radiation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heat transport on the nanoscale – why is it different?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm 105</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Albi, France</w:t>
+              <w:t xml:space="preserve">Workshop on Nanothermal measurement and heat transport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285226v1</w:t>
+                <w:t xml:space="preserve">hal-01288268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning thermal microscopy and Raman thermometry for the measurement of effective thermal conductivities in porous silicon−related materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.M. Bluet</w:t>
+                <w:t xml:space="preserve">Optimisation de l’émission de multicouches en fonction de la température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P-O. Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting − symposium M “Nanoscale Heat Transport—From Fundamentals to Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Assemblée générale ’’Interférences d’ondes’’ 2015, GDR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01464969v1</w:t>
+                <w:t xml:space="preserve">hal-01464950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing radiative heat transfer in few-layer structures as a function of temperature</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+                <w:t xml:space="preserve">Controlling the meniscus at nano-contacts in Scanning Thermal Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Assy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-O. Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gomès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Fall Meeting 2015 - Symposium U "Heat transfer at short time and length scales"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">MRS Spring meeting, Symposium M on “Nanoscale Heat Transfer – From fundamentals to devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281070v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial La-doped SrTiO3-based films of enhanced ZT</w:t>
+                <w:t xml:space="preserve">Thermal conductances of silicon sub-mean free path heat sources measured with a four-probe electrical setup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihai Apreutesei</w:t>
+                <w:t xml:space="preserve">W. Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Regreny</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Abs Da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-O. Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Journées du GDR ThermoElectricité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Caen, France</w:t>
+              <w:t xml:space="preserve">MRS Spring meeting, Symposium M on “Nanoscale Heat Transfer – From fundamentals to devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291419v1</w:t>
+                <w:t xml:space="preserve">hal-01464975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the meniscus at nano-contacts in Scanning Thermal Microscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Phonon confinement analyzed with the Boltzmann transport equation solved by the discrete ordinates method in 1D and 2D configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Abs Da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-O. Chapuis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Gomès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring meeting, Symposium M on “Nanoscale Heat Transfer – From fundamentals to devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Phonons 2015 (15th International Conference on Phonon Scattering in Condensed Matter)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464978v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductances of silicon sub-mean free path heat sources measured with a four-probe electrical setup</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epitaxial La-doped SrTiO3-based films of enhanced ZT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Apreutesei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Jaber</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring meeting, Symposium M on “Nanoscale Heat Transfer – From fundamentals to devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Workshop Journées du GDR ThermoElectricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464975v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon confinement analyzed with the Boltzmann transport equation solved by the discrete ordinates method in 1D and 2D configurations</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transition from the incoherent to the coherent regime for propagative-wave based thermal radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoichiro Tsurimaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Okajima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Komiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maruyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phonons 2015 (15th International Conference on Phonon Scattering in Condensed Matter)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Nottingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Eurotherm 105</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464832v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l’émission de multicouches en fonction de la température</w:t>
+                <w:t xml:space="preserve">Scanning thermal microscopy and Raman thermometry for the measurement of effective thermal conductivities in porous silicon−related materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Blandre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Vaillon</w:t>
+                <w:t xml:space="preserve">M. Massoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.−o. Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Bluet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale ’’Interférences d’ondes’’ 2015, GDR Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting − symposium M “Nanoscale Heat Transport—From Fundamentals to Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464950v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transport on the nanoscale – why is it different?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing radiative heat transfer in few-layer structures as a function of temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Blandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Nanothermal measurement and heat transport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">E-MRS Fall Meeting 2015 - Symposium U "Heat transfer at short time and length scales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288268v1</w:t>
+                <w:t xml:space="preserve">hal-01281070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Conductivity Reduction in Fully Suspended and Periodically Patterned Membranes Measured by Electro-Thermal Method</w:t>
               </w:r>
@@ -24759,51 +24759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Skotnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Fall meeting, Symposium II on “Phonons”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t>
@@ -24826,329 +24826,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01464806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SrTiO3 thin layers on Si: epitaxy and use as templates for thermal energy management and photonic integrated devices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subdiffusive Phonon Thermal Transport: Ballistic Regime and Phononic Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journees Nationales sur les Technologies Emergentes en micro/nanofabrication (JNTE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Ecully, France</w:t>
+              <w:t xml:space="preserve">CECAM workshop on “Hot nanostructures: thermal transport and radiation at the nanoscale”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Mainz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291404v1</w:t>
+                <w:t xml:space="preserve">hal-01288270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subdiffusive Phonon Thermal Transport: Ballistic Regime and Phononic Interfaces</w:t>
+                <w:t xml:space="preserve">Scanning thermal microscopy: micro to nanoscale thermal properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhannad Massoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CECAM workshop on “Hot nanostructures: thermal transport and radiation at the nanoscale”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Mainz, Germany</w:t>
+              <w:t xml:space="preserve">Bi-annual SPM workshop, Czech Metrology Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288270v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning thermal microscopy: micro to nanoscale thermal properties</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SrTiO3 thin layers on Si: epitaxy and use as templates for thermal energy management and photonic integrated devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Apreutesei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bi-annual SPM workshop, Czech Metrology Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">Journees Nationales sur les Technologies Emergentes en micro/nanofabrication (JNTE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288263v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopie thermique SThM et nano-micro contacts thermiques</w:t>
               </w:r>
@@ -25197,355 +25197,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phononic thermal resistance associated to a single array of periodic nano-holes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+                <w:t xml:space="preserve">Heat transfer through a phononic array in the linear and non-linear regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trang Nghiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-O. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phononics 2015: 3rd International Conference on Phononic Crystals/Metamaterials, Phonon Transport and Phonon Coupling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Phonons 2015 (15th International Conference on Phonon Scattering in Condensed Matter)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01464852v1</w:t>
+                <w:t xml:space="preserve">hal-01464816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer through a phononic array in the linear and non-linear regimes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Phonon heat conduction from silicon sub-mean free path sources measured with electrical means</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Abs Da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-O. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phonons 2015 (15th International Conference on Phonon Scattering in Condensed Matter)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01464816v1</w:t>
+                <w:t xml:space="preserve">hal-01464826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon heat conduction from silicon sub-mean free path sources measured with electrical means</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P.-O. Chapuis</w:t>
+                <w:t xml:space="preserve">Phononic thermal resistance associated to a single array of periodic nano-holes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nghiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phonons 2015 (15th International Conference on Phonon Scattering in Condensed Matter)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Nottingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Phononics 2015: 3rd International Conference on Phononic Crystals/Metamaterials, Phonon Transport and Phonon Coupling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01464826v1</w:t>
+                <w:t xml:space="preserve">hal-01464852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal resistances of an array of asymmetric objects in the linear and non-linear acoustic regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Nghiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-O. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Spring meeting, Symposium M on “Nanoscale Heat Transfer – From fundamentals to devices”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25564,535 +25564,552 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01464972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer through the water meniscus investigated with scanning thermal microscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transfert thermique conductif balistique-diffusif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Gomès</w:t>
+                <w:t xml:space="preserve">Yunxin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Djati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS symposium on "Phonons and Fluctuations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01052502v1</w:t>
+                <w:t xml:space="preserve">hal-01052496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal nanometrology and scanning thermal microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heat transfer in the water meniscus at the tip−sample contact in scanning thermal microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS symposium on "Analytical Techniques for Precise Characterization of Nanomaterials (ALTECH)"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, France</w:t>
+              <w:t xml:space="preserve">Eurotherm 103: Nanoscale and Microscale Heat Transfer IV 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01052499v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field thermal radiation absorbed by a flat film in the vicinity of a semi-infinite emitter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Blandre</w:t>
+                <w:t xml:space="preserve">Radiative heat transfer between two semi-infinite parallel plates in the far-to-near field transition regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tsurimaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Okajima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Komiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm 103 – Nanoscale and Microscale Heat Transfer IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">2nd international workshop on Nano-Micro Thermal Radiation: Energy, Manufacturing, Materials, and Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Shanghaï, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288133v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer through the water meniscus investigated with scanning thermal microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow 14: 1st International Conference on Micro and Nanofluidics: Fundamentals and Applications, Delft (Netherlands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01052504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert thermique conductif balistique-diffusif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunxin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Djati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique 2014 (SFT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -26136,51 +26153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoichiro Tsurimaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Okajima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm 103 – Nanoscale and Micrsocale Heat Transfer IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
@@ -26203,713 +26220,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert thermique conductif balistique-diffusif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal nanometrology and scanning thermal microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nabil Djati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lyon, France. 8 p</w:t>
+              <w:t xml:space="preserve">E-MRS symposium on "Analytical Techniques for Precise Characterization of Nanomaterials (ALTECH)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01052496v1</w:t>
+                <w:t xml:space="preserve">hal-01052499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer in the water meniscus at the tip−sample contact in scanning thermal microscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
+                <w:t xml:space="preserve">Near-field thermal radiation absorbed by a flat film in the vicinity of a semi-infinite emitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Blandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Séverine Gomès</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Francoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm 103: Nanoscale and Microscale Heat Transfer IV 2014</w:t>
+              <w:t xml:space="preserve">Eurotherm 103 – Nanoscale and Microscale Heat Transfer IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291346v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative heat transfer between two semi-infinite parallel plates in the far-to-near field transition regime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Tsurimaki</w:t>
+                <w:t xml:space="preserve">Heat transfer through the water meniscus investigated with scanning thermal microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd international workshop on Nano-Micro Thermal Radiation: Energy, Manufacturing, Materials, and Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Shanghaï, China</w:t>
+              <w:t xml:space="preserve">E-MRS symposium on "Phonons and Fluctuations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021905v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01052502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du transfert de chaleur par le ménisque d'eau formé au contact entre une pointe chaude micrométrique et une surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
+                <w:t xml:space="preserve">Reducing thermal radiation between parallel plates in the far-to-near field transition regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tsurimaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Okajima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Komiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de thermique 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lyon, France. 8 p</w:t>
+              <w:t xml:space="preserve">15th International Heat Transfer Conference, IHTC-15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01052498v1</w:t>
+                <w:t xml:space="preserve">hal-01021906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative heat transfer between two semi-infinite parallel plates in the far-to-near field transition regime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoichiro Tsurimaki</w:t>
+                <w:t xml:space="preserve">Etude du transfert de chaleur par le ménisque d'eau formé au contact entre une pointe chaude micrométrique et une surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoRad 2014, 2nd International Workshop on Nano-Micro Thermal Radiation: Energy, Manufacturing, Materials, and Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Shanghai, China</w:t>
+              <w:t xml:space="preserve">Congrès français de thermique 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281089v1</w:t>
+                <w:t xml:space="preserve">hal-01052498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing thermal radiation between parallel plates in the far-to-near field transition regime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Tsurimaki</w:t>
+                <w:t xml:space="preserve">Radiative heat transfer between two semi-infinite parallel plates in the far-to-near field transition regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoichiro Tsurimaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Komiya</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junnosuke Okajima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsuki Komiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Heat Transfer Conference, IHTC-15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">NanoRad 2014, 2nd International Workshop on Nano-Micro Thermal Radiation: Energy, Manufacturing, Materials, and Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021906v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission de phonons acoustiques dans des cristaux phononiques asymétriques</w:t>
               </w:r>
@@ -27053,1857 +27053,1857 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01052500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field thermal radiation between a semi-infinite medium and a flat film</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Blandre</w:t>
+                <w:t xml:space="preserve">Thermal conductivity of heavy ion-irradiated porous silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhannad Massoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Newby P.J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Frechette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Nano-Micro Thermal Radiation: Energy, Manufacturing, Materials and Sensing (NanoRad 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Shanghai, China</w:t>
+              <w:t xml:space="preserve">Eurotherm 103: Nanoscale and Microscale Heat Transfer IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01052503v1</w:t>
+                <w:t xml:space="preserve">hal-01288198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission de phonons acoustiques dans des cristaux phononiques asymétriques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transition regimes between classical thermal radiation and heat conduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de thermique 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lyon, France. 8 p</w:t>
+              <w:t xml:space="preserve">XXIV Sitges Conference on Statistical Mechananics: New Horizons in Statistical Physics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01052497v1</w:t>
+                <w:t xml:space="preserve">hal-01052493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition regimes between classical thermal radiation and heat conduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transmission de phonons acoustiques dans des cristaux phononiques asymétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trang Nghiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV Sitges Conference on Statistical Mechananics: New Horizons in Statistical Physics and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Congrès français de thermique 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01052493v1</w:t>
+                <w:t xml:space="preserve">hal-01052497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity of heavy ion-irradiated porous silicon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Canut</w:t>
+                <w:t xml:space="preserve">Near-field thermal radiation between a semi-infinite medium and a flat film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Blandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newby P.J.</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mike Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Francoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm 103: Nanoscale and Microscale Heat Transfer IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on Nano-Micro Thermal Radiation: Energy, Manufacturing, Materials and Sensing (NanoRad 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288198v1</w:t>
+                <w:t xml:space="preserve">hal-01052503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of radiative heat transfer between two metallic plates due to interferences</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Reducing thermal radiation between parallel plates in the far-to-near field transition regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoichiro Tsurimaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Okajima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Komiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Flow Dynamics (ICFD 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">IHTC-15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01464762v1</w:t>
+                <w:t xml:space="preserve">hal-01285221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal nanometrology and scanning thermal microscopy</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reduction of radiative heat transfer between two metallic plates due to interferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tsurimaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P-O. Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Okajima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Komiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Symposium on “Analytical Techniques for Precise Characterization of Nanomaterials"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">International Conference on Flow Dynamics (ICFD 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288253v1</w:t>
+                <w:t xml:space="preserve">hal-01464762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing thermal radiation between parallel plates in the far-to-near field transition regime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoichiro Tsurimaki</w:t>
+                <w:t xml:space="preserve">Thermal nanometrology and scanning thermal microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHTC-15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">E-MRS Symposium on “Analytical Techniques for Precise Characterization of Nanomaterials"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285221v1</w:t>
+                <w:t xml:space="preserve">hal-01288253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer between a self-heated scanning thermal microscopy probe and a sample: impact of the probe temperature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Scanning Thermal Microscopy for quantitative thermal measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting - symposium Y "Advances in Scanning Probe Microscopy for Imaging Functionality on the Nanoscale"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">NANOSCALE 2013 (10th Seminar on Quantitative Microscopy (QM) &amp; 6th Seminar on Nanoscale Calibration Standards and Methods)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020024v1</w:t>
+                <w:t xml:space="preserve">hal-01020154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition from diffusive to ballistic heat transfer: impact on the heat flux lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal issues in the design of PV devices: focus on nanoscale-gap thermophotovoltaic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Francoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nabil Djati</w:t>
+                <w:t xml:space="preserve">M.P. Mengüç</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th ASME conference on Micro and Nanoscale Heat and Mass Transfer Conference (MNHMT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Hong-Kong, China</w:t>
+              <w:t xml:space="preserve">Nanotechnology for Next Generation High Efficiency Photovoltaics (NextGEN Nano PV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020140v1</w:t>
+                <w:t xml:space="preserve">hal-01020197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal issues in solar and near-field thermophotovoltaics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heat transfer between a hot AFM tip, the environment and a cold sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.P. Mengüç</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 ElytLab Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Zao To-o-gatta, Japan</w:t>
+              <w:t xml:space="preserve">QMNTIA 2013 (Quantitative micro and nanoscale thermal investigations and analyses)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020199v1</w:t>
+                <w:t xml:space="preserve">hal-01020143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal issues in the design of PV devices: Focus on the case of nanoscale-gap thermophovoltaic cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Francoeur</w:t>
+                <w:t xml:space="preserve">New probe calibration methodology of the scanning probe microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.P. Mengüç</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Radiative Heat Transfer (RAD-13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Kusadasi, Turkey</w:t>
+              <w:t xml:space="preserve">NanoScale 2013: 10th Seminar on Quantitative Microscopy (QM) &amp; 6th Seminar on Nanoscale Calibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020195v1</w:t>
+                <w:t xml:space="preserve">hal-01020151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement de phonon et transport thermique dans les nanostructures</w:t>
+                <w:t xml:space="preserve">Phonon confinement in silicon ridges as a probe of 2D thermal constrictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shchepetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prunnila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Institut Lumière-Matière, Séminaires " Théorie "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting - symposium V "Nanoscale Heat Transfer"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021425v1</w:t>
+                <w:t xml:space="preserve">hal-01021596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer between a hot AFM tip, the environment and a cold sample</w:t>
+                <w:t xml:space="preserve">Confinement de phonon et transport thermique dans les nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QMNTIA 2013 (Quantitative micro and nanoscale thermal investigations and analyses)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Reims, France</w:t>
+              <w:t xml:space="preserve">Institut Lumière-Matière, Séminaires " Théorie "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01020143v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New probe calibration methodology of the scanning probe microscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
+                <w:t xml:space="preserve">Thermal issues in the design of PV devices: Focus on the case of nanoscale-gap thermophovoltaic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Francoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Mengüç</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoScale 2013: 10th Seminar on Quantitative Microscopy (QM) &amp; 6th Seminar on Nanoscale Calibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">7th International Symposium on Radiative Heat Transfer (RAD-13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Kusadasi, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01020151v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon confinement in silicon ridges as a probe of 2D thermal constrictions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal issues in solar and near-field thermophotovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Francoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Mengüç</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting - symposium V "Nanoscale Heat Transfer"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">2013 ElytLab Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Zao To-o-gatta, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021596v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal issues in the design of PV devices: focus on nanoscale-gap thermophotovoltaic cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Francoeur</w:t>
+                <w:t xml:space="preserve">Heat transfer between a self-heated scanning thermal microscopy probe and a sample: impact of the probe temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.P. Mengüç</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology for Next Generation High Efficiency Photovoltaics (NextGEN Nano PV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Cargèse, France</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting - symposium Y "Advances in Scanning Probe Microscopy for Imaging Functionality on the Nanoscale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01020197v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning Thermal Microscopy for quantitative thermal measurements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transition from diffusive to ballistic heat transfer: impact on the heat flux lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Djati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NANOSCALE 2013 (10th Seminar on Quantitative Microscopy (QM) &amp; 6th Seminar on Nanoscale Calibration Standards and Methods)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">4th ASME conference on Micro and Nanoscale Heat and Mass Transfer Conference (MNHMT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Hong-Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01020154v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance analysis of a nanoscale gap thermophotovoltaic device via a coupled near-field radiation, charge and heat transport model</w:t>
               </w:r>
@@ -28941,51 +28941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Francoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 4th ASME Micro/Nanoscale Heat &amp; Mass Transfer International Conference (MNHMT -13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Hong-Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29004,1766 +29004,1766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing thermal radiation heat transfer with interferences</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+                <w:t xml:space="preserve">Near-field imaging and spectroscopy of plasmonic excitations at infrared frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick de Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Kobari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Okajima</w:t>
+                <w:t xml:space="preserve">Adel Bousseksou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Colombelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th ASME conference on Micro and Nanoscale Heat and Mass Transfer Conference (MNHMT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Hong-Kong, China</w:t>
+              <w:t xml:space="preserve">META13, 4th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Sharjah, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021008v1</w:t>
+                <w:t xml:space="preserve">hal-01021445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Nanoscale Heat Conduction with Electrical Means</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Couplages thermiques et électriques lors de la modélisation thermique de la sonde Wollaston utilisée en microscopie thermique à sonde locale (SThM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Photoacoustic and Photothermal Phenomena (ICPPP) 17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Suzhou, China</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique (SFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Gerardmer, France. pp.article 6234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021267v1</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field imaging and spectroscopy of plasmonic excitations at infrared frequencies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
+                <w:t xml:space="preserve">Reducing thermal radiation heat transfer with interferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tsurimaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kobari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Okajima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META13, 4th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Sharjah, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">4th ASME conference on Micro and Nanoscale Heat and Mass Transfer Conference (MNHMT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Hong-Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021445v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplages thermiques et électriques lors de la modélisation thermique de la sonde Wollaston utilisée en microscopie thermique à sonde locale (SThM)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Investigating Nanoscale Heat Conduction with Electrical Means</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique (SFT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Gerardmer, France. pp.article 6234</w:t>
+              <w:t xml:space="preserve">International Conference on Photoacoustic and Photothermal Phenomena (ICPPP) 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Suzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01020133v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity measurements with the 3omega method and scanning thermal microscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Studying of the heat transfer through the liquid film by the Scanning Thermal Microscopy (SThM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THERMINIC 19 (Thermal Investigation of ICs and Systems)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Berlin, Germany. Conference paper # 31663</w:t>
+              <w:t xml:space="preserve">QMNTIA 2013 (Quantitative micro and nanoscale thermal investigations and analyses)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019979v1</w:t>
+                <w:t xml:space="preserve">hal-01020153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer between a hot AFM tip and a cold sample: impact of the air pressure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
+                <w:t xml:space="preserve">Swift Heavy Ion Irradiation reduces porous Si thermal conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Massoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Newby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Lysenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting - symposium V "Nanoscale Heat Transfer"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, San Francisco, United States. doi:10.1557/opl.2013.674</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting - Symposium W "Ion beam applications: new and innovative approaches"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020047v1</w:t>
+                <w:t xml:space="preserve">hal-01020147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying of the heat transfer through the liquid film by the Scanning Thermal Microscopy (SThM)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heat transfer between a hot AFM tip and a cold sample: impact of the air pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QMNTIA 2013 (Quantitative micro and nanoscale thermal investigations and analyses)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Reims, France</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting - symposium V "Nanoscale Heat Transfer"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, San Francisco, United States. doi:10.1557/opl.2013.674</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01020153v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing thermal radiation heat transfer with interferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Tsurimaki</w:t>
+                <w:t xml:space="preserve">Thermal conductivity measurements with the 3omega method and scanning thermal microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Radiative Heat Transfer (RAD-13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Kusadasi, Turkey</w:t>
+              <w:t xml:space="preserve">THERMINIC 19 (Thermal Investigation of ICs and Systems)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Berlin, Germany. Conference paper # 31663</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01020202v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swift Heavy Ion Irradiation reduces porous Si thermal conductivity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Séverine Gomès</w:t>
+                <w:t xml:space="preserve">Reducing thermal radiation heat transfer with interferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tsurimaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kobari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Okajima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting - Symposium W "Ion beam applications: new and innovative approaches"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">7th International Symposium on Radiative Heat Transfer (RAD-13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Kusadasi, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01020147v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity of nanometre-scale thin single crystalline membranes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Shchepetov</w:t>
+                <w:t xml:space="preserve">Near-field thermal signal detected by a dipolar tip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick de Wilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Babuty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Alzina</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">META 2012 (3rd international conference on Metamaterials, Photonic Crystals and Plasmonics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021720v1</w:t>
+                <w:t xml:space="preserve">hal-01021814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation thermophysique locale par microscopie thermique à sonde locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanosciences et mesures, 2ème Rencontre annuelle du Club nanoMétrologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field thermal signal detected by a dipolar tip</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arthur Babuty</w:t>
+                <w:t xml:space="preserve">Thermal conductivity of nanometre-scale thin single crystalline membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cuffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shchepetov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META 2012 (3rd international conference on Metamaterials, Photonic Crystals and Plasmonics)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">MRS Spring meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021814v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructuration et contrôle du transfert de chaleur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-field thermal radiation scattered by a dipolar tip above a material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick de Wilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Babuty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nano Microtechnologies au service de l'Énergie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Nanoscience+Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021848v1</w:t>
+                <w:t xml:space="preserve">hal-01021601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer at nanoscale: Opportunities for solar energy conversion?</w:t>
+                <w:t xml:space="preserve">Nanostructuration et contrôle du transfert de chaleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Nanostructures as Efficient Solar Energy Converters (NESEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Journées Nano Microtechnologies au service de l'Énergie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021834v1</w:t>
+                <w:t xml:space="preserve">hal-01021848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field thermal radiation scattered by a dipolar tip above a material</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heat transfer at nanoscale: Opportunities for solar energy conversion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nanoscience+Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop on Nanostructures as Efficient Solar Energy Converters (NESEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021601v1</w:t>
+                <w:t xml:space="preserve">hal-01021834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopic Analyses of Heat Transfer at Micro and Nano Scale Interfaces</w:t>
               </w:r>
@@ -30788,51 +30788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ohara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -30887,90 +30887,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The thermal conductivity of nanometer-scale thick free-standing silicon membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cuffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shchepetov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Alzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME MNHMT 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Atlanta, United States</w:t>
@@ -30999,77 +30999,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat capacity of ultra-thin free-standing membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Alzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cuffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31133,90 +31133,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat Conduction in Nanostructures Investigated with Electrical Means - A Comparison with Optical Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shchepetov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mika Prunnila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jouni Ahopelto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Mediterranean International Workshop on Photoacoustic &amp; Photothermal Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Erice, Italy</w:t>
@@ -31271,51 +31271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31474,64 +31474,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THERMINIC 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Belgirate, Lago Maggiore, Italy. pp.266-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31588,103 +31588,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical eFFects on InterfaCiAl thermal resistance (EFICACE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Merabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C’Nano 2025: The Nanoscience Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
@@ -31739,64 +31739,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Acosta Abanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Kufferath-Sieberin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alkurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31834,64 +31834,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STORE: Spectrumless near-field Thermal Radiation sensor for nanOmaterial characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriaki Kontou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Tellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31953,168 +31953,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near and far-field thermal radiation simulations using FEM with stochastic sources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kyriaki Kontou</w:t>
+                <w:t xml:space="preserve">An Experimental Study of the Near-Field Behaviour of PIN Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Letartre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+                <w:t xml:space="preserve">L. van Der Krabben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Behaghel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Radevici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELENAM summer school: metrology at the nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Fréjus, France</w:t>
+              <w:t xml:space="preserve">15th World Conference on Thermophotovoltaic Generation of Electricity (TPV-15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803816v1</w:t>
+                <w:t xml:space="preserve">hal-04803788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A radiative thermal device for refrigeration: the near-field thermophonic cooler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -32156,212 +32156,212 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th World Conference on Thermophotovoltaic Generation of Electricity (TPV-15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Study of the Near-Field Behaviour of PIN Junctions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Behaghel</w:t>
+                <w:t xml:space="preserve">Near and far-field thermal radiation simulations using FEM with stochastic sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Tellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriaki Kontou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Radevici</w:t>
+                <w:t xml:space="preserve">Xavier Letartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th World Conference on Thermophotovoltaic Generation of Electricity (TPV-15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">ELENAM summer school: metrology at the nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803788v1</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Far and near-field signatures of thermally-emitting nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriaki Kontou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32613,385 +32613,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal boundary resistance of CVD-grown MoS2 monolayer-on-substrate by scanning thermal microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectral thermal emission of vertically and horizontally nanostructured surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kontou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.M. Frausto-Avila</w:t>
+                <w:t xml:space="preserve">J.-L. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Arellano-Arreola</w:t>
+                <w:t xml:space="preserve">T. Benyattou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Yanez-Limon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Gomes</w:t>
+                <w:t xml:space="preserve">X. Letartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR-NAME/GDR-HOWDI common workshop on Thermal Properties of 2D Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VIII (NMHT 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Girona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803817v1</w:t>
+                <w:t xml:space="preserve">hal-04803810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral thermal emission of vertically and horizontally nanostructured surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Merchiers</w:t>
+                <w:t xml:space="preserve">Thermal boundary resistance of CVD-grown MoS2 monolayer-on-substrate by scanning thermal microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Frausto-Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Arellano-Arreola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Leclercq</w:t>
+                <w:t xml:space="preserve">J.M. Yanez-Limon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Benyattou</w:t>
+                <w:t xml:space="preserve">A. de Luna Bugallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Letartre</w:t>
+                <w:t xml:space="preserve">S. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VIII (NMHT 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Girona, Spain</w:t>
+              <w:t xml:space="preserve">GDR-NAME/GDR-HOWDI common workshop on Thermal Properties of 2D Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803810v1</w:t>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared and radiative thermal characterization of nanomaterials in near- and far-field regimes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+                <w:t xml:space="preserve">Thermal radiation around a nanobubble generated by a heated gold nanoparticle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreyash Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole résidentielle interdisciplinaire en nanosciences et nanotechnologies (ERIN²C’NANO school)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Saint Jacut de la Mer, France</w:t>
+              <w:t xml:space="preserve">, Symposium EL08: Emerging Material Platforms and Fundamental Approaches for Plasmonics, Nanophotonics and Metasurfaces, MRS Fall Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311001v1</w:t>
+                <w:t xml:space="preserve">hal-04803813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of roughness on the energy harvesting in thermophotonic devices</w:t>
               </w:r>
@@ -33079,135 +33079,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal radiation around a nanobubble generated by a heated gold nanoparticle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerome Sarr</w:t>
+                <w:t xml:space="preserve">Infrared and radiative thermal characterization of nanomaterials in near- and far-field regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriaki Kontou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">, Symposium EL08: Emerging Material Platforms and Fundamental Approaches for Plasmonics, Nanophotonics and Metasurfaces, MRS Fall Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Boston, United States</w:t>
+              <w:t xml:space="preserve">Ecole résidentielle interdisciplinaire en nanosciences et nanotechnologies (ERIN²C’NANO school)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Saint Jacut de la Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803813v1</w:t>
+                <w:t xml:space="preserve">hal-04311001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field radiative heat transfer between a sphere and a flat surface in the sub-200 nm regime and prospects for energy harvesting</w:t>
               </w:r>
@@ -33314,77 +33314,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Acosta Abanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Brouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Phonon Scattering in Condensed Matter (Phonons 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
@@ -33407,217 +33407,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field thermophotonic refrigerator: a numerical study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Near-field thermophotonics: a numerical study of AlGaAs-GaAs devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Matière Condensée (JMC) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">1st summer school on the modeling of nanomaterials for energy transport and storage (MONACOSTE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863689v1</w:t>
+                <w:t xml:space="preserve">hal-03669323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field thermophotonics: a numerical study of AlGaAs-GaAs devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-field thermophotonic refrigerator: a numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st summer school on the modeling of nanomaterials for energy transport and storage (MONACOSTE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Fréjus, France</w:t>
+              <w:t xml:space="preserve">Journées de la Matière Condensée (JMC) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03669323v1</w:t>
+                <w:t xml:space="preserve">hal-03863689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic heat pumps instead of heat engines: the near-field thermophotonic refrigerator</w:t>
               </w:r>
@@ -33705,316 +33705,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of near-field thermal radiation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Near-field thermophotonics: a numerical study of AlGaAs-GaAs devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">Journées de la Matière Condensée (JMC) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03744484v1</w:t>
+                <w:t xml:space="preserve">hal-03780123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field thermophotonics: a numerical study of AlGaAs-GaAs devices</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Temperature dependence of near-field thermal radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Piqueras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Matière Condensée (JMC) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780123v1</w:t>
+                <w:t xml:space="preserve">hal-03744484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of sample roughness in Scanning Thermal Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. J. Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Klapetek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-O. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gomès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm 114: Nanoscale and Microscale Heat Transfer VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34393,51 +34393,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal investigation of nanocontacts by means of Scanning Thermal Microscopy: impact of roughness and amorphous carbon monoatomic layer covering for silicon substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34531,51 +34531,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity characterization by means of scanning thermal microscopy: impact of sample properties,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gallois-Garreignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34637,618 +34637,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity measurements using resistive scanning thermal micro and nanoprobes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of tip-sample heat transfer due to air conduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alkurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Massoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microscopy Congress (IMC)19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">Journées de la Matière Condensée (JMC) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024092v1</w:t>
+                <w:t xml:space="preserve">hal-02023893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field thermal radiation exchanged by a plasmonic metal particle and a surrounding bubble</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+                <w:t xml:space="preserve">Thermal conductivity measurements using resistive scanning thermal micro and nanoprobes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-O. Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CECAM workshop on Hot Colloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">GDRe workshop on Thermal Nanosciences and NanoEngineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Villeurbanne, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01932611v1</w:t>
+                <w:t xml:space="preserve">hal-02024091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity measurements using resistive scanning thermal micro and nanoprobes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of Niobium Nitride based Highly Sensitive Resistive Probes for Nanoscale Scanning Thermal Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Swami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénäelle Julié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ledenmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alkurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDRe workshop on Thermal Nanosciences and NanoEngineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Villeurbanne, France. 2018</w:t>
+              <w:t xml:space="preserve">Eurotherm 111: Nanoscale and Microscale Heat Transfer VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Levi, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024091v1</w:t>
+                <w:t xml:space="preserve">hal-02025433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of tip-sample heat transfer due to air conduction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal conductivity measurements using resistive scanning thermal micro and nanoprobes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Matière Condensée (JMC) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Microscopy Congress (IMC)19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023893v1</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Niobium Nitride based Highly Sensitive Resistive Probes for Nanoscale Scanning Thermal Microscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Near-field thermal radiation exchanged by a plasmonic metal particle and a surrounding bubble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm 111: Nanoscale and Microscale Heat Transfer VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Levi, Finland</w:t>
+              <w:t xml:space="preserve">CECAM workshop on Hot Colloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025433v1</w:t>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near Field Thermal Radiation in Concentric Geometry at Low Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Alwakil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mika Prunnila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -35420,51 +35420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Thermal Probe Workshop (SwissLitho)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Zurich, Switzerland. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35489,103 +35489,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ballistic air conduction between nano to micro-objects and a flat plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alkurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Massoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm 111: Nanoscale and Microscale Heat Transfer VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Levi, Finland</w:t>
@@ -35614,64 +35614,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the Investigation of Thermal Properties of Nano-Objects in a Transmission Electron Microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenyu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alkurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Epicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35729,601 +35729,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01932665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning Thermal Microscopy (SThM) using micro-fabricated thermometric tip</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Motte</w:t>
+                <w:t xml:space="preserve">Near-field radiative heat transfer in scanning thermal microscopy involving dielectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.L. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDRe CNRS 'Thermal Nanosciences and Nanoengineering'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lille, France. 2017</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Nano-Micro Thermal Radiation (NanoRad 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Daejon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02023928v1</w:t>
+                <w:t xml:space="preserve">hal-01932619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A full drift-diffusion model for near-field radiation mediated thermophotovoltaic devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Blandre</w:t>
+                <w:t xml:space="preserve">2D ballistic phonon heat conduction from single metallic line investigated with electrical means</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cremillieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Nano-Micro Thermal Radiation (NanoRad 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Daejon, South Korea</w:t>
+              <w:t xml:space="preserve">MRS Spring meeting, Symposium NM2 on “Nanoscale Heat Transfer – From fundamentals to devices”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831332v1</w:t>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local thermal calibration for quantitative measurement using thermoresistive micro and nanoprobes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Gomès</w:t>
+                <w:t xml:space="preserve">A full drift-diffusion model for near-field radiation mediated thermophotovoltaic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Blandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring meeting 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Nano-Micro Thermal Radiation (NanoRad 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Daejon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024052v1</w:t>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field radiative heat transfer in scanning thermal microscopy involving dielectrics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+                <w:t xml:space="preserve">Local thermal calibration for quantitative measurement using thermoresistive micro and nanoprobes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-O. Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gomès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Nano-Micro Thermal Radiation (NanoRad 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Daejon, South Korea</w:t>
+              <w:t xml:space="preserve">MRS Spring meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932619v1</w:t>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D ballistic phonon heat conduction from single metallic line investigated with electrical means</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Celine Chevalier</w:t>
+                <w:t xml:space="preserve">Scanning Thermal Microscopy (SThM) using micro-fabricated thermometric tip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Swami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénäelle Julié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Cremillieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+                <w:t xml:space="preserve">Simon Le Denmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring meeting, Symposium NM2 on “Nanoscale Heat Transfer – From fundamentals to devices”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">GDRe CNRS 'Thermal Nanosciences and Nanoengineering'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lille, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932651v1</w:t>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field thermal radiation exchanged by a plasmonic metal particle and a surrounding bubble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36374,51 +36374,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal emission of homogeneous spheres: regimes and optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.L. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36469,90 +36469,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic mode engineering in the vacuum gap between multilayers to reduce radiative heat transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-O. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm108: Nanoscale and Microscale Heat Transfer V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Santorini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36577,90 +36577,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized thermal emission of homogeneous spheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K-L. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-O. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm 108: Nanoscale and Microscale Heat Transfer V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Santorini, Greece. Poster at Eurotherm108: Nanoscale and Microscale Heat Transfer V</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36679,718 +36679,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equation de transport de Boltzmann pour le transfert des phonons dans les couches minces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+                <w:t xml:space="preserve">Contrôle du transfert radiatif en champ proche par l’utilisation de cavités micro- ou nanostructurées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Lyonnais sur les Nanosciences et les Nanotechnologies (NanoNano)</w:t>
+              <w:t xml:space="preserve">Workshop Lyonnais sur les Nanosciences et Nanotechnologies (NanoNano)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Villeurbanne, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291421v1</w:t>
+                <w:t xml:space="preserve">hal-01288302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phononic thermal resistance associated to a single array of periodic nano-holes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Trang Nghiem</w:t>
+                <w:t xml:space="preserve">Phonon heat conduction from sub-mean free path sources investigated with electrical means</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Son et lumière: from microphotonics to nanophononics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Les Houches, France. 2015</w:t>
+              <w:t xml:space="preserve">Workshop Lyonnais sur les Nanosciences et les Nanotechnologies (NanoNano)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Villeurbanne, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291382v1</w:t>
+                <w:t xml:space="preserve">hal-01291428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon heat conduction from sub-mean free path sources investigated with electrical means</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Chevalier</w:t>
+                <w:t xml:space="preserve">Phononic thermal resistance associated to a single array of periodic nano-holes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trang Nghiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Lyonnais sur les Nanosciences et les Nanotechnologies (NanoNano)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Villeurbanne, France. 2015</w:t>
+              <w:t xml:space="preserve">Workshop "Son et lumière: from microphotonics to nanophononics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Les Houches, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291428v1</w:t>
+                <w:t xml:space="preserve">hal-01291382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle du transfert radiatif en champ proche par l’utilisation de cavités micro- ou nanostructurées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Merchiers</w:t>
+                <w:t xml:space="preserve">Equation de transport de Boltzmann pour le transfert des phonons dans les couches minces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Abs da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Lyonnais sur les Nanosciences et Nanotechnologies (NanoNano)</w:t>
+              <w:t xml:space="preserve">Workshop Lyonnais sur les Nanosciences et les Nanotechnologies (NanoNano)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Villeurbanne, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288302v1</w:t>
+                <w:t xml:space="preserve">hal-01291421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l’émission de multicouches en function de la température</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O Dupré</w:t>
+                <w:t xml:space="preserve">Heat transfer through liquid menisci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Ecully (Lyon), France. 2015</w:t>
+              <w:t xml:space="preserve">Workshop Lyonnais sur les Nanosciences et les Nanotechnologies (NanoNano)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Villeurbanne, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291413v1</w:t>
+                <w:t xml:space="preserve">hal-01288304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et optimisation d’un convertisseur photovoltaïque en champ proche</w:t>
+                <w:t xml:space="preserve">Optimisation de l’émission de multicouches en function de la température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Blandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Lyonnais sur les Nanosciences et Nanotechnologies (NanoNano)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Villeurbanne, France. 2015</w:t>
+              <w:t xml:space="preserve">Journées du GDR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Ecully (Lyon), France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288293v1</w:t>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer through liquid menisci</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
+                <w:t xml:space="preserve">Conception et optimisation d’un convertisseur photovoltaïque en champ proche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Blandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Séverine Gomès</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Lyonnais sur les Nanosciences et les Nanotechnologies (NanoNano)</w:t>
+              <w:t xml:space="preserve">Workshop Lyonnais sur les Nanosciences et Nanotechnologies (NanoNano)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Villeurbanne, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288304v1</w:t>
+                <w:t xml:space="preserve">hal-01288293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance thermique d’une interface phononique</w:t>
               </w:r>
@@ -37471,77 +37471,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a precise measurement system of radiative heat transfer between parallel plates separated by close distances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoichiro Tsurimaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kobari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Okajima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Komiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -37583,51 +37583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface polariton mediated near-field radiation thermophotovoltaic device: radiative, electrical and thermal behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -37842,51 +37842,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductances across silicon sub-mean free path sources measured with a four-probe electrical setup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -38114,64 +38114,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ballistic-diffusive heat conduction equations in 1D and 2D geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunxin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Djati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS symposium on "Phonons and Fluctuations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -38278,64 +38278,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ballistic-diffusive equations for 2D geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Djati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -38386,51 +38386,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal radiation involving metallic nanoparticles in the near field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -38630,103 +38630,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amorphisation of porous silicon nanostructures by heavy ion irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Newby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Massoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lysenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-O. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amorphisation and thermal properties of semiconductors: From bulk to nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 1, Pan Stanford Publishing K. Termentzidis ed., 2017</w:t>
@@ -38844,209 +38844,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning Thermal Microscopy (chap.9)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction to heat transfer at nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermometry at the nanoscale −Fundamentals and selected Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RSC Publishing, F. Palacios and L. Carlos, p. 275-314, 2015, </w:t>
+              <w:t xml:space="preserve">Thermometry at the nanoscale: Techniques and selected applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chap.3, RSC Publishing, F. Palacios and L. Carlos ed., p. 39-81, 2015, 978-1-84973-904-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/9781782622031-00273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/9781782622031-00039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281161v1</w:t>
+                <w:t xml:space="preserve">hal-01285164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to heat transfer at nanoscale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scanning Thermal Microscopy (chap.9)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermometry at the nanoscale: Techniques and selected applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chap.3, RSC Publishing, F. Palacios and L. Carlos ed., p. 39-81, 2015, 978-1-84973-904-7. </w:t>
+              <w:t xml:space="preserve">Thermometry at the nanoscale −Fundamentals and selected Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RSC Publishing, F. Palacios and L. Carlos, p. 275-314, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/9781782622031-00039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/9781782622031-00273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285164v1</w:t>
+                <w:t xml:space="preserve">hal-01281161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -39368,151 +39368,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal radiation at nanoscale and applications to energy harvesting</w:t>
+                <w:t xml:space="preserve">Dissipation thermique dans les nano-composants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03651161v1</w:t>
+                <w:t xml:space="preserve">hal-03651168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipation thermique dans les nano-composants</w:t>
+                <w:t xml:space="preserve">Thermal radiation at nanoscale and applications to energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03651168v1</w:t>
+                <w:t xml:space="preserve">hal-03651161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le thermophotovoltaïque : convertir l'énergie thermique en électricité</w:t>
               </w:r>
@@ -39629,233 +39629,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity and phase transition temperature measurements on polymers using doped silicon SThM probe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Wollaston SThM Probe Simulation: Tip-Sample Air Conduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alkurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Massoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bluet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02023956v1</w:t>
+                <w:t xml:space="preserve">hal-02023939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wollaston SThM Probe Simulation: Tip-Sample Air Conduction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Thermal conductivity and phase transition temperature measurements on polymers using doped silicon SThM probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02023939v1</w:t>
+                <w:t xml:space="preserve">hal-02023956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field thermal radiation and thermophotovoltaics</w:t>
               </w:r>
@@ -39897,226 +39897,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01932602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier &amp;quot;Nouvelles frontières de la thermique : la micro et nanothermique</w:t>
+                <w:t xml:space="preserve">Conduction thermique en régime sub-diffusif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01052494v1</w:t>
+                <w:t xml:space="preserve">hal-01052495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduction thermique en régime sub-diffusif</w:t>
+                <w:t xml:space="preserve">Conduction thermique sub-diffusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01052495v1</w:t>
+                <w:t xml:space="preserve">hal-01288273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduction thermique sub-diffusive</w:t>
+                <w:t xml:space="preserve">Atelier &amp;quot;Nouvelles frontières de la thermique : la micro et nanothermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288273v1</w:t>
+                <w:t xml:space="preserve">hal-01052494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interference effects in thermal radiation exchanged between two closely-spaced flat bodies</w:t>
               </w:r>
@@ -40141,64 +40141,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Okajima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Komiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -40214,302 +40214,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat conduction in phononic crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Trang Nghiem</w:t>
+                <w:t xml:space="preserve">Thermal Conductivity in Ultra-thin Si Membranes: Phonon Dispersion Relation and Lifetime Contributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cuffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shchepetov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021515v1</w:t>
+                <w:t xml:space="preserve">hal-01021462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Conductivity in Ultra-thin Si Membranes: Phonon Dispersion Relation and Lifetime Contributions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Shchepetov</w:t>
+                <w:t xml:space="preserve">Heat conduction in phononic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trang Nghiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021462v1</w:t>
+                <w:t xml:space="preserve">hal-01021515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing thermal radiation heat transfer with interferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tsurimaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kobari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Okajima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -40525,377 +40525,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat de l'art et perspectives en nanométrologie thermique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Gomès</w:t>
+                <w:t xml:space="preserve">Revisiting Thermal Emission in the Near-field with a Thermal Radiation Scanning Tunneling Microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Babuty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2013, pp.59-68</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick de Wilde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021483v1</w:t>
+                <w:t xml:space="preserve">hal-01021323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Thermal Emission in the Near-field with a Thermal Radiation Scanning Tunneling Microscope</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karl Joulain</w:t>
+                <w:t xml:space="preserve">Etat de l'art et perspectives en nanométrologie thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.59-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021323v1</w:t>
+                <w:t xml:space="preserve">hal-01021483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity in thin Silicon membranes: electrons and confined phonons contributions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId608" w:history="1">
+                <w:t xml:space="preserve">Lifetimes of confined phonons in free-standing silicon membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cuffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francesc Alzina</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Sotomayor Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021478v1</w:t>
+                <w:t xml:space="preserve">hal-01021377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer between a SThM probe and a sample: State of the art and application for commercialized probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -40933,227 +40933,227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetimes of confined phonons in free-standing silicon membranes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal conductivity in thin Silicon membranes: electrons and confined phonons contributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cuffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C.M. Sotomayor Torres</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Alzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021377v1</w:t>
+                <w:t xml:space="preserve">hal-01021478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field thermal signal detected by a dipolar tip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick de Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Babuty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -41302,51 +41302,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation thermique des matériaux aux micro et nano-échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -41491,51 +41491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Brouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -41551,259 +41551,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Far- and near-field photon noise limits to the detectivity of nanometer-thick thermal detectors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aapo Varpula</w:t>
+                <w:t xml:space="preserve">Influence of electric properties on thermal boundary conductance at metal/semiconductor interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Pompidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Acosta Abanto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Brouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bercu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirsi Tappura</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louis Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05428040v1</w:t>
+                <w:t xml:space="preserve">hal-05407095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of electric properties on thermal boundary conductance at metal/semiconductor interface</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bercu</w:t>
+                <w:t xml:space="preserve">Far- and near-field photon noise limits to the detectivity of nanometer-thick thermal detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aapo Varpula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Giraudet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kirsi Tappura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Prunnila</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407095v1</w:t>
+                <w:t xml:space="preserve">hal-05428040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances of far and near-field thermophotonic refrigeration devices from the detailed-balance approach</w:t>
               </w:r>
@@ -41903,90 +41903,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harnessing near-field thermal photons with efficient photovoltaic conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cakiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -42008,103 +42008,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tip-sample electromagnetic interaction in the infrared: Effective polarizabilities, retarded image dipole model and near-field thermal radiation detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Babuty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick de Wilde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -42604,51 +42604,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cethil.insa-lyon.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://polivier.chapuis.free.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468421v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pompidou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Acosta Abanto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brouillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bercu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giraudet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0303997" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357631v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ch&#226;telet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legendre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merchiers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0274193" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749430v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2025.3528870" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116893v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-be8046" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450129v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.23.034023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483145v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Roux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucchesi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.jpe.14.042403" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309426v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M Sojo-Gordillo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gadea-Diez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renahy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Salleras" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Duque-Sierra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202305831" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309450v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bong Jae Lee" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodriguez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294468v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111594" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682509v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Massoud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Lacatena" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Haras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Monfray" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091539" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740535v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mateo Frausto-Avila" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Arellano-Arreola" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Martin Ya&#241;ez Limon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres de Luna-Bugallo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#232;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0092553" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740597v4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0116662" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429211v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Guen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nupinder Jeet Kaur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Klapetek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0064244" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375332v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/x0xx00000x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255719v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taliercio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tourni&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c04847" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429200v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtphys.2021.100562" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013845v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Guen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Puttock" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106502" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013832v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizheng Cheng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alkurdi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Chapuis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15567265.2020.1836095" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013854v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bluet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020656" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020300v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rajkumar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Dobson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon B Mills" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083237v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010537" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303848v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Evirgen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2019.110190" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021345v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.000A11" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914518v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verdier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Han" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacroix" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Termentzidis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/aaead5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930362v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. Nguyen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5010426" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829874v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Blandre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Shimizu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaka Kohiyama" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroo Yugami" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.004346" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932436v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Grosse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Abo Ras" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aapo Varpula" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kestutis Grigoras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel May" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.05.030" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932422v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Jaber" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5027396" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464286v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tsurimaki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Okajima" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Komiya" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maruyama" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829869v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15996-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915677v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer Al Motar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tessier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riina Ritasalo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Matvejeff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonhy Stormonth-Darling" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.09.037" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025076v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massoud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lacatena" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haras" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Robillard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997914" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930368v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.07.021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285194v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247068v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Trang Nghiem Thi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959803" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281207v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.00A374" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269781v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Bernardi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupr&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep11626" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269769v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Francoeur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4919931" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269786v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201400360" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LT3L1WNZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881540v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Joulain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ben-Abdallah" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick de Wilde" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Babuty" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2013.12.006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269805v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lef&#232;vre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/44/442001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269796v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhannad Massoud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Newby" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Frechette" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.06.032" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GTXPC9P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732483v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cuffe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emigdio Ch&#225;vez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Alzina" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Ristow" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.095503" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821535v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Greffet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.146103" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732480v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emigdio Chavez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Shchepetov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssaine El Boudouti" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl301204u" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025087v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuffe" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dudek" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kehagias" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Reboud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192605v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sala&#252;n" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devaux Eric" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rumeau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252057v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Volz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Henkel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.035431" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260300v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laroche" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2931062" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192596v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2837833" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252040v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.125402" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192611v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nepveu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Trannoy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAPT.2007.901748" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256023v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2005.07.010" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253808v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/17/12/026" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116282v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ezzahri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Patino Lopez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dilhaire" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grauby" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2005.04.005" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2P3JZN38-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407212v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407143v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347646v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kontou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Sojo Gordillo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alwakil" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407127v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Brouillard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Sen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Sjakste" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Paulatto" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347648v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlea Koskenniemi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407175v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407165v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Tellal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benyatou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean -Louis Leclercq" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407229v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Sghaier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347651v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042794v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407199v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Oka" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Liu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803806v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merchiers" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varpula" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tappura" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prunnila" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803791v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. van Der Krabben" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gruginskie" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665694v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Teixid&#243;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chemisana" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803794v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792439v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792753v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803804v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ch&#226;telet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legendre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803803v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sghaier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kontou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803809v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803792v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792505v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyu Zhao" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pic" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frausto" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723277v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800680v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dewitte" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horny" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803807v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Piqueras" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803784v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979096v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311000v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Robillard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232675v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115996v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310983v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430046v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreyash Sarkar" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sarr" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084792v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311004v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803815v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311006v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc van der Kraabe" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Gruginskie" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Schermer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310988v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088178v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311003v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310999v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sarr" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156802v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Hanouf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310856v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chatelet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310989v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311005v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979072v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238299v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863624v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#233;s" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Dilhaire" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fleurence" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863674v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Dilhaire" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858069v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653400v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863482v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Sojo-Gordillo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Morata" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088371v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Ikzibane" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710909v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863499v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Prunnila" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813941v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Long Nguyen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26081/K6R93X" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814059v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Taranc&#243;n" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673063v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813739v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Mouhannad Massoud" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Gaur" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862809v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863731v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863472v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817423v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863531v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Swami" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Paterson" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Druv Singhal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;lle Juli&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le-Denmat" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863572v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813819v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Duque Sierra" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Alayo" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813779v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649751v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814014v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Pic" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515615v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649748v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mateo Frausto Avila" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M Arellano Arreola" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Martin Yanez Limon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres de Luna Bugallo" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814028v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438226v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457483v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437899v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649747v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649752v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649743v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649750v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Kaur" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravish Rajkumar" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Mills" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649749v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649746v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459116v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018774v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429525v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mykkanen" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S Lehtinen" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ronzani" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kemppinen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alkurdi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM13553.2020.9371901" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043071v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379726v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lucchesi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cakiroglu" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Perez" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taliercio" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tourni&#233;" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379745v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Abdellaoui" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaefferer" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bueno-Villoro" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043075v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043060v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Massoud" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043078v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379705v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinek" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043083v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379636v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Long Nguyen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379722v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Abs da Cruz" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Nghiem" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaona Randrianalisoa" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379735v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamaoui" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhao" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379675v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Swami" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paterson" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Singhal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Juli&#233;" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Denmat" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043092v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025479v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932675v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932516v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Orobtchouk" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025459v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tierno M'Bah" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Didenko" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianqi Zhu" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Zhou" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025524v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021380v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Milovich" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Desutter" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932523v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025489v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025468v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025449v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932499v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoichiro Tsurimaki" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932476v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Augusto Prieto Herrera" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gallois-Garreignot" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colonna" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fiori" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024090v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vincent" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841462v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024031v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robb Puttock" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2018.8593308" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021385v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025463v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832256v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023966v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Renahy" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gom&#232;s" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830225v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932572v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bluet J.M." TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832272v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932579v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932659v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025159v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031332v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bluet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832281v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024071v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932622v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932480v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031641v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Merabia" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025517v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932616v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Trannoy-Orban" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932628v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932590v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024073v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arpiainen" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weaver" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932646v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932644v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030916v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831338v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vincent" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544537v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-O. Chapuis" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831317v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031130v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464854v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blandre" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bernardi" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dupr&#233;" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francoeur" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464459v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464988v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gom&#233;s" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024020v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465001v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-L. Nguyen" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vaillon" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464434v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Sachat A." TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dobson" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kreuzer" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464302v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shimizu" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kohiyama" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475329v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massoud" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nghiem" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464481v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464998v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475228v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abs Da Cruz" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465003v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475305v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285226v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464969v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8722;o. Chapuis" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canut" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281070v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291419v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Apreutesei" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regreny" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Girons" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Botella" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grenet" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464978v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assy" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464975v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jaber" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464832v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wong" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464950v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288268v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464806v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Skotnicki" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291404v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moalla" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Hu" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288270v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288263v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288271v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464852v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464816v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464826v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464972v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052502v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gom&#232;s" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052499v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288133v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052504v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288226v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunxin Wang" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djati" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288157v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mayo" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052496v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Djati" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291346v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021905v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052498v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281089v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junnosuke Okajima" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuki Komiya" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021906v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288231v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052500v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052503v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Bernardi" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052497v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052493v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288198v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Newby P.J." TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464762v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288253v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285221v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020024v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020140v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020199v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Meng&#252;&#231;" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020195v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021425v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020143v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rousseau" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020151v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021596v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shchepetov" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Schneider" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chavez" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020197v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020154v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021863v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernardi" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021008v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kobari" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021267v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021445v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Bousseksou" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Colombelli" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020133v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Clavier" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019979v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020047v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020153v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020202v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020147v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Newby" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lysenko" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021720v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alzina" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021380v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021814v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021848v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021834v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021601v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023434v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kikugawa" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ohara" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021761v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021599v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Sotomayor Torres" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021299v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouni Ahopelto" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021841v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171377v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kumar Saha" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Volz" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189484v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407267v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407138v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Kufferath-Sieberin" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407245v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Andr&#233;e Delmas" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803816v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Letartre" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803789v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803788v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Der Krabben" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Behaghel" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Radevici" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804002v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803819v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803802v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803817v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Frausto-Avila" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arellano-Arreola" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Yanez-Limon" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Luna Bugallo" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gomes" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803810v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Leclercq" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benyattou" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Letartre" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311001v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310990v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803813v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310998v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310991v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863689v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669323v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863588v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744484v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780123v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863455v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Kaur" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Klapetek" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649753v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863637v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649745v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649754v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379716v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mangel" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ayari" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043070v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024092v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932611v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024091v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023893v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025433v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Swami" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;n&#228;elle Juli&#233;" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ledenmat" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Motte" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025410v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023074v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023934v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023102v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932665v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023928v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Denmat" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831332v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024052v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932619v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932651v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chevalier" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cremillieu" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932634v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932643v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475342v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475338v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291421v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291382v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291428v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288302v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291413v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dupr&#233;" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288293v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288304v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291424v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288286v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288289v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dupre" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052505v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belarouci" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291388v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288218v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288204v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052501v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288210v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021598v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739614v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ENIC2007-45021" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932446v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/quantitative-data-processing-in-scanning-probe-microscopy/klapetek/978-0-12-813347-7" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813347-7.00011-X" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475126v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lysenko" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281146v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Revellin" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281161v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782622031-00273" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285164v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782622031-00039" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347653v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803787v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310985v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310987v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651172v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651161v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651168v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651125v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651153v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023956v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023939v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932602v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052494v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052495v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288273v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288283v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021515v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021462v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020205v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021483v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021323v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021478v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021822v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021377v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021347v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021009v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021010v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05451267v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428040v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsi Tappura" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407095v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Giraudet" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017794v3" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409826v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lucchesi" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662338v3" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00297665v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04919661v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919729v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:953e9dcc22ef57a7ea27d17d95741c92f8862d49;origin=https://github.com/JulienLegendre/CRESCENT-1D;visit=swh:1:snp:fb131e524245648dcefa5db13add064370c62d7f;anchor=swh:1:rev:2962590672a243dd9443d9567ee9c21d9a862954" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cethil.insa-lyon.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://polivier.chapuis.free.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468421v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pompidou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Acosta Abanto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brouillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bercu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giraudet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0303997" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357631v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ch&#226;telet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legendre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merchiers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0274193" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749430v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2025.3528870" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116893v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-be8046" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450129v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.23.034023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309426v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M Sojo-Gordillo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gadea-Diez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renahy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Salleras" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Duque-Sierra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202305831" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483145v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Roux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucchesi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.jpe.14.042403" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309450v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bong Jae Lee" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodriguez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682509v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Massoud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Lacatena" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Haras" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Monfray" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091539" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294468v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111594" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740535v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mateo Frausto-Avila" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Arellano-Arreola" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Martin Ya&#241;ez Limon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres de Luna-Bugallo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#232;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0092553" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740597v4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0116662" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429211v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Guen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nupinder Jeet Kaur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Klapetek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0064244" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375332v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/x0xx00000x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255719v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taliercio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tourni&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c04847" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429200v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtphys.2021.100562" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013832v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizheng Cheng" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alkurdi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Chapuis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15567265.2020.1836095" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013845v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Guen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Puttock" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106502" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013854v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bluet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020656" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083237v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010537" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020300v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rajkumar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Dobson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon B Mills" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303848v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Evirgen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2019.110190" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021345v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.000A11" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930362v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. Nguyen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5010426" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914518v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verdier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Han" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacroix" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Termentzidis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/aaead5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829874v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Blandre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Shimizu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaka Kohiyama" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroo Yugami" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.004346" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932436v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Grosse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Abo Ras" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aapo Varpula" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kestutis Grigoras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel May" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.05.030" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932422v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Jaber" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5027396" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915677v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer Al Motar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tessier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riina Ritasalo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Matvejeff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonhy Stormonth-Darling" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.09.037" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464286v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tsurimaki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Okajima" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Komiya" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maruyama" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829869v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15996-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025076v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massoud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lacatena" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haras" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Robillard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997914" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930368v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.07.021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281207v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.00A374" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285194v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247068v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Trang Nghiem Thi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959803" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269781v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Bernardi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupr&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep11626" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269769v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Francoeur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4919931" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269786v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201400360" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LT3L1WNZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269805v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lef&#232;vre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/44/442001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881540v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Joulain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ben-Abdallah" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick de Wilde" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Babuty" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2013.12.006" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269796v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhannad Massoud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Newby" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Frechette" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.06.032" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GTXPC9P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732483v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cuffe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emigdio Ch&#225;vez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Alzina" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Ristow" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.095503" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821535v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Greffet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.146103" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732480v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emigdio Chavez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Shchepetov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssaine El Boudouti" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl301204u" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025087v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuffe" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dudek" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kehagias" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Reboud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252057v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Volz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Henkel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.035431" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192605v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sala&#252;n" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devaux Eric" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rumeau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260300v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laroche" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2931062" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192596v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2837833" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252040v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.125402" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192611v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nepveu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Trannoy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAPT.2007.901748" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256023v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2005.07.010" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253808v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/17/12/026" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116282v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ezzahri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Patino Lopez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dilhaire" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grauby" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2005.04.005" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2P3JZN38-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407165v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kontou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Tellal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benyatou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean -Louis Leclercq" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407175v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407127v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Brouillard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Sen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Sjakste" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Paulatto" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347648v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlea Koskenniemi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407143v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407212v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347646v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Sojo Gordillo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alwakil" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347651v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407229v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Sghaier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042794v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407199v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Oka" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Liu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792439v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803794v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665694v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Teixid&#243;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chemisana" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803806v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merchiers" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varpula" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tappura" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prunnila" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803791v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. van Der Krabben" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gruginskie" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803804v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ch&#226;telet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legendre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792753v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803803v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sghaier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kontou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803792v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803809v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723277v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800680v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dewitte" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horny" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792505v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyu Zhao" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pic" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frausto" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803784v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803807v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Piqueras" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311006v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc van der Kraabe" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Gruginskie" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Schermer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088178v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803815v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311003v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Robillard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310988v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084792v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311004v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430046v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreyash Sarkar" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sarr" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310983v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115996v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979096v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311000v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232675v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310999v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sarr" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156802v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Hanouf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310856v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chatelet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310989v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979072v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311005v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238299v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863499v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Prunnila" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813941v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Long Nguyen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26081/K6R93X" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088371v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Ikzibane" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710909v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858069v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863482v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Sojo-Gordillo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Morata" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653400v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863624v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#233;s" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Dilhaire" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fleurence" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863674v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Dilhaire" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814059v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Taranc&#243;n" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673063v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813739v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Mouhannad Massoud" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Gaur" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863472v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863731v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862809v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817423v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863531v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Swami" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Paterson" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Druv Singhal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;lle Juli&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le-Denmat" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813819v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Duque Sierra" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Alayo" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813779v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863572v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457483v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437899v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649747v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515615v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814028v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438226v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814014v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Pic" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649748v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mateo Frausto Avila" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M Arellano Arreola" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Martin Yanez Limon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres de Luna Bugallo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649751v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649752v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649743v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649750v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Kaur" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravish Rajkumar" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Mills" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649749v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649746v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459116v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018774v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429525v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mykkanen" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S Lehtinen" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ronzani" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kemppinen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alkurdi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM13553.2020.9371901" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043078v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379705v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Massoud" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinek" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043060v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379745v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Abdellaoui" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaefferer" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bueno-Villoro" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379726v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lucchesi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cakiroglu" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Perez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taliercio" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tourni&#233;" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043075v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043071v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043083v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379636v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Long Nguyen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379722v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Abs da Cruz" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Nghiem" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaona Randrianalisoa" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379735v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamaoui" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhao" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379675v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Swami" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paterson" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Singhal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Juli&#233;" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Denmat" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043092v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025468v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025449v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Didenko" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tierno M'Bah" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021380v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Milovich" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Desutter" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932523v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Orobtchouk" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025489v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932516v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025459v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianqi Zhu" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Zhou" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932675v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025524v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025479v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932499v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoichiro Tsurimaki" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932476v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Augusto Prieto Herrera" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gallois-Garreignot" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colonna" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fiori" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024090v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vincent" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841462v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024031v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robb Puttock" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2018.8593308" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021385v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832256v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025463v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932622v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932480v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025517v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031641v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Merabia" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024071v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Renahy" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832281v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932659v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932579v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025159v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031332v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bluet" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023966v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gom&#232;s" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830225v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932572v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bluet J.M." TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832272v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932628v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932590v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932616v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Trannoy-Orban" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024073v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arpiainen" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weaver" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932646v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932644v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030916v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831338v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vincent" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831317v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031130v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544537v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-O. Chapuis" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475329v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massoud" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nghiem" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464302v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shimizu" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kohiyama" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blandre" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vaillon" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464434v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Sachat A." TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dobson" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kreuzer" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024020v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465001v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-L. Nguyen" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464988v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gom&#233;s" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464854v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bernardi" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dupr&#233;" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francoeur" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464459v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475228v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abs Da Cruz" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464998v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464481v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465003v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475305v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288268v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464950v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464978v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assy" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464975v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jaber" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464832v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wong" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291419v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Apreutesei" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regreny" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Girons" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Botella" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grenet" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285226v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464969v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8722;o. Chapuis" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canut" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281070v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464806v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Skotnicki" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288270v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288263v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291404v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moalla" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Hu" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288271v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464816v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464826v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464852v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464972v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052496v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunxin Wang" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Djati" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291346v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021905v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052504v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288226v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djati" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288157v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mayo" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052499v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288133v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052502v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gom&#232;s" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021906v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052498v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281089v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junnosuke Okajima" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuki Komiya" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288231v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052500v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288198v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Newby P.J." TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052493v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052497v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052503v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Bernardi" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285221v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464762v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288253v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020154v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020197v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Meng&#252;&#231;" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020143v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rousseau" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020151v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021596v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shchepetov" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Schneider" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chavez" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021425v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020195v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020199v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020024v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020140v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021863v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernardi" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021445v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Bousseksou" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Colombelli" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020133v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Clavier" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021008v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kobari" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021267v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020153v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020147v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Newby" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lysenko" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020047v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019979v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020202v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021814v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021380v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021720v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alzina" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021601v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021848v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021834v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023434v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kikugawa" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ohara" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021761v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021599v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Sotomayor Torres" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021299v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouni Ahopelto" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021841v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171377v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kumar Saha" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Volz" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189484v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407267v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407138v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Kufferath-Sieberin" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407245v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Andr&#233;e Delmas" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803788v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Der Krabben" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Behaghel" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Radevici" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803789v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803816v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Letartre" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804002v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803819v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803802v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803810v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Leclercq" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benyattou" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Letartre" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803817v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Frausto-Avila" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arellano-Arreola" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Yanez-Limon" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Luna Bugallo" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gomes" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803813v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310990v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311001v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310998v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310991v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669323v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863689v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863588v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780123v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744484v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863455v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Kaur" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Klapetek" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649753v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863637v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649745v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649754v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379716v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mangel" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ayari" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043070v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023893v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024091v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025433v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Swami" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;n&#228;elle Juli&#233;" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ledenmat" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Motte" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024092v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932611v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025410v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023074v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023934v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023102v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932665v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932619v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932651v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chevalier" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cremillieu" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831332v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024052v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023928v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Denmat" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932634v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932643v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475342v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475338v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288302v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291428v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291382v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291421v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288304v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291413v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dupr&#233;" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288293v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291424v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288286v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288289v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dupre" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052505v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belarouci" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291388v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288218v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288204v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052501v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288210v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021598v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739614v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ENIC2007-45021" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932446v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/quantitative-data-processing-in-scanning-probe-microscopy/klapetek/978-0-12-813347-7" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813347-7.00011-X" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475126v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lysenko" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281146v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Revellin" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285164v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782622031-00039" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281161v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782622031-00273" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347653v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803787v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310985v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310987v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651172v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651168v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651161v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651125v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651153v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023939v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023956v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932602v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052495v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288273v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052494v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288283v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021462v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021515v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020205v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021323v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021483v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021377v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021822v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021478v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021347v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021009v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021010v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05451267v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407095v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Giraudet" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428040v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsi Tappura" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017794v3" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409826v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lucchesi" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662338v3" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00297665v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04919661v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919729v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:953e9dcc22ef57a7ea27d17d95741c92f8862d49;origin=https://github.com/JulienLegendre/CRESCENT-1D;visit=swh:1:snp:fb131e524245648dcefa5db13add064370c62d7f;anchor=swh:1:rev:2962590672a243dd9443d9567ee9c21d9a862954" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>