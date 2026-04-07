--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -100,1052 +100,1052 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in pollen production, pollen heteromorphism and ovule production with increased selfing in Viola arvensis</w:t>
+                <w:t xml:space="preserve">Evolutionarily stable cleistogamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcaf203⟩</w:t>
+              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 206 (1), pp.12-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/botlinnean/boaf031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349540v1</w:t>
+                <w:t xml:space="preserve">hal-05349423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’adaptation des unes interroge l’avenir des autres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Changes in pollen production, pollen heteromorphism and ovule production with increased selfing in Viola arvensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Acoca-Pidolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Info-Reines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 136 (7), pp.1631-1640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcaf203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349384v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non parametric observation-driven hidden Markov model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les plantes s'adaptent au déclin des pollinisateurs : une bonne nouvelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Abeille de France et l'Apiculteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1131, pp.27-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816586v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plantes s'adaptent au déclin des pollinisateurs : une bonne nouvelle ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Automated identification of honey bee pollen loads for field‐applied palynological studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine M Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abeille de France et l'Apiculteur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 248 (3), pp.1584-1599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.70435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349376v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated identification of honey bee pollen loads for field‐applied palynological studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand l’adaptation des unes interroge l’avenir des autres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Info-Reines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 151, pp.8-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349368v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionarily stable cleistogamy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Non parametric observation-driven hidden Markov model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Bacave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Limnios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.early access. </w:t>
+              <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54 (14), pp.4366-4395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/botlinnean/boaf031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03610926.2024.2419899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349423v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolutionary ecology of inbreeding depression in wild plant populations and its impact on plant mating systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ongoing convergent evolution of a selfing syndrome threatens plant–pollinator interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Acoca-Pidolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Devresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Deverge Merdrignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1359037⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 242 (2), pp.717-726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.19422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764763v1</w:t>
+                <w:t xml:space="preserve">hal-04782155v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ongoing convergent evolution of a selfing syndrome threatens plant–pollinator interactions</w:t>
+                <w:t xml:space="preserve">The evolutionary ecology of inbreeding depression in wild plant populations and its impact on plant mating systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samson Acoca-Pidolle</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 242 (2), pp.717-726. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1359037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.19422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1359037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782155v2</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des systèmes de reproduction chez les plantes face aux changements globaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Limitation of gene flow by distance in the common yellow jasmine (Chrysojasminum fruticans, Oleaceae): implications for the study of its mating strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Puyoou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gryta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crbiol.160⟩</w:t>
+              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 204 (1), pp.23-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/botlinnean/boad035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04827235v1</w:t>
+                <w:t xml:space="preserve">hal-04133393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limitation of gene flow by distance in the common yellow jasmine (Chrysojasminum fruticans, Oleaceae): implications for the study of its mating strategies</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Évolution des systèmes de reproduction chez les plantes face aux changements globaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 204 (1), pp.23-34. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 347 (G1), pp.95-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/botlinnean/boad035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crbiol.160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133393v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fisher's automatic advantage of self‐fertilization does not apply in cleistogamous species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 111 (9), pp.e16390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1218,64 +1218,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayam Ksouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Marande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gryta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, inPress, 34 (9), pp.1977-1986. </w:t>
@@ -1365,51 +1365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 132 (7), pp.1219-1232. </w:t>
@@ -1460,51 +1460,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model for evolutionary rescue through plant mating system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Degottex-Féry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 37, pp.893-908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1538,51 +1538,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid evolution of selfing syndrome traits in Viola arvensis revealed by resurrection ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1636,274 +1636,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in seed dormancy and germination in amphicarpic legumes: manifold bet-hedging in space and time</w:t>
+                <w:t xml:space="preserve">Rapid divergent evolution of an annual plant across a latitudinal gradient revealed by seed resurrection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Sánchez-Martín</w:t>
+                <w:t xml:space="preserve">Wendy A Valencia-Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Maria Gómez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Elodie Flaven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Pouzadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafael Rubio de Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (4), pp.662-672. </w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jpe/rtab019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/evo.14364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03446730v1</w:t>
+                <w:t xml:space="preserve">hal-03435945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid divergent evolution of an annual plant across a latitudinal gradient revealed by seed resurrection</w:t>
+                <w:t xml:space="preserve">Differences in seed dormancy and germination in amphicarpic legumes: manifold bet-hedging in space and time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wendy A Valencia-Montoya</w:t>
+                <w:t xml:space="preserve">Ricardo Sánchez-Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Flaven</w:t>
+                <w:t xml:space="preserve">José Maria Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Pouzadoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
+                <w:t xml:space="preserve">Rafael Rubio de Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Plant Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (4), pp.662-672. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/evo.14364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jpe/rtab019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03435945v1</w:t>
+                <w:t xml:space="preserve">hal-03446730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does seed mass drive interspecies variation in the effect of management practices on weed demography?</w:t>
               </w:r>
@@ -1915,51 +1915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kazakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2006,51 +2006,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollination strategies in the face of pollinator decline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.316-323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2110,51 +2110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bojana Stojanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 107 (1), pp.155-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2182,277 +2182,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité en crise et adaptation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Weeds: Against the Rules?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Storkey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (11), pp.1107-1116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2020.05.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04964471v1</w:t>
+                <w:t xml:space="preserve">hal-02894548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weeds: Against the Rules?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Biodiversité en crise et adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 100 (4), pp.19-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2020.05.013⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02894548v1</w:t>
+                <w:t xml:space="preserve">hal-04964471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paternity tests support a diallelic self‐incompatibility system in a wild olive (Olea europaea subsp. laperrinei, Oleaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Debbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2529,51 +2529,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the evolution of self-fertilization rescue populations or increase the risk of extinction?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (2), pp.337-345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2620,64 +2620,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spatial Markovian framework for estimating regional and local dynamics of annual plants with dormancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastian Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Population Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 127, pp.120-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2737,51 +2737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pluntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2884,51 +2884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Grimanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2969,317 +2969,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the role of seed bank and dispersal in plant metapopulation dynamics using patch occupancy surveys</w:t>
+                <w:t xml:space="preserve">Mowing influences community-level variation in resource-use strategies and flowering phenology along an ecological succession on Mediterranean road slopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Manna</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Diane C. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Munoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecy.1960⟩</w:t>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (3), pp.376 - 387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924171v1</w:t>
+                <w:t xml:space="preserve">hal-01555335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mowing influences community-level variation in resource-use strategies and flowering phenology along an ecological succession on Mediterranean road slopes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disentangling the role of seed bank and dispersal in plant metapopulation dynamics using patch occupancy surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Manna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane C. Bouchet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hélène Fréville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Munoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 20 (3), pp.376 - 387. </w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98 (10), pp.2662-2672. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/avsc.12311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ecy.1960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01555335v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CSR ecological strategies and plant mating systems: outcrossing increases with competitiveness but stress-tolerance is related to mixed mating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Violle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 125 (9), pp.1296-1303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3339,51 +3339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bojana Stojanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 117 (4), pp.681-691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3443,51 +3443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Oecologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 69, pp.161-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3534,51 +3534,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High incidence of dioecy in young successional tropical forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 103 (3), pp.725-732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3797,51 +3797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R C Engstrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 28 (4), pp.766-778. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3901,51 +3901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Astegiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo R. Guimarães Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Morais Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4048,51 +4048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Morais Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo R. Guimarães Jr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4152,51 +4152,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High lifetime inbreeding depression counteracts the reproductive assurance benefit of selfing in a mass-flowering shrub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé E. L. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Escaravage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4269,51 +4269,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does cleistogamy variation translate into outcrossing variation in the annual species Lamium amplexicaule (Lamiaceae)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bojana Stojanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4360,90 +4360,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring seed bank from hidden Markov models: new insights into metapopulation dynamics in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 101 (6), pp.1572-1580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4490,64 +4490,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonization and extinction dynamics of an annual plant metapopulation in an urban environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 120 (8), pp.1240 - 1246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4793,295 +4793,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genetic consequences of fluctuating inbreeding depression and the evolution of plant selfing rates</w:t>
+                <w:t xml:space="preserve">Correlations among Fertility Components Can Maintain Mixed Mating in Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mark Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher G Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Johnston</w:t>
+                <w:t xml:space="preserve">Elizabeth Elle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 22 (4), pp.708-717. </w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 173 (1), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2009.01705.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/593705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02265380v1</w:t>
+                <w:t xml:space="preserve">mnhn-02265205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations among Fertility Components Can Maintain Mixed Mating in Plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">The genetic consequences of fluctuating inbreeding depression and the evolution of plant selfing rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John K Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher G Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Johnston</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth Elle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 173 (1), pp.1-11. </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (4), pp.708-717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/593705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2009.01705.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02265205v1</w:t>
+                <w:t xml:space="preserve">mnhn-02265380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollination fluctuations drive evolutionary syndromes linking dispersal and mating system</w:t>
               </w:r>
@@ -5210,51 +5210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Rouifed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Oecologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 35 (1), pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5430,51 +5430,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic structure and mating systems of metallicolous and nonmetallicolous populations of Thlaspi caerulescens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5551,51 +5551,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of competition on lifetime estimates of inbreeding depression in the outcrossing plant Crepis sancta (Asteraceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5700,77 +5700,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partially observable DBN to model the dynamics of partially observable metapopulations : advantages and open challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Bacave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Statistical Ecology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Swansea, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5795,90 +5795,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HSMM piloté par les observations pour l’estimation de la dynamique des adventices.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Bacave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Limnios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55. Journées de Statistique de la SFdS (JdS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5903,90 +5903,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non parametric observation driven HMM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Bacave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Limnios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54. Journées de Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6011,77 +6011,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cadre HMM spatial pour modéliser la dynamique d'espèces avec stade de dormance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51èmes Journées de Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6106,77 +6106,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional Hidden Markov Model with data feedback: new framework for estimating the dynamics of species with dormant stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEC 2018- International Statistical Ecology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, St Andrews, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6240,51 +6240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6354,64 +6354,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flowering overlap in Mediterranean plant communities along an ecological succession with recurrent mowing - Synchrony predominates at earlier stages and under mowing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane C. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Munoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6649,90 +6649,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des HMM pour estimer la dynamique de la banque de graines chez les plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peyrard, N.,; Gimenez, O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches statistiques pour les variables cachées en écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp. 111-130, 2022, 978-1-78948-047-4</w:t>
@@ -6761,90 +6761,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using coupled hidden markov chains to estimate colonization and seed bank survival in a metapopulation of annual plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peyrard, N.; Gimenez, O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical approaches for hidden variable in ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -6886,51 +6886,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidewalk plants as a model for studying adaptation to urban environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan C. Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7020,51 +7020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Deschamps-Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bertaudière-Montès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7138,90 +7138,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-parametric Observation Driven HMM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Bacave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Limnios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -7243,77 +7243,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interacting Partially Observable DBN to model the dynamics of partially observable metapopulations : opportunities and open challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Bacave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7500,51 +7500,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349540v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Acoca-Pidolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gauthier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Cheptou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf203" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349384v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816586v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Bacave" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Limnios" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2024.2419899" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349376v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349368v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M Doucet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Legrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cambon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70435" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349423v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boaf031" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764763v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1359037" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782155v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devresse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deverge Merdrignac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pons" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19422" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827235v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.160" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Puyoou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gryta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fuchs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Blanchard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boad035" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764731v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.16390" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562161v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Raimondeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayam Ksouda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.03.029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361089v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Laugier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcad169" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256090v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Degottex-F&#233;ry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-023-10266-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808855v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Imbert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thomann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.16028" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446730v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo S&#225;nchez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria G&#243;mez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rubio de Casas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpe/rtab019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435945v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy A Valencia-Montoya" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Flaven" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouzadoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14364" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442201v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8038" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435944v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2021.1884900" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010410v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojana Stojanova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maurice" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1410" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04964471v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02894548v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mahaut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Storkey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2020.05.013" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627180v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besnard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Debbaoui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hugueny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5993" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373641v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy144" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939149v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Le Coz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2019.03.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911555v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pluntz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Le Coz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pradel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13097" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361476v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cailleau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grimanelli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanchet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lenormand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/699653" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924171v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Manna" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.1960" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555335v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane C. Bouchet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12311" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354995v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02328" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043761v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw013" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043802v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Imbert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.10.007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094424v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12393" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633317v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; E. L. Delmas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Escaravage" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Cheptou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Charrier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ruzafa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.12200" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-83LVQ7HZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043834v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R C Engstrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12603" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237981v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Astegiano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo R. Guimar&#227;es Jr" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Morais Vidal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Yumi Mandai" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.09.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113002v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117243.s015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601636v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pornon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-014-0243-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036211v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-014-1044-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911603v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12141" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647515v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dornier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2010.18959.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5Q2PRJ6F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594473v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Cheptou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01134" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6N3V88D9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594475v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2011.01225.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D33A8E03BF561C837D9A943D63CA5B8B39A38C83/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265380v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K Kelly" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G Eckert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnston" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2009.01705.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265205v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Elle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/593705" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592470v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/599303" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663719v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rouifed" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2008.07.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3CV43VH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602220v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O Cheptou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Carrue" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rouifed" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A.M. Cantarel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0708446105" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00333526v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meerts" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.2003.00684.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00343615v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lepart" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Escarr&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1420-9101.2000.00175.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688681v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688032v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180133v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736050v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786460v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794217v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manna" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Choquet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pradel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911714v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Munoz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21184.12809" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594930v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondationbiodiversite.fr/images/documents/Prospective/prospective-adaptations-changements-globaux_web.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884183v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884164v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1859" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035463v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan C. Lambrecht" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198836841.003.0008" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479255v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deschamps-Cottin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudi&#232;re-Mont&#232;s" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053732v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694779v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349423v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Cheptou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boaf031" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349540v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Acoca-Pidolle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gauthier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf203" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349376v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349368v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M Doucet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Legrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cambon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70435" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349384v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816586v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Bacave" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Limnios" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2024.2419899" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782155v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devresse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deverge Merdrignac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pons" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19422" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764763v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1359037" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133393v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Puyoou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gryta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fuchs" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Blanchard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boad035" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827235v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.160" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764731v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.16390" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562161v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Raimondeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayam Ksouda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.03.029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361089v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Laugier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcad169" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256090v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Degottex-F&#233;ry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-023-10266-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808855v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Imbert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thomann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.16028" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435945v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy A Valencia-Montoya" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Flaven" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouzadoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14364" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo S&#225;nchez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria G&#243;mez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rubio de Casas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpe/rtab019" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442201v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8038" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435944v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2021.1884900" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010410v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojana Stojanova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maurice" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1410" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02894548v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mahaut" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Storkey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2020.05.013" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04964471v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627180v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besnard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Debbaoui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hugueny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5993" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373641v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy144" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939149v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Le Coz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2019.03.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911555v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pluntz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Le Coz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pradel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13097" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361476v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cailleau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grimanelli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanchet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lenormand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/699653" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555335v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane C. Bouchet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12311" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924171v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Manna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.1960" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354995v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02328" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043761v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw013" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043802v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Imbert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.10.007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094424v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12393" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633317v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; E. L. Delmas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Escaravage" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Cheptou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Charrier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ruzafa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.12200" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-83LVQ7HZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043834v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R C Engstrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12603" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237981v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Astegiano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo R. Guimar&#227;es Jr" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Morais Vidal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Yumi Mandai" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.09.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113002v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117243.s015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601636v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pornon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-014-0243-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036211v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-014-1044-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911603v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12141" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647515v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dornier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2010.18959.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5Q2PRJ6F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594473v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Cheptou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01134" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6N3V88D9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594475v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2011.01225.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D33A8E03BF561C837D9A943D63CA5B8B39A38C83/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265205v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnston" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G Eckert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Elle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/593705" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265380v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K Kelly" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2009.01705.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592470v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/599303" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663719v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rouifed" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2008.07.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3CV43VH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602220v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O Cheptou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Carrue" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rouifed" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A.M. Cantarel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0708446105" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00333526v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meerts" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.2003.00684.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00343615v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lepart" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Escarr&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1420-9101.2000.00175.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688681v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688032v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180133v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736050v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786460v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794217v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manna" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Choquet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pradel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911714v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Munoz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21184.12809" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594930v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondationbiodiversite.fr/images/documents/Prospective/prospective-adaptations-changements-globaux_web.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884183v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884164v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1859" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035463v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan C. Lambrecht" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198836841.003.0008" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479255v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deschamps-Cottin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudi&#232;re-Mont&#232;s" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053732v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694779v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>