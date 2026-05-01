--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -3411,882 +3411,894 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is rapid evolution of reproductive traits in Adonis annua consistent with pollinator decline?</w:t>
+                <w:t xml:space="preserve">High incidence of dioecy in young successional tropical forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Thomann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Imbert</w:t>
+                <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actao.2015.10.007⟩</w:t>
+              <w:t xml:space="preserve">African Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 103 (3), pp.725-732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.12393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043802v1</w:t>
+                <w:t xml:space="preserve">hal-02094424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High incidence of dioecy in young successional tropical forests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is rapid evolution of reproductive traits in Adonis annua consistent with pollinator decline?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
+                <w:t xml:space="preserve">E. Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 103 (3), pp.725-732. </w:t>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69, pp.161-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.12393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2015.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094424v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative impact of mate versus pollinator availability on pollen limitation and outcrossing rates in a mass-flowering species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé E. L. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Escaravage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ruzafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (1), pp.209-218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/plb.12200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contemporary evolution of plant reproductive strategies under global change is revealed by stored seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R C Engstrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 28 (4), pp.766-778. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jeb.12603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistence of plants and pollinators in the face of habitat loss: Insights from trait-based metacommunity models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Astegiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo R. Guimarães Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Morais Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Yumi Mandai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Ecological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 53, pp.201-257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.aecr.2015.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01237981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Robustness of Plant-Pollinator Assemblages: Linking Plant Interaction Patterns and Sensitivity to Pollinator Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Astegiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Morais Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo R. Guimarães Jr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10, pp.e0117243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0117243.s015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High lifetime inbreeding depression counteracts the reproductive assurance benefit of selfing in a mass-flowering shrub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé E. L. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Escaravage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pornon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14, pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12862-014-0243-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does cleistogamy variation translate into outcrossing variation in the annual species Lamium amplexicaule (Lamiaceae)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bojana Stojanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4305,92 +4317,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Systematics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 300 (9), pp.2105-2114. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00606-014-1044-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03036211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring seed bank from hidden Markov models: new insights into metapopulation dynamics in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4422,1261 +4434,1261 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 101 (6), pp.1572-1580. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.12141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonization and extinction dynamics of an annual plant metapopulation in an urban environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 120 (8), pp.1240 - 1246. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1600-0706.2010.18959.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary syndromes linking dispersal and mating system: the effect of autocorrelation in pollination conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Cheptou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 65 (2), pp.591-598. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.01134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When should we expect the evolutionary association of self-fertilization and dispersal?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Cheptou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 65 (5), pp.1217-1220. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2011.01225.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlations among Fertility Components Can Maintain Mixed Mating in Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Johnston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher G Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Elle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Naturalist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 173 (1), pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1086/593705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02265205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genetic consequences of fluctuating inbreeding depression and the evolution of plant selfing rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John K Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher G Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Johnston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 22 (4), pp.708-717. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2009.01705.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02265380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollination fluctuations drive evolutionary syndromes linking dispersal and mating system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.O. Cheptou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Massol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Naturalist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 174 (1), pp.46-55. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/599303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The town Crepis and the country Crepis : How does fragmentation affect a plant–pollinator interaction ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Rouifed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Oecologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 35 (1), pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actao.2008.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid evolution of seed dispersal in an urban environment in the weed Crepis sancta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-O Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Carrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rouifed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie A.M. Cantarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 105 (10), pp.3796-3799. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.0708446105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic structure and mating systems of metallicolous and nonmetallicolous populations of Thlaspi caerulescens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Meerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 157 (3), pp.633-641. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1469-8137.2003.00684.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00333526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of competition on lifetime estimates of inbreeding depression in the outcrossing plant Crepis sancta (Asteraceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lepart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Escarré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 13 (3), pp.522-531. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1420-9101.2000.00175.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00343615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5686,51 +5698,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partially observable DBN to model the dynamics of partially observable metapopulations : advantages and open challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Bacave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5759,73 +5771,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Statistical Ecology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Swansea, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HSMM piloté par les observations pour l’estimation de la dynamique des adventices.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Bacave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5867,73 +5879,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55. Journées de Statistique de la SFdS (JdS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non parametric observation driven HMM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Bacave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5975,73 +5987,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54. Journées de Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cadre HMM spatial pour modéliser la dynamique d'espèces avec stade de dormance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6070,73 +6082,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51èmes Journées de Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional Hidden Markov Model with data feedback: new framework for estimating the dynamics of species with dormant stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6165,172 +6177,172 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEC 2018- International Statistical Ecology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, St Andrews, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling seed bank effects from spatial dispersal effects in plant metapopulation dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Manna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint annual meeting British Ecological Society and Société Française d’Ecologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6340,133 +6352,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flowering overlap in Mediterranean plant communities along an ecological succession with recurrent mowing - Synchrony predominates at earlier stages and under mowing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane C. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Munoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfécologie-2016; International Conference of Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.21184.12809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02911714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6476,156 +6488,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponses et adaptations aux changements globaux : quels enjeux pour la recherche sur la biodiversité ? Prospective de recherche.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Ronce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Charmantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Olivier Cheptou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondation pour la Recherche sur la Biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 74 p., 2015, 9791091015165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6635,78 +6647,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des HMM pour estimer la dynamique de la banque de graines chez les plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6725,100 +6737,100 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peyrard, N.,; Gimenez, O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches statistiques pour les variables cachées en écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp. 111-130, 2022, 978-1-78948-047-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using coupled hidden markov chains to estimate colonization and seed bank survival in a metapopulation of annual plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6827,294 +6839,294 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peyrard, N.; Gimenez, O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical approaches for hidden variable in ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Ltd and John Wiley &amp; Sons Inc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-1-78945-047-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidewalk plants as a model for studying adaptation to urban environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan C. Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marta Szulkin; Jason Munshi-South; Anne Charmantier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.130-141, 2020, 978-0-19-883684-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/oso/9780198836841.003.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions transversales sur les enjeux écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clergeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Deschamps-Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bertaudière-Montès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trame vertes urbaines. De la recherche scientifique au projet urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 978-2-281-12921-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7124,51 +7136,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-parametric Observation Driven HMM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Bacave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7207,73 +7219,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04053732v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interacting Partially Observable DBN to model the dynamics of partially observable metapopulations : opportunities and open challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Bacave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7295,65 +7307,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId236"/>
+      <w:footerReference w:type="default" r:id="rId237"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7500,51 +7512,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349423v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Cheptou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boaf031" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349540v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Acoca-Pidolle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gauthier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf203" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349376v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349368v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M Doucet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Legrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cambon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70435" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349384v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816586v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Bacave" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Limnios" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2024.2419899" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782155v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devresse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deverge Merdrignac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pons" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19422" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764763v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1359037" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133393v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Puyoou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gryta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fuchs" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Blanchard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boad035" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827235v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.160" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764731v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.16390" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562161v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Raimondeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayam Ksouda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.03.029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361089v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Laugier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcad169" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256090v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Degottex-F&#233;ry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-023-10266-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808855v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Imbert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thomann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.16028" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435945v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy A Valencia-Montoya" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Flaven" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouzadoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14364" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo S&#225;nchez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria G&#243;mez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rubio de Casas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpe/rtab019" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442201v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8038" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435944v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2021.1884900" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010410v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojana Stojanova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maurice" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1410" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02894548v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mahaut" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Storkey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2020.05.013" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04964471v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627180v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besnard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Debbaoui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hugueny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5993" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373641v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy144" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939149v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Le Coz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2019.03.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911555v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pluntz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Le Coz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pradel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13097" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361476v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cailleau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grimanelli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanchet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lenormand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/699653" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555335v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane C. Bouchet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12311" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924171v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Manna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.1960" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354995v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02328" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043761v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw013" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043802v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Imbert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.10.007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094424v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12393" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633317v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; E. L. Delmas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Escaravage" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Cheptou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Charrier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ruzafa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.12200" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-83LVQ7HZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043834v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R C Engstrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12603" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237981v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Astegiano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo R. Guimar&#227;es Jr" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Morais Vidal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Yumi Mandai" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.09.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113002v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117243.s015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601636v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pornon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-014-0243-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036211v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-014-1044-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911603v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12141" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647515v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dornier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2010.18959.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5Q2PRJ6F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594473v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Cheptou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01134" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6N3V88D9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594475v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2011.01225.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D33A8E03BF561C837D9A943D63CA5B8B39A38C83/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265205v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnston" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G Eckert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Elle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/593705" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265380v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K Kelly" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2009.01705.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592470v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/599303" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663719v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rouifed" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2008.07.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3CV43VH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602220v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O Cheptou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Carrue" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rouifed" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A.M. Cantarel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0708446105" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00333526v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meerts" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.2003.00684.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00343615v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lepart" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Escarr&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1420-9101.2000.00175.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688681v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688032v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180133v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736050v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786460v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794217v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manna" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Choquet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pradel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911714v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Munoz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21184.12809" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594930v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondationbiodiversite.fr/images/documents/Prospective/prospective-adaptations-changements-globaux_web.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884183v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884164v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1859" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035463v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan C. Lambrecht" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198836841.003.0008" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479255v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deschamps-Cottin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudi&#232;re-Mont&#232;s" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053732v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694779v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349423v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Cheptou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boaf031" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349540v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Acoca-Pidolle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gauthier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf203" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349376v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349368v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M Doucet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Legrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cambon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70435" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349384v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816586v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Bacave" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Limnios" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2024.2419899" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782155v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devresse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deverge Merdrignac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pons" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19422" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764763v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1359037" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133393v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Puyoou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gryta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fuchs" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Blanchard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boad035" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827235v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.160" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764731v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.16390" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562161v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Raimondeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayam Ksouda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.03.029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361089v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Laugier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcad169" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256090v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Degottex-F&#233;ry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-023-10266-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808855v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Imbert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thomann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.16028" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435945v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy A Valencia-Montoya" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Flaven" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouzadoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14364" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo S&#225;nchez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria G&#243;mez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rubio de Casas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpe/rtab019" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442201v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8038" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435944v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2021.1884900" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010410v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojana Stojanova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maurice" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1410" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02894548v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mahaut" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Storkey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2020.05.013" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04964471v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627180v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besnard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Debbaoui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hugueny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5993" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373641v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy144" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939149v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Le Coz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2019.03.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911555v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pluntz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Le Coz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pradel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13097" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361476v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cailleau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grimanelli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanchet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lenormand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/699653" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555335v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane C. Bouchet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12311" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924171v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Manna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.1960" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354995v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02328" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043761v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw013" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094424v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12393" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043802v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomann" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Imbert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.10.007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQJ042XG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633317v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; E. L. Delmas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Escaravage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Cheptou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Charrier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ruzafa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.12200" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-83LVQ7HZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043834v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R C Engstrand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12603" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237981v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Astegiano" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo R. Guimar&#227;es Jr" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Morais Vidal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Yumi Mandai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.09.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113002v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117243.s015" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601636v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pornon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-014-0243-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036211v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-014-1044-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911603v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12141" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647515v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dornier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2010.18959.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5Q2PRJ6F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594473v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massol" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Cheptou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01134" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6N3V88D9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594475v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2011.01225.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D33A8E03BF561C837D9A943D63CA5B8B39A38C83/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265205v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnston" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G Eckert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Elle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/593705" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265380v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K Kelly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2009.01705.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592470v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/599303" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663719v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rouifed" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2008.07.002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3CV43VH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602220v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O Cheptou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Carrue" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rouifed" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A.M. Cantarel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0708446105" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00333526v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meerts" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.2003.00684.x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00343615v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lepart" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Escarr&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1420-9101.2000.00175.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688681v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688032v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180133v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736050v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786460v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794217v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manna" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Choquet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pradel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911714v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Munoz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21184.12809" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594930v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondationbiodiversite.fr/images/documents/Prospective/prospective-adaptations-changements-globaux_web.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884183v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884164v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1859" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035463v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan C. Lambrecht" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198836841.003.0008" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479255v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deschamps-Cottin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudi&#232;re-Mont&#232;s" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053732v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694779v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>