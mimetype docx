--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -282,416 +282,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plantes s'adaptent au déclin des pollinisateurs : une bonne nouvelle ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non parametric observation-driven hidden Markov model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Bacave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Limnios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abeille de France et l'Apiculteur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54 (14), pp.4366-4395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03610926.2024.2419899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349376v1</w:t>
+                <w:t xml:space="preserve">hal-04816586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated identification of honey bee pollen loads for field‐applied palynological studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand l’adaptation des unes interroge l’avenir des autres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Info-Reines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 151, pp.8-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349368v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’adaptation des unes interroge l’avenir des autres</w:t>
+                <w:t xml:space="preserve">Les plantes s'adaptent au déclin des pollinisateurs : une bonne nouvelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Info-Reines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 151, pp.8-10</w:t>
+              <w:t xml:space="preserve">Abeille de France et l'Apiculteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1131, pp.27-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349384v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non parametric observation-driven hidden Markov model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated identification of honey bee pollen loads for field‐applied palynological studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna Bacave</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
+                <w:t xml:space="preserve">Christine M Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolaos Limnios</w:t>
+                <w:t xml:space="preserve">Charline Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Peyrard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anais Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 54 (14), pp.4366-4395. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 248 (3), pp.1584-1599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03610926.2024.2419899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.70435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816586v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ongoing convergent evolution of a selfing syndrome threatens plant–pollinator interactions</w:t>
               </w:r>
@@ -883,239 +883,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limitation of gene flow by distance in the common yellow jasmine (Chrysojasminum fruticans, Oleaceae): implications for the study of its mating strategies</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évolution des systèmes de reproduction chez les plantes face aux changements globaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/botlinnean/boad035⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 347 (G1), pp.95-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crbiol.160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133393v1</w:t>
+                <w:t xml:space="preserve">hal-04827235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des systèmes de reproduction chez les plantes face aux changements globaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Limitation of gene flow by distance in the common yellow jasmine (Chrysojasminum fruticans, Oleaceae): implications for the study of its mating strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Puyoou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gryta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 347 (G1), pp.95-107. </w:t>
+              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 204 (1), pp.23-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crbiol.160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/botlinnean/boad035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04827235v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fisher's automatic advantage of self‐fertilization does not apply in cleistogamous species</w:t>
               </w:r>
@@ -1218,89 +1218,89 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayam Ksouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Marande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gryta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, inPress, 34 (9), pp.1977-1986. </w:t>
+              <w:t xml:space="preserve">, In press, 34 (9), pp.1977-1986. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2024.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1636,274 +1636,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid divergent evolution of an annual plant across a latitudinal gradient revealed by seed resurrection</w:t>
+                <w:t xml:space="preserve">Differences in seed dormancy and germination in amphicarpic legumes: manifold bet-hedging in space and time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wendy A Valencia-Montoya</w:t>
+                <w:t xml:space="preserve">Ricardo Sánchez-Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Flaven</w:t>
+                <w:t xml:space="preserve">José Maria Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Pouzadoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
+                <w:t xml:space="preserve">Rafael Rubio de Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Plant Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (4), pp.662-672. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/evo.14364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jpe/rtab019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03435945v1</w:t>
+                <w:t xml:space="preserve">hal-03446730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in seed dormancy and germination in amphicarpic legumes: manifold bet-hedging in space and time</w:t>
+                <w:t xml:space="preserve">Rapid divergent evolution of an annual plant across a latitudinal gradient revealed by seed resurrection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Sánchez-Martín</w:t>
+                <w:t xml:space="preserve">Wendy A Valencia-Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Maria Gómez</w:t>
+                <w:t xml:space="preserve">Elodie Flaven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Pouzadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafael Rubio de Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (4), pp.662-672. </w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jpe/rtab019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/evo.14364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03446730v1</w:t>
+                <w:t xml:space="preserve">hal-03435945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does seed mass drive interspecies variation in the effect of management practices on weed demography?</w:t>
               </w:r>
@@ -2633,51 +2633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastian Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Population Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 127, pp.120-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2705,525 +2705,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general method for estimating seed dormancy and colonisation in annual plants from the observation of existing flora</w:t>
+                <w:t xml:space="preserve">Dividing a Maternal Pie among Half-Sibs: Genetic Conflicts and the Control of Resource Allocation to Seeds in Maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Pluntz</w:t>
+                <w:t xml:space="preserve">Aurelie Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Le Coz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Peyrard</w:t>
+                <w:t xml:space="preserve">Daniel Grimanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Pradel</w:t>
+                <w:t xml:space="preserve">Elodie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Choquet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 21 (9), pp.1311-1318. </w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 192 (5), pp.577-592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ele.13097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/699653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911555v1</w:t>
+                <w:t xml:space="preserve">hal-02361476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dividing a Maternal Pie among Half-Sibs: Genetic Conflicts and the Control of Resource Allocation to Seeds in Maize</w:t>
+                <w:t xml:space="preserve">A general method for estimating seed dormancy and colonisation in annual plants from the observation of existing flora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Cailleau</w:t>
+                <w:t xml:space="preserve">Matthieu Pluntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Grimanelli</w:t>
+                <w:t xml:space="preserve">Sebastian Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Blanchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
+                <w:t xml:space="preserve">Roger Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lenormand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rémi Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 192 (5), pp.577-592. </w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (9), pp.1311-1318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/699653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ele.13097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361476v1</w:t>
+                <w:t xml:space="preserve">hal-01911555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mowing influences community-level variation in resource-use strategies and flowering phenology along an ecological succession on Mediterranean road slopes</w:t>
+                <w:t xml:space="preserve">Disentangling the role of seed bank and dispersal in plant metapopulation dynamics using patch occupancy surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane C. Bouchet</w:t>
+                <w:t xml:space="preserve">Federico Manna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Munoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/avsc.12311⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98 (10), pp.2662-2672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecy.1960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01555335v1</w:t>
+                <w:t xml:space="preserve">hal-02924171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the role of seed bank and dispersal in plant metapopulation dynamics using patch occupancy surveys</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mowing influences community-level variation in resource-use strategies and flowering phenology along an ecological succession on Mediterranean road slopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Fréville</w:t>
+                <w:t xml:space="preserve">Diane C. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Munoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 98 (10), pp.2662-2672. </w:t>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (3), pp.376 - 387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ecy.1960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02924171v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CSR ecological strategies and plant mating systems: outcrossing increases with competitiveness but stress-tolerance is related to mixed mating</w:t>
               </w:r>
@@ -3764,360 +3764,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contemporary evolution of plant reproductive strategies under global change is revealed by stored seeds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Persistence of plants and pollinators in the face of habitat loss: Insights from trait-based metacommunity models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R C Engstrand</w:t>
+                <w:t xml:space="preserve">Julia Astegiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo R. Guimarães Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Morais Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Yumi Mandai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeb.12603⟩</w:t>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53, pp.201-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2015.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043834v1</w:t>
+                <w:t xml:space="preserve">hal-01237981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of plants and pollinators in the face of habitat loss: Insights from trait-based metacommunity models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paulo R. Guimarães Jr</w:t>
+                <w:t xml:space="preserve">Contemporary evolution of plant reproductive strategies under global change is revealed by stored seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R C Engstrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 53, pp.201-257. </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (4), pp.766-778. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2015.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jeb.12603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237981v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Robustness of Plant-Pollinator Assemblages: Linking Plant Interaction Patterns and Sensitivity to Pollinator Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Astegiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Morais Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo R. Guimarães Jr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10, pp.e0117243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4372,77 +4372,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring seed bank from hidden Markov models: new insights into metapopulation dynamics in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5712,77 +5712,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partially observable DBN to model the dynamics of partially observable metapopulations : advantages and open challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Bacave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Statistical Ecology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Swansea, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5807,90 +5807,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HSMM piloté par les observations pour l’estimation de la dynamique des adventices.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Bacave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Limnios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55. Journées de Statistique de la SFdS (JdS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5915,90 +5915,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non parametric observation driven HMM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Bacave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Limnios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54. Journées de Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6023,64 +6023,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cadre HMM spatial pour modéliser la dynamique d'espèces avec stade de dormance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6118,64 +6118,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional Hidden Markov Model with data feedback: new framework for estimating the dynamics of species with dormant stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6252,51 +6252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6366,51 +6366,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flowering overlap in Mediterranean plant communities along an ecological succession with recurrent mowing - Synchrony predominates at earlier stages and under mowing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane C. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6441,692 +6441,533 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.21184.12809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02911714v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">hal-01594930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des HMM pour estimer la dynamique de la banque de graines chez les plantes</w:t>
+                <w:t xml:space="preserve">Using coupled hidden markov chains to estimate colonization and seed bank survival in a metapopulation of annual plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Peyrard, N.,; Gimenez, O. </w:t>
+              <w:t xml:space="preserve">Peyrard, N.; Gimenez, O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches statistiques pour les variables cachées en écologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp. 111-130, 2022, 978-1-78948-047-4</w:t>
+              <w:t xml:space="preserve">Statistical approaches for hidden variable in ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Ltd and John Wiley &amp; Sons Inc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-1-78945-047-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884183v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using coupled hidden markov chains to estimate colonization and seed bank survival in a metapopulation of annual plants</w:t>
+                <w:t xml:space="preserve">Des HMM pour estimer la dynamique de la banque de graines chez les plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Peyrard, N.; Gimenez, O. </w:t>
+              <w:t xml:space="preserve">Peyrard, N.,; Gimenez, O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical approaches for hidden variable in ecology</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 978-1-78945-047-7</w:t>
+              <w:t xml:space="preserve">Approches statistiques pour les variables cachées en écologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp. 111-130, 2022, 978-1-78948-047-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884164v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidewalk plants as a model for studying adaptation to urban environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan C. Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marta Szulkin; Jason Munshi-South; Anne Charmantier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.130-141, 2020, 978-0-19-883684-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/oso/9780198836841.003.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions transversales sur les enjeux écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clergeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Deschamps-Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bertaudière-Montès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trame vertes urbaines. De la recherche scientifique au projet urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 978-2-281-12921-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7136,236 +6977,386 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-parametric Observation Driven HMM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Bacave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Limnios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04053732v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interacting Partially Observable DBN to model the dynamics of partially observable metapopulations : opportunities and open challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Bacave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réponses et adaptations aux changements globaux : quels enjeux pour la recherche sur la biodiversité ? Prospective de recherche.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Ronce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Charmantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Olivier Cheptou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fondation pour la Recherche sur la Biodiversité (FRB). 2015, 74 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId237"/>
+      <w:footerReference w:type="default" r:id="rId236"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7512,51 +7503,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349423v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Cheptou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boaf031" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349540v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Acoca-Pidolle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gauthier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf203" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349376v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349368v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M Doucet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Legrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cambon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70435" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349384v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816586v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Bacave" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Limnios" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2024.2419899" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782155v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devresse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deverge Merdrignac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pons" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19422" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764763v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1359037" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133393v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Puyoou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gryta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fuchs" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Blanchard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boad035" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827235v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.160" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764731v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.16390" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562161v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Raimondeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayam Ksouda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.03.029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361089v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Laugier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcad169" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256090v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Degottex-F&#233;ry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-023-10266-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808855v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Imbert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thomann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.16028" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435945v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy A Valencia-Montoya" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Flaven" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouzadoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14364" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo S&#225;nchez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria G&#243;mez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rubio de Casas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpe/rtab019" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442201v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8038" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435944v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2021.1884900" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010410v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojana Stojanova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maurice" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1410" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02894548v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mahaut" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Storkey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2020.05.013" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04964471v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627180v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besnard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Debbaoui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hugueny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5993" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373641v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy144" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939149v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Le Coz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2019.03.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911555v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pluntz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Le Coz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pradel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13097" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361476v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cailleau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grimanelli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanchet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lenormand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/699653" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555335v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane C. Bouchet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12311" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924171v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Manna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.1960" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354995v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02328" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043761v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw013" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094424v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12393" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043802v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomann" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Imbert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.10.007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQJ042XG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633317v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; E. L. Delmas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Escaravage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Cheptou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Charrier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ruzafa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.12200" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-83LVQ7HZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043834v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R C Engstrand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12603" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237981v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Astegiano" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo R. Guimar&#227;es Jr" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Morais Vidal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Yumi Mandai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.09.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113002v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117243.s015" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601636v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pornon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-014-0243-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036211v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-014-1044-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911603v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12141" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647515v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dornier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2010.18959.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5Q2PRJ6F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594473v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massol" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Cheptou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01134" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6N3V88D9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594475v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2011.01225.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D33A8E03BF561C837D9A943D63CA5B8B39A38C83/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265205v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnston" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G Eckert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Elle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/593705" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265380v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K Kelly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2009.01705.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592470v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/599303" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663719v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rouifed" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2008.07.002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3CV43VH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602220v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O Cheptou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Carrue" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rouifed" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A.M. Cantarel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0708446105" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00333526v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meerts" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.2003.00684.x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00343615v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lepart" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Escarr&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1420-9101.2000.00175.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688681v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688032v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180133v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736050v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786460v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794217v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manna" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Choquet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pradel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911714v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Munoz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21184.12809" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594930v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondationbiodiversite.fr/images/documents/Prospective/prospective-adaptations-changements-globaux_web.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884183v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884164v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1859" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035463v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan C. Lambrecht" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198836841.003.0008" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479255v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deschamps-Cottin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudi&#232;re-Mont&#232;s" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053732v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694779v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349423v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Cheptou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boaf031" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349540v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Acoca-Pidolle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gauthier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf203" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816586v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Bacave" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Limnios" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2024.2419899" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349384v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349376v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349368v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M Doucet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Legrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cambon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70435" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782155v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devresse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deverge Merdrignac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pons" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19422" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764763v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1359037" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827235v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.160" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Puyoou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gryta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fuchs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Blanchard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boad035" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764731v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.16390" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562161v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Raimondeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayam Ksouda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.03.029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361089v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Laugier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcad169" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256090v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Degottex-F&#233;ry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-023-10266-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808855v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Imbert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thomann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.16028" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446730v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo S&#225;nchez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria G&#243;mez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rubio de Casas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpe/rtab019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435945v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy A Valencia-Montoya" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Flaven" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouzadoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14364" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442201v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8038" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435944v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2021.1884900" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010410v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojana Stojanova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maurice" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1410" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02894548v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mahaut" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Storkey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2020.05.013" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04964471v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627180v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besnard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Debbaoui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hugueny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5993" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373641v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy144" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939149v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Le Coz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2019.03.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361476v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cailleau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grimanelli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanchet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lenormand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/699653" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911555v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pluntz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Le Coz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pradel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13097" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924171v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Manna" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.1960" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555335v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane C. Bouchet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12311" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354995v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02328" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043761v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw013" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094424v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12393" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043802v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomann" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Imbert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.10.007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQJ042XG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633317v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; E. L. Delmas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Escaravage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Cheptou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Charrier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ruzafa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.12200" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-83LVQ7HZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237981v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Astegiano" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo R. Guimar&#227;es Jr" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Morais Vidal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Yumi Mandai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.09.005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043834v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R C Engstrand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12603" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113002v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117243.s015" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601636v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pornon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-014-0243-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036211v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-014-1044-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911603v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12141" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647515v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dornier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2010.18959.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5Q2PRJ6F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594473v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massol" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Cheptou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01134" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6N3V88D9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594475v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2011.01225.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D33A8E03BF561C837D9A943D63CA5B8B39A38C83/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265205v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnston" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G Eckert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Elle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/593705" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265380v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K Kelly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2009.01705.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592470v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/599303" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663719v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rouifed" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2008.07.002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3CV43VH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602220v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O Cheptou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Carrue" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rouifed" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A.M. Cantarel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0708446105" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00333526v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meerts" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.2003.00684.x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00343615v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lepart" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Escarr&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1420-9101.2000.00175.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688681v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688032v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180133v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736050v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786460v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794217v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manna" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Choquet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pradel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911714v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Munoz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21184.12809" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884164v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1859" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884183v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035463v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan C. Lambrecht" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198836841.003.0008" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479255v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deschamps-Cottin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudi&#232;re-Mont&#232;s" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053732v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694779v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594930v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>