--- v0 (2026-03-22)
+++ v1 (2026-05-08)
@@ -140,51 +140,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 112-1, </w:t>
+              <w:t xml:space="preserve">, 2024, 112 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rga.12875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1289,51 +1289,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Labussière; Germain Meulemans; Céline Granjou; Adrien Baysse-Lainé; Pierre-Olivier Garcia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Back to the ground. Knowledge, Politics and Practices of remaking Earth Strata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
+                <w:t xml:space="preserve">Palgrave Macmillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.297-308, 2025, 978-3-031-88887-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-88888-5_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1351,57 +1351,57 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring geosocial stratification in times of earthly troubles (introductory chapter)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Labussiere</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Meulemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1436,56 +1436,56 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Labussière; Germain Meulemans; Céline Granjou; Adrien Baysse-Lainé; Pierre-Olivier Garcia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Back to the ground. Knowledge, Politics and Practices of remaking Earth Strata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palgrave</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 978-3-031-88887-8 ; 978-3-031-88888-5. </w:t>
+                <w:t xml:space="preserve">Palgrave Macmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-26, 2025, 978-3-031-88887-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-88888-5_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>