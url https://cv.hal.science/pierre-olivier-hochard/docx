--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Olivier Hochard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la numismatique à la définition des territoires politiques : d’un Hiéron à l’autre, où comment éclairer l’hégémonie territoriale syracusaine par les monnaies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51/2 (2), pp.127-143. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dha.512.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin bibliographique : Les cistophores de Marc Antoine. Un monnayage hellénistique en contexte romain – B. Hiltmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 182, pp.464-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Sicily and the Hellenistic Mediterranean World. Economy and Administration during the Reign of Hieron II - D. A. Walthall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topoi Orient - Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (2), pp.609-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier de Sardes sous les Séleucides : les émissions d'or et d'argent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 181, pp.49-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier séleucide de Magnésie du Sipyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78 (5), pp.150-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin bibliographique : SNG XII. The Hunterian Museum University of Glasgow. Part VII. Cimmerian Bosporus-Cappadocia – R. Asthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 179, pp.432-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séleucos II joue-t-il les prolongations à Sardes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77 (5), pp.156-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerres, diplomatie et thésaurisation dans l'espace égéo-anatolien. Une autre approche des relations gréco-perses au IVe siècle avant J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Grecs et non-Grecs de l'empire perse au monde hellénistique, 47, pp.69-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin bibliographique : Hidden Power. Late Cistophoric Production and the Organization of Provincia Asia (128–89 B.C.) – L. F. Carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 179, pp.432-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monnayage d’or et d’argent de Syracuse sous Timoléon et la « Troisième démocratie » : étude préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 179, pp.17-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démêler le vrai du faux sur des monnaies d'Hicétas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77 (9), pp.351-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monstre de Néron pour la première néocorie de Sardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76-05, p. 200-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin bibliographique : Connections, Communities, and Coinage. The System of Coin Production in Southern Asia Minor, AD 218-276 – G. C. Watson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 178, p. 482-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde grec et l'orient de 404 à 202 avant notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Graslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.125-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03393422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Aristonicos s’écrit avec un E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76-02, p. 47-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin bibliographique : Proceedings of the International Conference A coin for the dead. Coins for living. Charon's obol: the end of a Myth? – J.M. Doyen, J.-P. Duchemin, P.P. Iossif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 178, p. 496-498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde grec et l'Orient de 404 à 200 avant notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Graslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Cahier spécial CAPES et agrégation 2021-2022, 455, pp.125-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04610605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin bibliographique : The Journal of Archaeological Numismatics volume 9. Proceedings of the International Conference A coin for the dead. Coins for living. Charon’s obol: the end of a Myth? – J.-M. Doyen, J.-P. Duchemin, P. P. Iossif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 178, pp.496-498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apparition de la monnaie frappée : invention ou innovation ? Bilan historiographique et enjeux historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Supplement 20, p. 15-34. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dha.hs20.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin bibliographique : Coins of the Ptolemaic Empire. Part I. Ptolemy I through Ptolemy IV (2 vols.). Volume 1. Precious Metal – C. C. Lorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 177, p. 405-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des émissions en électrum d’Agathocle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74 (09), pp.314-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin bibliographique : Coins from the excavations at Sardis: their archaeological and economic contexts. Coins for the 1973 to 2013 excavations – J. D. Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 179, p. 407-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conventus de Lydie (fin IIe-IIIe siècle de notre ère) : Louis Robert, Konrad Kraft et les analyses élémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 176, pp.139-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogénès, je suis ton père !” : à propos de quelques émissions de Bagis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 281-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin bibliographique : Abônoteichos-Ionopolis et son atelier monétaire – J. Dalaison, F. Delrieux &amp; M.-C. Ferriès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 178, p. 604-607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin bibliographique : Coinage of the Iranain Huns and their Successors from Bactria to Gandhara (4th to 8th century CE) – K. Vondrovec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 178, p. 624-625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La “tunique de Nessus” de Lysimaque : politique monétaire et financière d’un gazophylax?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 175, p. 21-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin du système des provinciales en Lydie : qu’en disent les analyses élémentaires?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (10), pp.448-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin bibliographique : Sylloge Nummorum Sasanidarum. The Schaff Collection – N. Schindel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 174, p. 418-421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyrannis, basileia, imperium, les composantes militaires des légitimités politiques dans le monde gréco-romain (ve siècle avant-ive siècle après J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerbert Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiMA : revue internationale d'histoire militaire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, HIMA, Revue internationale d'histoire militaire ancienne, 4, pp.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02132205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ribot et la République modérée : formation et ascension d’un homme politique libéral (1858-1895). Compte rendu de la soutenance de thèse M. Walter Badier (12 décembre 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usurpation d’Achaios : une expérience originale de monarchie militaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiMA : revue internationale d'histoire militaire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, p. 57-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin bibliographique : Gangra-Germanicopolis de Paphlagonie « foyer des dieux ». Etude de numismatique et d’histoire – L. Bricault & F. Delrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, p. 613-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects militaires des légitimités politiques – Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerbert Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiMA : revue internationale d'histoire militaire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, p. 5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la monnaie 2011/226 du Cabinet des Médailles : question d’attribution et d’identification d’une émission provinciale de Titus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70-1, p. 2-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un “atelier républicain à Sardes” ? Le cas des aurei et deniers de Cassius et Brutus au type de Libertas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68-8, p. 241-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'argent dans les traces de l'or ? Retour sur le « moment Agathocle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numismatique et archéométrie. 50 ans de partenariat entre la BnF et l'IRAMAT (1975-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Colonna; S. Nieto-Pelletier; J. Olivier; M. Blet-Lemarquand; A. Suspène, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre avec les morts. Occupation du territoire et aménagements des espaces dans l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerbert Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Sartre-Fauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vivants et les morts. 26ème Rendez-vous de l'Histoire de Blois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la bibliographie d’agrégation, monde grec et orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Graslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde grec et l'Orient, colloque de la Sophau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophau, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04425935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des émissions en électrum d’Agathocle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance ordinaire de la Société française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de Numismatique, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ors de Syracuse et de Carthage, du règne d’Agathocle à la fin de la Première Guerre punique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : AVREVS. Le pouvoir de l’or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Suspène; Centre Ernest-Babelon de l’IRAMAT; Département des Monnaies, médailles et antiques de la Bibliothèque nationale de France., Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Société française de numismatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées numismatiques de la Société française de numismatique (SFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Orléans, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean. Du Péloponnèse et d'ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerbert-Sylvestre Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Wojan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius. 2025, 978-2-35613-638-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grèce hellénistique et romaine. D’Alexandre à Hadrien, 336 av. notre ère-138 de notre ère,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chandezon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerbert Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin, 816 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Antigonides et la Grèce égéenne : numismatique et morceaux choisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius. Numismatica Antiqua 15, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie, terre d’empire(s). Étude de numismatique et d’histoire (228 a.C.-268 p.C.), 2 vol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius, 11, 2020, Ausonius Numismatica Antiqua</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Lydie de Séleucos Ier à Antiochos III : un paradoxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean. Du Péloponnèse et d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-237, 2025, 978-2-35613-638-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Antigonides et la Grèce égéenne : numismatique et morceaux choisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.9-16, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse élémentaire de monnaies d’argent antigonides. Premiers résultats et commentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pinault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Olivier Hochard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Antigonides et la Grèce égéenne : numismatique et morceaux choisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Numismatica Antiqua 15, Ausonius, pp.19-33, 2023, 978-2-35613-588-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si la Macédoine n'était pas le cœur du royaume antigonide ? Retour sur le règne de Démétrios Poliorcète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Antigonides et la Grèce égéenne : numismatique et morceaux choisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.79-94, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carthaginian and Syracusan gold, from the reign of Dionysius the Elder to the end of the First Punic War: a comparative examination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suspène A.; Blet-Lemarquand M.; Duyrat Fr.; Nieto-Pelletier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVREVS. Le Pouvoir de l'or / The Power of Gold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ScriptaAntiqua (171), Ausonius, pp.171-197, 2023, 978-2-35613-578-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts du monnayage de bronze en Lydie : essaie de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Grandjean; Aliki Moustaka. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux origines de la monnaie fiduciaire. Traditions métallurgiques et innovations numismatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 55, Ausonius Editions, p. 145-160, 2013, Scripta Antiqua</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Olivier Hochard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la numismatique à la définition des territoires politiques : d’un Hiéron à l’autre, où comment éclairer l’hégémonie territoriale syracusaine par les monnaies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51/2 (2), pp.127-143. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dha.512.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin bibliographique : Les cistophores de Marc Antoine. Un monnayage hellénistique en contexte romain – B. Hiltmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 182, pp.464-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Sicily and the Hellenistic Mediterranean World. Economy and Administration during the Reign of Hieron II - D. A. Walthall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topoi Orient - Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (2), pp.609-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier de Sardes sous les Séleucides : les émissions d'or et d'argent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 181, pp.49-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier séleucide de Magnésie du Sipyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78 (5), pp.150-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin bibliographique : SNG XII. The Hunterian Museum University of Glasgow. Part VII. Cimmerian Bosporus-Cappadocia – R. Asthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 179, pp.432-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séleucos II joue-t-il les prolongations à Sardes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77 (5), pp.156-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerres, diplomatie et thésaurisation dans l'espace égéo-anatolien. Une autre approche des relations gréco-perses au IVe siècle avant J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Grecs et non-Grecs de l'empire perse au monde hellénistique, 47, pp.69-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin bibliographique : Hidden Power. Late Cistophoric Production and the Organization of Provincia Asia (128–89 B.C.) – L. F. Carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 179, pp.432-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monnayage d’or et d’argent de Syracuse sous Timoléon et la « Troisième démocratie » : étude préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 179, pp.17-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démêler le vrai du faux sur des monnaies d'Hicétas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77 (9), pp.351-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde grec et l'Orient de 404 à 200 avant notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Graslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Cahier spécial CAPES et agrégation 2021-2022, 455, pp.125-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04610605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin bibliographique : Proceedings of the International Conference A coin for the dead. Coins for living. Charon's obol: the end of a Myth? – J.M. Doyen, J.-P. Duchemin, P.P. Iossif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 178, p. 496-498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde grec et l'orient de 404 à 202 avant notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Graslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.125-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03393422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Aristonicos s’écrit avec un E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76-02, p. 47-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin bibliographique : Connections, Communities, and Coinage. The System of Coin Production in Southern Asia Minor, AD 218-276 – G. C. Watson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 178, p. 482-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monstre de Néron pour la première néocorie de Sardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76-05, p. 200-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin bibliographique : The Journal of Archaeological Numismatics volume 9. Proceedings of the International Conference A coin for the dead. Coins for living. Charon’s obol: the end of a Myth? – J.-M. Doyen, J.-P. Duchemin, P. P. Iossif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 178, pp.496-498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apparition de la monnaie frappée : invention ou innovation ? Bilan historiographique et enjeux historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Supplement 20, p. 15-34. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dha.hs20.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin bibliographique : Coins of the Ptolemaic Empire. Part I. Ptolemy I through Ptolemy IV (2 vols.). Volume 1. Precious Metal – C. C. Lorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 177, p. 405-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin bibliographique : Coins from the excavations at Sardis: their archaeological and economic contexts. Coins for the 1973 to 2013 excavations – J. D. Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 179, p. 407-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des émissions en électrum d’Agathocle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74 (09), pp.314-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conventus de Lydie (fin IIe-IIIe siècle de notre ère) : Louis Robert, Konrad Kraft et les analyses élémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 176, pp.139-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogénès, je suis ton père !” : à propos de quelques émissions de Bagis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 281-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin bibliographique : Abônoteichos-Ionopolis et son atelier monétaire – J. Dalaison, F. Delrieux &amp; M.-C. Ferriès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 178, p. 604-607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin bibliographique : Coinage of the Iranain Huns and their Successors from Bactria to Gandhara (4th to 8th century CE) – K. Vondrovec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 178, p. 624-625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La “tunique de Nessus” de Lysimaque : politique monétaire et financière d’un gazophylax?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 175, p. 21-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin du système des provinciales en Lydie : qu’en disent les analyses élémentaires?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (10), pp.448-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin bibliographique : Sylloge Nummorum Sasanidarum. The Schaff Collection – N. Schindel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 174, p. 418-421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usurpation d’Achaios : une expérience originale de monarchie militaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiMA : revue internationale d'histoire militaire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, p. 57-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin bibliographique : Gangra-Germanicopolis de Paphlagonie « foyer des dieux ». Etude de numismatique et d’histoire – L. Bricault & F. Delrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, p. 613-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyrannis, basileia, imperium, les composantes militaires des légitimités politiques dans le monde gréco-romain (ve siècle avant-ive siècle après J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerbert Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiMA : revue internationale d'histoire militaire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, HIMA, Revue internationale d'histoire militaire ancienne, 4, pp.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02132205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ribot et la République modérée : formation et ascension d’un homme politique libéral (1858-1895). Compte rendu de la soutenance de thèse M. Walter Badier (12 décembre 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects militaires des légitimités politiques – Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerbert Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiMA : revue internationale d'histoire militaire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, p. 5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la monnaie 2011/226 du Cabinet des Médailles : question d’attribution et d’identification d’une émission provinciale de Titus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70-1, p. 2-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un “atelier républicain à Sardes” ? Le cas des aurei et deniers de Cassius et Brutus au type de Libertas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68-8, p. 241-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'argent dans les traces de l'or ? Retour sur le « moment Agathocle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numismatique et archéométrie. 50 ans de partenariat entre la BnF et l'IRAMAT (1975-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Colonna; S. Nieto-Pelletier; J. Olivier; M. Blet-Lemarquand; A. Suspène, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre avec les morts. Occupation du territoire et aménagements des espaces dans l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerbert Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Sartre-Fauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vivants et les morts. 26ème Rendez-vous de l'Histoire de Blois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la bibliographie d’agrégation, monde grec et orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Graslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde grec et l'Orient, colloque de la Sophau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophau, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04425935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des émissions en électrum d’Agathocle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance ordinaire de la Société française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de Numismatique, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ors de Syracuse et de Carthage, du règne d’Agathocle à la fin de la Première Guerre punique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : AVREVS. Le pouvoir de l’or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Suspène; Centre Ernest-Babelon de l’IRAMAT; Département des Monnaies, médailles et antiques de la Bibliothèque nationale de France., Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Société française de numismatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées numismatiques de la Société française de numismatique (SFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Orléans, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean. Du Péloponnèse et d'ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerbert-Sylvestre Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Wojan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius. 2025, 978-2-35613-638-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grèce hellénistique et romaine. D’Alexandre à Hadrien, 336 av. notre ère-138 de notre ère,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chandezon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerbert Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin, 816 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Antigonides et la Grèce égéenne : numismatique et morceaux choisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius. Numismatica Antiqua 15, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie, terre d’empire(s). Étude de numismatique et d’histoire (228 a.C.-268 p.C.), 2 vol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius, 11, 2020, Ausonius Numismatica Antiqua</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Lydie de Séleucos Ier à Antiochos III : un paradoxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean. Du Péloponnèse et d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-237, 2025, 978-2-35613-638-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si la Macédoine n'était pas le cœur du royaume antigonide ? Retour sur le règne de Démétrios Poliorcète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Antigonides et la Grèce égéenne : numismatique et morceaux choisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.79-94, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Antigonides et la Grèce égéenne : numismatique et morceaux choisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.9-16, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse élémentaire de monnaies d’argent antigonides. Premiers résultats et commentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pinault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Olivier Hochard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Antigonides et la Grèce égéenne : numismatique et morceaux choisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Numismatica Antiqua 15, Ausonius, pp.19-33, 2023, 978-2-35613-588-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carthaginian and Syracusan gold, from the reign of Dionysius the Elder to the end of the First Punic War: a comparative examination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suspène A.; Blet-Lemarquand M.; Duyrat Fr.; Nieto-Pelletier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVREVS. Le Pouvoir de l'or / The Power of Gold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ScriptaAntiqua (171), Ausonius, pp.171-197, 2023, 978-2-35613-578-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts du monnayage de bronze en Lydie : essaie de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Grandjean; Aliki Moustaka. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux origines de la monnaie fiduciaire. Traditions métallurgiques et innovations numismatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 55, Ausonius Editions, p. 145-160, 2013, Scripta Antiqua</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446072v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Hochard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.512.0127" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320442v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364858v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320427v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320425v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320430v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908275v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898717v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320441v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320423v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908300v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509185v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509206v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03393422v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Graslin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gorre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509190v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509201v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610605v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320428v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509174v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs20.0015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509181v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02551894v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Artru" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509179v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026727v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509171v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02327240v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02327243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02326717v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02327234v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sigot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02326703v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132205v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbert Bouyssou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02326641v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02326569v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02326586v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02326557v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02325998v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02325985v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423238v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249946v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mzali" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sartre-Fauriat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425935v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02552012v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02551952v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03014786v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandjean" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371758v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbert-Sylvestre Bouyssou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wojan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840444v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chandezon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393300v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509165v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371760v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393329v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438441v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourrieau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pinault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393325v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259658v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02325958v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446072v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Hochard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.512.0127" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320442v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364858v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320427v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320425v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320430v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908275v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898717v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320441v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320423v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908300v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610605v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gorre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Graslin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509201v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03393422v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509190v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509206v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509185v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320428v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509174v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs20.0015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509181v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509179v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02551894v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Artru" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026727v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509171v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02327240v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02327243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02326717v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02327234v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sigot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02326703v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02326569v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02326586v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132205v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbert Bouyssou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02326641v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02326557v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02325998v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02325985v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423238v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249946v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mzali" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sartre-Fauriat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425935v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02552012v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02551952v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03014786v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandjean" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371758v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbert-Sylvestre Bouyssou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wojan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840444v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chandezon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393300v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509165v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371760v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393325v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393329v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438441v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourrieau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pinault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259658v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02325958v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>