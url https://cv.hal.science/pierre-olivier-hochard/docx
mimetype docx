--- v1 (2026-04-12)
+++ v2 (2026-05-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Olivier Hochard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la numismatique à la définition des territoires politiques : d’un Hiéron à l’autre, où comment éclairer l’hégémonie territoriale syracusaine par les monnaies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51/2 (2), pp.127-143. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dha.512.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin bibliographique : Les cistophores de Marc Antoine. Un monnayage hellénistique en contexte romain – B. Hiltmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 182, pp.464-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Sicily and the Hellenistic Mediterranean World. Economy and Administration during the Reign of Hieron II - D. A. Walthall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topoi Orient - Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (2), pp.609-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier de Sardes sous les Séleucides : les émissions d'or et d'argent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 181, pp.49-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier séleucide de Magnésie du Sipyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78 (5), pp.150-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin bibliographique : SNG XII. The Hunterian Museum University of Glasgow. Part VII. Cimmerian Bosporus-Cappadocia – R. Asthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 179, pp.432-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séleucos II joue-t-il les prolongations à Sardes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77 (5), pp.156-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerres, diplomatie et thésaurisation dans l'espace égéo-anatolien. Une autre approche des relations gréco-perses au IVe siècle avant J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Grecs et non-Grecs de l'empire perse au monde hellénistique, 47, pp.69-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin bibliographique : Hidden Power. Late Cistophoric Production and the Organization of Provincia Asia (128–89 B.C.) – L. F. Carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 179, pp.432-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monnayage d’or et d’argent de Syracuse sous Timoléon et la « Troisième démocratie » : étude préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 179, pp.17-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démêler le vrai du faux sur des monnaies d'Hicétas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77 (9), pp.351-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde grec et l'Orient de 404 à 200 avant notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Graslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Cahier spécial CAPES et agrégation 2021-2022, 455, pp.125-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04610605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin bibliographique : Proceedings of the International Conference A coin for the dead. Coins for living. Charon's obol: the end of a Myth? – J.M. Doyen, J.-P. Duchemin, P.P. Iossif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 178, p. 496-498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde grec et l'orient de 404 à 202 avant notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Graslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.125-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03393422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Aristonicos s’écrit avec un E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76-02, p. 47-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin bibliographique : Connections, Communities, and Coinage. The System of Coin Production in Southern Asia Minor, AD 218-276 – G. C. Watson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 178, p. 482-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monstre de Néron pour la première néocorie de Sardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76-05, p. 200-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin bibliographique : The Journal of Archaeological Numismatics volume 9. Proceedings of the International Conference A coin for the dead. Coins for living. Charon’s obol: the end of a Myth? – J.-M. Doyen, J.-P. Duchemin, P. P. Iossif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 178, pp.496-498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apparition de la monnaie frappée : invention ou innovation ? Bilan historiographique et enjeux historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Supplement 20, p. 15-34. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dha.hs20.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin bibliographique : Coins of the Ptolemaic Empire. Part I. Ptolemy I through Ptolemy IV (2 vols.). Volume 1. Precious Metal – C. C. Lorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 177, p. 405-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin bibliographique : Coins from the excavations at Sardis: their archaeological and economic contexts. Coins for the 1973 to 2013 excavations – J. D. Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 179, p. 407-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des émissions en électrum d’Agathocle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74 (09), pp.314-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conventus de Lydie (fin IIe-IIIe siècle de notre ère) : Louis Robert, Konrad Kraft et les analyses élémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 176, pp.139-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogénès, je suis ton père !” : à propos de quelques émissions de Bagis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 281-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin bibliographique : Abônoteichos-Ionopolis et son atelier monétaire – J. Dalaison, F. Delrieux &amp; M.-C. Ferriès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 178, p. 604-607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin bibliographique : Coinage of the Iranain Huns and their Successors from Bactria to Gandhara (4th to 8th century CE) – K. Vondrovec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 178, p. 624-625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La “tunique de Nessus” de Lysimaque : politique monétaire et financière d’un gazophylax?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 175, p. 21-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin du système des provinciales en Lydie : qu’en disent les analyses élémentaires?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (10), pp.448-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin bibliographique : Sylloge Nummorum Sasanidarum. The Schaff Collection – N. Schindel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 174, p. 418-421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usurpation d’Achaios : une expérience originale de monarchie militaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiMA : revue internationale d'histoire militaire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, p. 57-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin bibliographique : Gangra-Germanicopolis de Paphlagonie « foyer des dieux ». Etude de numismatique et d’histoire – L. Bricault & F. Delrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, p. 613-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyrannis, basileia, imperium, les composantes militaires des légitimités politiques dans le monde gréco-romain (ve siècle avant-ive siècle après J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerbert Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiMA : revue internationale d'histoire militaire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, HIMA, Revue internationale d'histoire militaire ancienne, 4, pp.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02132205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ribot et la République modérée : formation et ascension d’un homme politique libéral (1858-1895). Compte rendu de la soutenance de thèse M. Walter Badier (12 décembre 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects militaires des légitimités politiques – Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerbert Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiMA : revue internationale d'histoire militaire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, p. 5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la monnaie 2011/226 du Cabinet des Médailles : question d’attribution et d’identification d’une émission provinciale de Titus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70-1, p. 2-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un “atelier républicain à Sardes” ? Le cas des aurei et deniers de Cassius et Brutus au type de Libertas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68-8, p. 241-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'argent dans les traces de l'or ? Retour sur le « moment Agathocle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numismatique et archéométrie. 50 ans de partenariat entre la BnF et l'IRAMAT (1975-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Colonna; S. Nieto-Pelletier; J. Olivier; M. Blet-Lemarquand; A. Suspène, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre avec les morts. Occupation du territoire et aménagements des espaces dans l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerbert Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Sartre-Fauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vivants et les morts. 26ème Rendez-vous de l'Histoire de Blois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la bibliographie d’agrégation, monde grec et orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Graslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde grec et l'Orient, colloque de la Sophau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophau, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04425935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des émissions en électrum d’Agathocle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance ordinaire de la Société française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de Numismatique, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ors de Syracuse et de Carthage, du règne d’Agathocle à la fin de la Première Guerre punique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : AVREVS. Le pouvoir de l’or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Suspène; Centre Ernest-Babelon de l’IRAMAT; Département des Monnaies, médailles et antiques de la Bibliothèque nationale de France., Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Société française de numismatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées numismatiques de la Société française de numismatique (SFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Orléans, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean. Du Péloponnèse et d'ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerbert-Sylvestre Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Wojan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius. 2025, 978-2-35613-638-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grèce hellénistique et romaine. D’Alexandre à Hadrien, 336 av. notre ère-138 de notre ère,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chandezon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerbert Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin, 816 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Antigonides et la Grèce égéenne : numismatique et morceaux choisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius. Numismatica Antiqua 15, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie, terre d’empire(s). Étude de numismatique et d’histoire (228 a.C.-268 p.C.), 2 vol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius, 11, 2020, Ausonius Numismatica Antiqua</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Lydie de Séleucos Ier à Antiochos III : un paradoxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean. Du Péloponnèse et d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-237, 2025, 978-2-35613-638-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si la Macédoine n'était pas le cœur du royaume antigonide ? Retour sur le règne de Démétrios Poliorcète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Antigonides et la Grèce égéenne : numismatique et morceaux choisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.79-94, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Antigonides et la Grèce égéenne : numismatique et morceaux choisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.9-16, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse élémentaire de monnaies d’argent antigonides. Premiers résultats et commentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pinault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Olivier Hochard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Antigonides et la Grèce égéenne : numismatique et morceaux choisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Numismatica Antiqua 15, Ausonius, pp.19-33, 2023, 978-2-35613-588-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carthaginian and Syracusan gold, from the reign of Dionysius the Elder to the end of the First Punic War: a comparative examination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suspène A.; Blet-Lemarquand M.; Duyrat Fr.; Nieto-Pelletier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVREVS. Le Pouvoir de l'or / The Power of Gold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ScriptaAntiqua (171), Ausonius, pp.171-197, 2023, 978-2-35613-578-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts du monnayage de bronze en Lydie : essaie de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Grandjean; Aliki Moustaka. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux origines de la monnaie fiduciaire. Traditions métallurgiques et innovations numismatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 55, Ausonius Editions, p. 145-160, 2013, Scripta Antiqua</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Olivier Hochard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la numismatique à la définition des territoires politiques : d’un Hiéron à l’autre, où comment éclairer l’hégémonie territoriale syracusaine par les monnaies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51/2 (2), pp.127-143. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dha.512.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin bibliographique : Les cistophores de Marc Antoine. Un monnayage hellénistique en contexte romain – B. Hiltmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 182, pp.464-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Sicily and the Hellenistic Mediterranean World. Economy and Administration during the Reign of Hieron II - D. A. Walthall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topoi Orient - Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (2), pp.609-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier de Sardes sous les Séleucides : les émissions d'or et d'argent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 181, pp.49-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier séleucide de Magnésie du Sipyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78 (5), pp.150-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démêler le vrai du faux sur des monnaies d'Hicétas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77 (9), pp.351-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séleucos II joue-t-il les prolongations à Sardes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77 (5), pp.156-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerres, diplomatie et thésaurisation dans l'espace égéo-anatolien. Une autre approche des relations gréco-perses au IVe siècle avant J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Grecs et non-Grecs de l'empire perse au monde hellénistique, 47, pp.69-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin bibliographique : SNG XII. The Hunterian Museum University of Glasgow. Part VII. Cimmerian Bosporus-Cappadocia – R. Asthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 179, pp.432-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin bibliographique : Hidden Power. Late Cistophoric Production and the Organization of Provincia Asia (128–89 B.C.) – L. F. Carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 179, pp.432-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monnayage d’or et d’argent de Syracuse sous Timoléon et la « Troisième démocratie » : étude préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 179, pp.17-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin bibliographique : The Journal of Archaeological Numismatics volume 9. Proceedings of the International Conference A coin for the dead. Coins for living. Charon’s obol: the end of a Myth? – J.-M. Doyen, J.-P. Duchemin, P. P. Iossif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 178, pp.496-498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde grec et l'Orient de 404 à 200 avant notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Graslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Cahier spécial CAPES et agrégation 2021-2022, 455, pp.125-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04610605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin bibliographique : Proceedings of the International Conference A coin for the dead. Coins for living. Charon's obol: the end of a Myth? – J.M. Doyen, J.-P. Duchemin, P.P. Iossif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 178, p. 496-498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin bibliographique : Connections, Communities, and Coinage. The System of Coin Production in Southern Asia Minor, AD 218-276 – G. C. Watson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 178, p. 482-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monstre de Néron pour la première néocorie de Sardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76-05, p. 200-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde grec et l'orient de 404 à 202 avant notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Graslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.125-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03393422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Aristonicos s’écrit avec un E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76-02, p. 47-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apparition de la monnaie frappée : invention ou innovation ? Bilan historiographique et enjeux historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Supplement 20, p. 15-34. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dha.hs20.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin bibliographique : Coins of the Ptolemaic Empire. Part I. Ptolemy I through Ptolemy IV (2 vols.). Volume 1. Precious Metal – C. C. Lorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 177, p. 405-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin bibliographique : Coins from the excavations at Sardis: their archaeological and economic contexts. Coins for the 1973 to 2013 excavations – J. D. Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 179, p. 407-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des émissions en électrum d’Agathocle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74 (09), pp.314-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conventus de Lydie (fin IIe-IIIe siècle de notre ère) : Louis Robert, Konrad Kraft et les analyses élémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 176, pp.139-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogénès, je suis ton père !” : à propos de quelques émissions de Bagis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 281-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin du système des provinciales en Lydie : qu’en disent les analyses élémentaires?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (10), pp.448-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin bibliographique : Coinage of the Iranain Huns and their Successors from Bactria to Gandhara (4th to 8th century CE) – K. Vondrovec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 178, p. 624-625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin bibliographique : Abônoteichos-Ionopolis et son atelier monétaire – J. Dalaison, F. Delrieux &amp; M.-C. Ferriès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 178, p. 604-607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La “tunique de Nessus” de Lysimaque : politique monétaire et financière d’un gazophylax?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 175, p. 21-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin bibliographique : Sylloge Nummorum Sasanidarum. The Schaff Collection – N. Schindel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 174, p. 418-421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects militaires des légitimités politiques – Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerbert Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiMA : revue internationale d'histoire militaire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, p. 5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usurpation d’Achaios : une expérience originale de monarchie militaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiMA : revue internationale d'histoire militaire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, p. 57-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin bibliographique : Gangra-Germanicopolis de Paphlagonie « foyer des dieux ». Etude de numismatique et d’histoire – L. Bricault & F. Delrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, p. 613-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyrannis, basileia, imperium, les composantes militaires des légitimités politiques dans le monde gréco-romain (ve siècle avant-ive siècle après J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerbert Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiMA : revue internationale d'histoire militaire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, HIMA, Revue internationale d'histoire militaire ancienne, 4, pp.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02132205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ribot et la République modérée : formation et ascension d’un homme politique libéral (1858-1895). Compte rendu de la soutenance de thèse M. Walter Badier (12 décembre 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la monnaie 2011/226 du Cabinet des Médailles : question d’attribution et d’identification d’une émission provinciale de Titus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70-1, p. 2-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un “atelier républicain à Sardes” ? Le cas des aurei et deniers de Cassius et Brutus au type de Libertas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68-8, p. 241-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'argent dans les traces de l'or ? Retour sur le « moment Agathocle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numismatique et archéométrie. 50 ans de partenariat entre la BnF et l'IRAMAT (1975-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Colonna; S. Nieto-Pelletier; J. Olivier; M. Blet-Lemarquand; A. Suspène, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre avec les morts. Occupation du territoire et aménagements des espaces dans l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerbert Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Sartre-Fauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vivants et les morts. 26ème Rendez-vous de l'Histoire de Blois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la bibliographie d’agrégation, monde grec et orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Graslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde grec et l'Orient, colloque de la Sophau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophau, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04425935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des émissions en électrum d’Agathocle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance ordinaire de la Société française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de Numismatique, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ors de Syracuse et de Carthage, du règne d’Agathocle à la fin de la Première Guerre punique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : AVREVS. Le pouvoir de l’or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Suspène; Centre Ernest-Babelon de l’IRAMAT; Département des Monnaies, médailles et antiques de la Bibliothèque nationale de France., Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Société française de numismatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées numismatiques de la Société française de numismatique (SFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Orléans, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean. Du Péloponnèse et d'ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerbert-Sylvestre Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Wojan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius. 2025, 978-2-35613-638-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grèce hellénistique et romaine. D’Alexandre à Hadrien, 336 av. notre ère-138 de notre ère,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chandezon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerbert Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin, 816 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Antigonides et la Grèce égéenne : numismatique et morceaux choisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius. Numismatica Antiqua 15, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie, terre d’empire(s). Étude de numismatique et d’histoire (228 a.C.-268 p.C.), 2 vol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius, 11, 2020, Ausonius Numismatica Antiqua</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Lydie de Séleucos Ier à Antiochos III : un paradoxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean. Du Péloponnèse et d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-237, 2025, 978-2-35613-638-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si la Macédoine n'était pas le cœur du royaume antigonide ? Retour sur le règne de Démétrios Poliorcète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Antigonides et la Grèce égéenne : numismatique et morceaux choisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.79-94, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse élémentaire de monnaies d’argent antigonides. Premiers résultats et commentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pinault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Olivier Hochard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Antigonides et la Grèce égéenne : numismatique et morceaux choisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Numismatica Antiqua 15, Ausonius, pp.19-33, 2023, 978-2-35613-588-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Antigonides et la Grèce égéenne : numismatique et morceaux choisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.9-16, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carthaginian and Syracusan gold, from the reign of Dionysius the Elder to the end of the First Punic War: a comparative examination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suspène A.; Blet-Lemarquand M.; Duyrat Fr.; Nieto-Pelletier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVREVS. Le Pouvoir de l'or / The Power of Gold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ScriptaAntiqua (171), Ausonius, pp.171-197, 2023, 978-2-35613-578-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts du monnayage de bronze en Lydie : essaie de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Grandjean; Aliki Moustaka. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux origines de la monnaie fiduciaire. Traditions métallurgiques et innovations numismatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 55, Ausonius Editions, p. 145-160, 2013, Scripta Antiqua</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446072v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Hochard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.512.0127" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320442v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364858v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320427v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320425v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320430v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908275v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898717v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320441v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320423v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908300v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610605v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gorre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Graslin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509201v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03393422v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509190v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509206v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509185v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320428v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509174v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs20.0015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509181v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509179v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02551894v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Artru" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026727v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509171v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02327240v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02327243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02326717v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02327234v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sigot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02326703v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02326569v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02326586v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132205v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbert Bouyssou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02326641v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02326557v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02325998v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02325985v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423238v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249946v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mzali" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sartre-Fauriat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425935v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02552012v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02551952v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03014786v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandjean" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371758v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbert-Sylvestre Bouyssou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wojan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840444v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chandezon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393300v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509165v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371760v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393325v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393329v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438441v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourrieau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pinault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259658v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02325958v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446072v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Hochard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.512.0127" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320442v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364858v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320427v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320425v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908300v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908275v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898717v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320430v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320441v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320423v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320428v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610605v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gorre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Graslin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509201v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509206v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509185v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03393422v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509190v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509174v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs20.0015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509181v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509179v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02551894v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Artru" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026727v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509171v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02327234v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sigot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02327243v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02327240v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02326717v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02326703v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02326557v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbert Bouyssou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02326569v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02326586v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132205v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02326641v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02325998v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02325985v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423238v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249946v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mzali" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sartre-Fauriat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425935v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02552012v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02551952v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03014786v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandjean" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371758v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbert-Sylvestre Bouyssou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wojan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840444v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chandezon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393300v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509165v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371760v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393325v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438441v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourrieau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pinault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393329v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259658v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02325958v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>